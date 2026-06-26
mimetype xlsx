--- v0 (2025-10-14)
+++ v1 (2026-06-26)
@@ -14,60 +14,60 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10608"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10517"/>
   <workbookPr autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ed/Dropbox/TIA/Published PDF/ILA-201-U/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ed/Dropbox/TIA/ILA/ILA-201-U/Current Published Course Materials/Primary Course Materials/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61EB185D-E0DD-384A-9CF5-E9F0C13620C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5EA95CB8-9615-FA42-B06F-CF69E351D3C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5560" yWindow="500" windowWidth="31440" windowHeight="28300" activeTab="1" xr2:uid="{0E5786B3-0731-D34A-9812-D7FD03FF21E5}"/>
+    <workbookView xWindow="30100" yWindow="600" windowWidth="30060" windowHeight="33240" xr2:uid="{0E5786B3-0731-D34A-9812-D7FD03FF21E5}"/>
   </bookViews>
   <sheets>
     <sheet name="Documentation" sheetId="6" r:id="rId1"/>
     <sheet name="Schedule" sheetId="3" r:id="rId2"/>
     <sheet name="Tracking" sheetId="2" r:id="rId3"/>
     <sheet name="LFMU-S2025" sheetId="9" r:id="rId4"/>
     <sheet name="Revisions" sheetId="8" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'LFMU-S2025'!$B$6:$H$77</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Schedule!$B$5:$O$50</definedName>
     <definedName name="ActFDate" localSheetId="3">'LFMU-S2025'!#REF!</definedName>
     <definedName name="ActFDate">Schedule!$C$6:$C$50</definedName>
     <definedName name="CompFlag" localSheetId="3">'LFMU-S2025'!#REF!</definedName>
     <definedName name="CompFlag">Schedule!$D$6:$D$50</definedName>
     <definedName name="DayLookUp" localSheetId="3">#REF!</definedName>
     <definedName name="DayLookUp">#REF!</definedName>
     <definedName name="ExamDate" localSheetId="3">'LFMU-S2025'!#REF!</definedName>
     <definedName name="ExamDate">Schedule!#REF!</definedName>
     <definedName name="LessonDays" localSheetId="3">#REF!</definedName>
     <definedName name="LessonDays">#REF!</definedName>
     <definedName name="MasterTable" localSheetId="3">#REF!</definedName>
     <definedName name="MasterTable">#REF!</definedName>
     <definedName name="PgCnt" localSheetId="3">'LFMU-S2025'!$H$7:$H$54</definedName>
     <definedName name="PgCnt">Schedule!$K$6:$K$50</definedName>
@@ -333,51 +333,51 @@
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>ES</author>
   </authors>
   <commentList>
     <comment ref="I6" authorId="0" shapeId="0" xr:uid="{E023F966-8169-754C-A879-6EDBD8995F8C}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Calibri"/>
             <family val="2"/>
           </rPr>
           <t>Source reading page count</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="843" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="839" uniqueCount="355">
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>% Complete</t>
   </si>
   <si>
     <t>Total Pages</t>
   </si>
   <si>
     <t>Completed Pages</t>
   </si>
   <si>
     <t>Actual Finish Date</t>
   </si>
   <si>
     <t>Completed?</t>
   </si>
   <si>
     <t>Proj Pace</t>
   </si>
   <si>
     <t>Your Pace</t>
   </si>
   <si>
@@ -414,83 +414,77 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Finish</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Date</t>
     </r>
   </si>
   <si>
     <t>Introduction</t>
   </si>
   <si>
     <t>Complete introduction section of online seminar</t>
   </si>
   <si>
-    <t>Developed by The Infinite Actuary</t>
-[...1 lines deleted...]
-  <si>
     <t>Tracking Progress</t>
   </si>
   <si>
     <t>If the blue line is above the green line, you are ahead of schedule based on page count.</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Version</t>
   </si>
   <si>
     <t>Changes</t>
   </si>
   <si>
     <t>Actuarial Math Review</t>
   </si>
   <si>
     <t>This tab summarizes any revisions to the study schedule during the exam sitting. The</t>
   </si>
   <si>
     <t>version number can be found on the end of the spreadsheet file name.</t>
   </si>
   <si>
     <t>Revision History</t>
   </si>
   <si>
-    <t>Please see the Revisions tab for a history of changes in this spreadsheet. We occassionally make updates</t>
-[...1 lines deleted...]
-  <si>
     <t>Syllabus Changes</t>
   </si>
   <si>
     <t>An Introduction to Reserves</t>
   </si>
   <si>
     <t>SVILAC Ch. 10: Valuation Assumptions</t>
   </si>
   <si>
     <t>SVILAC Ch. 11: Valuation Methodologies</t>
   </si>
   <si>
     <t>SVILAC Ch. 3: NAIC Annual Statement</t>
   </si>
   <si>
     <t>SVILAC Ch. 12: Whole Life</t>
   </si>
   <si>
     <t>A.1.10</t>
   </si>
   <si>
     <t>SVILAC Ch. 13: Term Life Insurance</t>
   </si>
   <si>
     <t>A.1.11</t>
@@ -837,62 +831,56 @@
   <si>
     <t>A Multi-Stakeholder Approach to Capital  Adequacy, Conning Research, Actuarial Practice Forum</t>
   </si>
   <si>
     <t>LFM-148-20: The Theory of Risk Capital in Financial Firms</t>
   </si>
   <si>
     <t>Embedded Value: Practice and Theory,  Actuarial Practice Forum, Mar 2009</t>
   </si>
   <si>
     <t>LFM-106-07: Chapter  4 of Insurance Industry Mergers &amp; Acquisitions</t>
   </si>
   <si>
     <t>Sections 4.1-4.6</t>
   </si>
   <si>
     <t>LFM-144-20: The Modernization of  Insurance Company Solvency Regulation in the US</t>
   </si>
   <si>
     <t>Excluding sections 7 and 9</t>
   </si>
   <si>
     <t>LFM-847-20: Life Insurance Regulatory Framework, OSFI, 2012</t>
   </si>
   <si>
-    <t>and corrections.</t>
-[...1 lines deleted...]
-  <si>
     <t>Status</t>
   </si>
   <si>
     <t>Implementation Considerations for VA Market Risk Benefits</t>
   </si>
   <si>
-    <t>The Infinite Actuary.</t>
-[...1 lines deleted...]
-  <si>
     <t>LFM-143:  Fundamentals of the Principle-Based Approach to Statutory Reserves for Life Insurance, Jul 2019</t>
   </si>
   <si>
     <t>SVILAC Ch. 24: VM-21: PBR for Variable Annuities</t>
   </si>
   <si>
     <t>LFM-152: Introduction to Source of Earnings Analysis</t>
   </si>
   <si>
     <t>Exclude appendices</t>
   </si>
   <si>
     <t>The Tax Cuts and Jobs Act of 2017 - Effects on Life Insurers</t>
   </si>
   <si>
     <t>The Tax Cuts and Jobs Act of 2017 - Effects on Life Insurers, American Academy of Actuaries, Oct 2020</t>
   </si>
   <si>
     <t>LFM-845: LIME Ch. 2 Part 1 - Overview of 7702 and 7702A</t>
   </si>
   <si>
     <t>LFM-845: LIME Ch. 2 Part 2 - Assumptions and Computational Rules</t>
   </si>
   <si>
     <t>LFM-845: LIME Ch. 2 Part 3 - Calculation Methods</t>
@@ -918,92 +906,68 @@
   <si>
     <t>Section 3 and Appendix 1 only</t>
   </si>
   <si>
     <t>Economic Capital for Life Insurance Companies</t>
   </si>
   <si>
     <t>LFM-138: Prudential Financial  Stockholder’s Equity and Operating Leverage</t>
   </si>
   <si>
     <t>E. International Topics</t>
   </si>
   <si>
     <t>E.2. International Solvency Topics</t>
   </si>
   <si>
     <t>LFM-151 IAIS - International Capital Standard - ComFrame</t>
   </si>
   <si>
     <t>LFM-151 IAIS - International Capital Standard, ComFrame, Holistic Framework for Systemic Risk in the Insurance Sector, Sullivan &amp; Cromwell LLP, Dec 2019</t>
   </si>
   <si>
     <t>Only pages 1-3, 8-28</t>
   </si>
   <si>
-    <t>Whenever the syllabus changes, we roll out new lessons and updated lessons as fast as we can while maintaining our high</t>
-[...13 lines deleted...]
-  <si>
     <t>TIA SOE Illustrative Example</t>
   </si>
   <si>
     <t>TIA Illustrative SOA Example</t>
   </si>
   <si>
     <t>LFM-852 &amp; LFM-853 Group Capital Calculation</t>
   </si>
   <si>
     <t>LFM-852 Group Capital Calculation Public Summary, NAIC Dec 2020; LFM-853-22 Group Capital Calculation Pictorial, NAIC Dec 2020</t>
   </si>
   <si>
     <t>When it comes to tracking your progress, we highly recommend using the Today view built into the TIA Study website (and apps).</t>
   </si>
   <si>
-    <t>However, you can use this spreadsheet to as another check on your overall progress or general reference for the course layout.</t>
-[...1 lines deleted...]
-  <si>
     <t>The order of the lessons matches the order presented in the course (in TIA Study), and we feel that this is the most logical</t>
   </si>
   <si>
-    <t xml:space="preserve">order to study the syllabus readings in an effort to make the most efficient use of your study time and increase your chances </t>
-[...4 lines deleted...]
-  <si>
     <t>The Tracking tab will show your actual progress against your planned progress if you choose to use this spreadsheet in that way.</t>
   </si>
   <si>
     <t>Simply mark the reading as Complete = "Yes" in the "Completed?" column. However, as noted above, the Today view in TIA</t>
   </si>
   <si>
     <t>Study is probably a better tool for staying on schedule.</t>
   </si>
   <si>
     <t>B.1.07</t>
   </si>
   <si>
     <t>B.1.08</t>
   </si>
   <si>
     <t>B.1.09</t>
   </si>
   <si>
     <t>B.1.10</t>
   </si>
   <si>
     <t>B.1.11</t>
   </si>
   <si>
     <t>B.1.12</t>
@@ -1165,56 +1129,50 @@
     <t>US GAAP for Life Insurers, 2024 Ch. 13: Group Pension</t>
   </si>
   <si>
     <t>US GAAP for Life Insurers, 2024 Ch. 19: Investment Accounting</t>
   </si>
   <si>
     <t>US GAAP for Life Insurers, 2024 Ch. 20: Derivatives and Hedging</t>
   </si>
   <si>
     <t>US GAAP for Life Insurers, 2024 Ch. 15: Reinsurance</t>
   </si>
   <si>
     <t>Only sections 8.2.8.2, 8.3-8.5</t>
   </si>
   <si>
     <t>Only sections 13.1.3, 13.2, 13.3</t>
   </si>
   <si>
     <t>Only sections 7.1-7.3 and 7.5-7.7</t>
   </si>
   <si>
     <t>B.1.16</t>
   </si>
   <si>
     <t>GAAP Ch. 7, Section 7.3.5 (IUL)</t>
-  </si>
-[...4 lines deleted...]
-    <t>The Schedule and LFMU-S2025 tabs contain information about how syllabus changes affected each lesson.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">This tab shows </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="16"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri (Body)"/>
       </rPr>
       <t>only</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> lessons that were in the LFMU course for the previous syllabus in Spring 2025</t>
@@ -1238,77 +1196,68 @@
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> course layout and is intended to help anyone who used the previous LFMU course determine which readings were retained, dropped, or modified.</t>
     </r>
   </si>
   <si>
     <t>The Status column indicates how each item was impacted by the Fall 2025 syllabus changes. If blank, there were no changes, but it's possible the outline number in the course changed.</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Previously 12.2 and 12.4 were excluded, but the entire chapter is now on syllabus</t>
   </si>
   <si>
     <t>Previously, 18.2, 18.3.2, 18.3.3 were excluded, but they are now included</t>
   </si>
   <si>
     <t>Previously, 7.3 was included, but it is now excluded</t>
   </si>
   <si>
-    <t>TIA's Fall 2025 ILA-201-U Course Layout</t>
-[...1 lines deleted...]
-  <si>
     <t>A.1.1</t>
   </si>
   <si>
     <t>A.1.2</t>
   </si>
   <si>
     <t>A.1.3</t>
   </si>
   <si>
     <t>A.1.4</t>
   </si>
   <si>
     <t>A.1.5</t>
   </si>
   <si>
-    <t>A.1.6. SVILAC Ch. 11: Valuation Methodologies - Lesson 1</t>
-[...1 lines deleted...]
-  <si>
     <t>A.1.6</t>
   </si>
   <si>
-    <t>A.1.6. SVILAC Ch. 11: Valuation Methodologies - Lesson 2</t>
-[...1 lines deleted...]
-  <si>
     <t>A.1.7</t>
   </si>
   <si>
     <t>A.1.8</t>
   </si>
   <si>
     <t>A.1.9</t>
   </si>
   <si>
     <t>Excluding 18.7.4 &amp; 18.8</t>
   </si>
   <si>
     <t>A.2.1</t>
   </si>
   <si>
     <t>A.2.2</t>
   </si>
   <si>
     <t>A.2.3</t>
   </si>
   <si>
     <t>A.2.4</t>
   </si>
   <si>
     <t>A.2.5</t>
@@ -1457,72 +1406,111 @@
   <si>
     <t>New reading</t>
   </si>
   <si>
     <t>D.1.9</t>
   </si>
   <si>
     <t>Evolving Strategies to Improve Inforce Post-Level Term Profitability</t>
   </si>
   <si>
     <t>Evolving Strategies to Improve Inforce Post-Level Term Profitability, Product Matters, Feb 2015</t>
   </si>
   <si>
     <t>New reading (formerly on LPM)</t>
   </si>
   <si>
     <t>D.1.10</t>
   </si>
   <si>
     <t>Mechanics of Dividends</t>
   </si>
   <si>
     <t>Mechanics of Dividends, SOA Research Institute, Dale Hagstrom</t>
   </si>
   <si>
-    <t>Fall 2025 version posted</t>
-[...1 lines deleted...]
-  <si>
     <t>C.2.1</t>
   </si>
   <si>
     <t>C.2.2</t>
   </si>
   <si>
     <t>C.2.3</t>
   </si>
   <si>
     <t>C.2.4</t>
   </si>
   <si>
     <t>D.1. Product Management Topics</t>
   </si>
   <si>
     <t>ILA201-100: Diversification</t>
   </si>
   <si>
-    <t>Finalized outline numbering and organization of Sections C and D</t>
+    <t>SVILAC Ch. 11: Valuation Methodologies - Lesson 1</t>
+  </si>
+  <si>
+    <t>SVILAC Ch. 11: Valuation Methodologies - Lesson 2</t>
+  </si>
+  <si>
+    <t>About</t>
+  </si>
+  <si>
+    <t>Nov 2026 / Mar 2027 / Jul 2027 syllabus cycles. The syllabus is exactly the same for both.</t>
+  </si>
+  <si>
+    <t>However, you can use this spreadsheet as another check on your overall progress or general reference for the course layout.</t>
+  </si>
+  <si>
+    <t>order to study the syllabus readings to make the most efficient use of your study time and increase your chances of passing.</t>
+  </si>
+  <si>
+    <t>Please see the Revisions tab for a history of changes in this spreadsheet. We occasionally make updates and corrections.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Whenever the syllabus changes, we roll out new lessons and updated lessons as fast as we can while maintaining our high standard </t>
+  </si>
+  <si>
+    <t xml:space="preserve">of quality. We always work from the top to the bottom of the course in an effort to complete any updates in the early sections </t>
+  </si>
+  <si>
+    <t xml:space="preserve">first. This generally means you have plenty to start with and we are working out ahead of you. See the Revision History and </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scheduled Updates spreadsheet in the Introduction for more detailed information on course updates and a version history of </t>
+  </si>
+  <si>
+    <t xml:space="preserve">all PDFs. </t>
+  </si>
+  <si>
+    <t>This spreadsheet shows the layout of TIA's ILA-201-U course for both the Nov 2025 / Mar 2026 / Jul 2026 and</t>
+  </si>
+  <si>
+    <t>TIA's Current ILA-201-U Course Layout</t>
+  </si>
+  <si>
+    <t>Minor revisions for 2026. No changes to course layout since the syllabus did not change in 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2968,56 +2956,52 @@
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2800" baseline="0"/>
-              <a:t> Study Progress</a:t>
+              <a:t>ILA-201-U Study Progress</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800"/>
           </a:p>
         </c:rich>
       </c:tx>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
@@ -5209,607 +5193,588 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K36"/>
+  <dimension ref="A1:L33"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A38" sqref="A38"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="28"/>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="28"/>
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
       <c r="H3" s="28"/>
       <c r="I3" s="28"/>
       <c r="J3" s="28"/>
       <c r="K3" s="28"/>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
       <c r="K4" s="28"/>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A5" s="28"/>
       <c r="B5" s="28"/>
       <c r="C5" s="28"/>
       <c r="D5" s="28"/>
       <c r="E5" s="28"/>
       <c r="F5" s="28"/>
       <c r="G5" s="28"/>
       <c r="H5" s="28"/>
       <c r="I5" s="28"/>
       <c r="J5" s="28"/>
       <c r="K5" s="28"/>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
-        <v>18</v>
+        <v>342</v>
       </c>
       <c r="B6" s="28"/>
       <c r="C6" s="28"/>
       <c r="D6" s="28"/>
       <c r="E6" s="28"/>
       <c r="F6" s="28"/>
       <c r="G6" s="28"/>
       <c r="H6" s="28"/>
       <c r="I6" s="28"/>
       <c r="J6" s="28"/>
       <c r="K6" s="28"/>
-    </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L6" s="28"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A7" s="29"/>
       <c r="B7" s="28"/>
       <c r="C7" s="28"/>
       <c r="D7" s="28"/>
       <c r="E7" s="28"/>
       <c r="F7" s="28"/>
       <c r="G7" s="28"/>
       <c r="H7" s="28"/>
       <c r="I7" s="28"/>
       <c r="J7" s="28"/>
       <c r="K7" s="28"/>
-    </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L7" s="28"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A8" s="28" t="s">
-        <v>269</v>
+        <v>352</v>
       </c>
       <c r="B8" s="28"/>
       <c r="C8" s="28"/>
       <c r="D8" s="28"/>
       <c r="E8" s="28"/>
       <c r="F8" s="28"/>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="28"/>
-    </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L8" s="28"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A9" s="28" t="s">
-        <v>162</v>
+        <v>343</v>
       </c>
       <c r="B9" s="28"/>
       <c r="C9" s="28"/>
       <c r="D9" s="28"/>
       <c r="E9" s="28"/>
       <c r="F9" s="28"/>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="28"/>
-    </row>
-    <row r="10" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L9" s="28"/>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A10" s="28"/>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
-    </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L10" s="28"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A11" s="28" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="B11" s="28"/>
       <c r="C11" s="28"/>
       <c r="D11" s="28"/>
       <c r="E11" s="28"/>
       <c r="F11" s="28"/>
       <c r="G11" s="28"/>
       <c r="H11" s="28"/>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
       <c r="K11" s="28"/>
-    </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L11" s="28"/>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A12" s="28" t="s">
-        <v>196</v>
+        <v>344</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="28"/>
-    </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L12" s="28"/>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A13" s="28"/>
       <c r="B13" s="28"/>
       <c r="C13" s="28"/>
       <c r="D13" s="28"/>
       <c r="E13" s="28"/>
       <c r="F13" s="28"/>
       <c r="G13" s="28"/>
       <c r="H13" s="28"/>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
       <c r="K13" s="28"/>
-    </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L13" s="28"/>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A14" s="28" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="28"/>
-    </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L14" s="28"/>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A15" s="28" t="s">
-        <v>198</v>
+        <v>345</v>
       </c>
       <c r="B15" s="28"/>
       <c r="C15" s="28"/>
       <c r="D15" s="28"/>
       <c r="E15" s="28"/>
       <c r="F15" s="28"/>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="28"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="L15" s="28"/>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A16" s="28"/>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="28"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="28"/>
+      <c r="L16" s="28"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A17" s="29" t="s">
+        <v>18</v>
+      </c>
       <c r="B17" s="28"/>
       <c r="C17" s="28"/>
       <c r="D17" s="28"/>
       <c r="E17" s="28"/>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="28"/>
       <c r="J17" s="28"/>
       <c r="K17" s="28"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="L17" s="28"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A18" s="29"/>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="28"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="29"/>
+      <c r="L18" s="28"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A19" s="28" t="s">
+        <v>188</v>
+      </c>
       <c r="B19" s="28"/>
       <c r="C19" s="28"/>
       <c r="D19" s="28"/>
       <c r="E19" s="28"/>
       <c r="F19" s="28"/>
       <c r="G19" s="28"/>
       <c r="H19" s="28"/>
       <c r="I19" s="28"/>
       <c r="J19" s="28"/>
       <c r="K19" s="28"/>
-    </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L19" s="28"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A20" s="28" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="28"/>
-    </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L20" s="28"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A21" s="28" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="B21" s="28"/>
       <c r="C21" s="28"/>
       <c r="D21" s="28"/>
       <c r="E21" s="28"/>
       <c r="F21" s="28"/>
       <c r="G21" s="28"/>
       <c r="H21" s="28"/>
       <c r="I21" s="28"/>
       <c r="J21" s="28"/>
       <c r="K21" s="28"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="L21" s="28"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A22" s="28"/>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="28"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="28"/>
+      <c r="L22" s="28"/>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A23" s="29" t="s">
+        <v>26</v>
+      </c>
       <c r="B23" s="28"/>
       <c r="C23" s="28"/>
       <c r="D23" s="28"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="J23" s="28"/>
       <c r="K23" s="28"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="L23" s="28"/>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A24" s="28"/>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="28"/>
+      <c r="L24" s="28"/>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
+        <v>346</v>
+      </c>
       <c r="B25" s="28"/>
       <c r="C25" s="28"/>
       <c r="D25" s="28"/>
       <c r="E25" s="28"/>
       <c r="F25" s="28"/>
       <c r="G25" s="28"/>
       <c r="H25" s="28"/>
       <c r="I25" s="28"/>
       <c r="J25" s="28"/>
       <c r="K25" s="28"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="L25" s="28"/>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A26" s="28"/>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="28"/>
-    </row>
-[...2 lines deleted...]
-        <v>159</v>
+      <c r="L26" s="28"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A27" s="29" t="s">
+        <v>27</v>
       </c>
       <c r="B27" s="28"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="28"/>
+      <c r="L27" s="28"/>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A28" s="29"/>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="28"/>
-    </row>
-[...2 lines deleted...]
-        <v>29</v>
+      <c r="L28" s="28"/>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A29" s="30" t="s">
+        <v>347</v>
       </c>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="29"/>
+      <c r="L29" s="28"/>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A30" s="30" t="s">
+        <v>348</v>
+      </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="28"/>
-    </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L30" s="28"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A31" s="30" t="s">
-        <v>270</v>
+        <v>349</v>
       </c>
       <c r="B31" s="28"/>
       <c r="C31" s="28"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
       <c r="K31" s="28"/>
-    </row>
-[...2 lines deleted...]
-        <v>186</v>
+      <c r="L31" s="28"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A32" s="28" t="s">
+        <v>350</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
-    </row>
-[...2 lines deleted...]
-        <v>187</v>
+      <c r="L32" s="28"/>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A33" s="28" t="s">
+        <v>351</v>
       </c>
       <c r="B33" s="28"/>
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
       <c r="F33" s="28"/>
       <c r="G33" s="28"/>
       <c r="H33" s="28"/>
       <c r="I33" s="28"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
-    </row>
-[...43 lines deleted...]
-      <c r="K36" s="28"/>
+      <c r="L33" s="28"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="70" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:P50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.5" style="1" customWidth="1"/>
     <col min="2" max="3" width="11.5" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="28.33203125" style="1" customWidth="1"/>
     <col min="6" max="6" width="27.83203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.5" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="53.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="17.1640625" style="4" customWidth="1"/>
     <col min="11" max="12" width="12.83203125" style="1" customWidth="1"/>
     <col min="13" max="13" width="14.5" style="1" customWidth="1"/>
     <col min="14" max="15" width="8.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="8.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="23" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="36" t="s">
-        <v>278</v>
+        <v>353</v>
       </c>
       <c r="I1" s="23" t="s">
         <v>1</v>
       </c>
       <c r="J1" s="23"/>
       <c r="K1" s="2">
         <f>K3/K2</f>
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.2">
       <c r="I2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="J2" s="1"/>
       <c r="K2" s="3">
         <f>SUM(K6:K50)</f>
         <v>1069</v>
       </c>
       <c r="L2" s="3"/>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.2">
       <c r="I3" s="1" t="s">
         <v>3</v>
       </c>
@@ -5825,3870 +5790,3872 @@
       <c r="B5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="N5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="11"/>
       <c r="B6" s="18"/>
       <c r="C6" s="19"/>
       <c r="D6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="M6" s="13"/>
       <c r="N6" s="14"/>
       <c r="O6" s="15"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="11"/>
       <c r="B7" s="18"/>
       <c r="C7" s="19"/>
       <c r="D7" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>279</v>
+        <v>264</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="K7" s="1">
         <v>0</v>
       </c>
       <c r="L7" s="35"/>
       <c r="M7" s="13"/>
       <c r="N7" s="14"/>
       <c r="O7" s="15"/>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A8" s="11"/>
       <c r="B8" s="18"/>
       <c r="C8" s="19"/>
       <c r="D8" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="K8" s="1">
         <v>10</v>
       </c>
       <c r="L8" s="35"/>
       <c r="M8" s="13">
         <f>SUM($K$6:K8)</f>
         <v>10</v>
       </c>
       <c r="N8" s="14">
         <f t="shared" ref="N8" si="0">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B8)</f>
         <v>0</v>
       </c>
       <c r="O8" s="15">
         <f t="shared" ref="O8" si="1">N8/M8</f>
         <v>0</v>
       </c>
       <c r="P8" s="16"/>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A9" s="11"/>
       <c r="B9" s="18"/>
       <c r="C9" s="19"/>
       <c r="D9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="K9" s="1">
         <v>14</v>
       </c>
       <c r="L9" s="35"/>
       <c r="M9" s="13">
         <f>SUM($K$6:K9)</f>
         <v>24</v>
       </c>
       <c r="N9" s="14">
         <f t="shared" ref="N9:N50" si="2">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B9)</f>
         <v>0</v>
       </c>
       <c r="O9" s="15">
         <f t="shared" ref="O9:O50" si="3">N9/M9</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="11"/>
       <c r="B10" s="18"/>
       <c r="C10" s="19"/>
       <c r="D10" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="K10" s="1">
         <v>0</v>
       </c>
       <c r="L10" s="35"/>
       <c r="M10" s="13">
         <f>SUM($K$6:K10)</f>
         <v>24</v>
       </c>
       <c r="N10" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O10" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="11"/>
       <c r="B11" s="18"/>
       <c r="C11" s="19"/>
       <c r="D11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>284</v>
+        <v>340</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="K11" s="1">
         <v>31</v>
       </c>
       <c r="L11" s="35"/>
       <c r="M11" s="13">
         <f>SUM($K$6:K11)</f>
         <v>55</v>
       </c>
       <c r="N11" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O11" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P11" s="16"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A12" s="11"/>
       <c r="B12" s="18"/>
       <c r="C12" s="19"/>
       <c r="D12" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>286</v>
+        <v>341</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="L12" s="35"/>
       <c r="M12" s="13">
         <f>SUM($K$6:K12)</f>
         <v>55</v>
       </c>
       <c r="N12" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O12" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P12" s="16"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A13" s="11"/>
       <c r="B13" s="18"/>
       <c r="C13" s="19"/>
       <c r="D13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K13" s="1">
         <v>22</v>
       </c>
       <c r="L13" s="35"/>
       <c r="M13" s="13">
         <f>SUM($K$6:K13)</f>
         <v>77</v>
       </c>
       <c r="N13" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O13" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P13" s="16"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="11"/>
       <c r="B14" s="18"/>
       <c r="C14" s="19"/>
       <c r="D14" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>288</v>
+        <v>271</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K14" s="1">
         <v>26</v>
       </c>
       <c r="L14" s="35" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="M14" s="13">
         <f>SUM($K$6:K14)</f>
         <v>103</v>
       </c>
       <c r="N14" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O14" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P14" s="16"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="11"/>
       <c r="B15" s="18"/>
       <c r="C15" s="19"/>
       <c r="D15" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>289</v>
+        <v>272</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K15" s="1">
         <v>24</v>
       </c>
       <c r="L15" s="35"/>
       <c r="M15" s="13">
         <f>SUM($K$6:K15)</f>
         <v>127</v>
       </c>
       <c r="N15" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O15" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="11"/>
       <c r="B16" s="18"/>
       <c r="C16" s="19"/>
       <c r="D16" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="K16" s="1">
         <v>53</v>
       </c>
       <c r="L16" s="35"/>
       <c r="M16" s="13">
         <f>SUM($K$6:K16)</f>
         <v>180</v>
       </c>
       <c r="N16" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O16" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A17" s="11"/>
       <c r="B17" s="18"/>
       <c r="C17" s="19"/>
       <c r="D17" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="K17" s="1">
         <v>25</v>
       </c>
       <c r="L17" s="35"/>
       <c r="M17" s="13">
         <f>SUM($K$6:K17)</f>
         <v>205</v>
       </c>
       <c r="N17" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O17" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A18" s="11"/>
       <c r="B18" s="18"/>
       <c r="C18" s="19"/>
       <c r="D18" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>290</v>
+        <v>273</v>
       </c>
       <c r="K18" s="1">
         <v>48</v>
       </c>
       <c r="L18" s="35" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="M18" s="13">
         <f>SUM($K$6:K18)</f>
         <v>253</v>
       </c>
       <c r="N18" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O18" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A19" s="11"/>
       <c r="B19" s="18"/>
       <c r="C19" s="19"/>
       <c r="D19" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K19" s="1">
         <v>24</v>
       </c>
       <c r="L19" s="35"/>
       <c r="M19" s="13">
         <f>SUM($K$6:K19)</f>
         <v>277</v>
       </c>
       <c r="N19" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O19" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A20" s="11"/>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K20" s="1">
         <v>12</v>
       </c>
       <c r="L20" s="35"/>
       <c r="M20" s="13">
         <f>SUM($K$6:K20)</f>
         <v>289</v>
       </c>
       <c r="N20" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O20" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A21" s="11"/>
       <c r="B21" s="18"/>
       <c r="C21" s="19"/>
       <c r="D21" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F21" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="F21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="K21" s="1">
         <v>16</v>
       </c>
       <c r="L21" s="35"/>
       <c r="M21" s="13">
         <f>SUM($K$6:K21)</f>
         <v>305</v>
       </c>
       <c r="N21" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O21" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A22" s="11"/>
       <c r="B22" s="18"/>
       <c r="C22" s="19"/>
       <c r="D22" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F22" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="F22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="1" t="s">
-        <v>292</v>
+        <v>275</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K22" s="1">
         <v>69</v>
       </c>
       <c r="L22" s="35"/>
       <c r="M22" s="13">
         <f>SUM($K$6:K22)</f>
         <v>374</v>
       </c>
       <c r="N22" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O22" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A23" s="11"/>
       <c r="B23" s="18"/>
       <c r="C23" s="19"/>
       <c r="D23" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F23" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="F23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="1" t="s">
-        <v>293</v>
+        <v>276</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K23" s="1">
         <v>0</v>
       </c>
       <c r="L23" s="35"/>
       <c r="M23" s="13">
         <f>SUM($K$6:K23)</f>
         <v>374</v>
       </c>
       <c r="N23" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O23" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A24" s="11"/>
       <c r="B24" s="18"/>
       <c r="C24" s="19"/>
       <c r="D24" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="F24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="1" t="s">
-        <v>294</v>
+        <v>277</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K24" s="1">
         <v>111</v>
       </c>
       <c r="L24" s="35"/>
       <c r="M24" s="13">
         <f>SUM($K$6:K24)</f>
         <v>485</v>
       </c>
       <c r="N24" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O24" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A25" s="11"/>
       <c r="B25" s="18"/>
       <c r="C25" s="19"/>
       <c r="D25" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F25" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="F25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="1" t="s">
-        <v>295</v>
+        <v>278</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K25" s="1">
         <v>19</v>
       </c>
       <c r="L25" s="35"/>
       <c r="M25" s="13">
         <f>SUM($K$6:K25)</f>
         <v>504</v>
       </c>
       <c r="N25" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O25" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A26" s="11"/>
       <c r="B26" s="18"/>
       <c r="C26" s="19"/>
       <c r="D26" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>296</v>
+        <v>279</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K26" s="1">
         <v>26</v>
       </c>
       <c r="L26" s="35"/>
       <c r="M26" s="13">
         <f>SUM($K$6:K26)</f>
         <v>530</v>
       </c>
       <c r="N26" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O26" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A27" s="11"/>
       <c r="B27" s="18"/>
       <c r="C27" s="19"/>
       <c r="D27" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>297</v>
+        <v>280</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K27" s="1">
         <v>31</v>
       </c>
       <c r="L27" s="35"/>
       <c r="M27" s="13">
         <f>SUM($K$6:K27)</f>
         <v>561</v>
       </c>
       <c r="N27" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O27" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A28" s="11"/>
       <c r="B28" s="18"/>
       <c r="C28" s="19"/>
       <c r="D28" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>298</v>
+        <v>281</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K28" s="1">
         <v>26</v>
       </c>
       <c r="L28" s="35"/>
       <c r="M28" s="13">
         <f>SUM($K$6:K28)</f>
         <v>587</v>
       </c>
       <c r="N28" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O28" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A29" s="11"/>
       <c r="B29" s="18"/>
       <c r="C29" s="19"/>
       <c r="D29" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K29" s="1">
         <v>57</v>
       </c>
       <c r="L29" s="35"/>
       <c r="M29" s="13">
         <f>SUM($K$6:K29)</f>
         <v>644</v>
       </c>
       <c r="N29" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O29" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A30" s="11"/>
       <c r="B30" s="18"/>
       <c r="C30" s="19"/>
       <c r="D30" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>300</v>
+        <v>283</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K30" s="1">
         <v>0</v>
       </c>
       <c r="L30" s="35"/>
       <c r="M30" s="13">
         <f>SUM($K$6:K30)</f>
         <v>644</v>
       </c>
       <c r="N30" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O30" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A31" s="11"/>
       <c r="B31" s="18"/>
       <c r="C31" s="19"/>
       <c r="D31" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>302</v>
+        <v>285</v>
       </c>
       <c r="K31" s="1">
         <v>24</v>
       </c>
       <c r="L31" s="35" t="s">
-        <v>277</v>
+        <v>263</v>
       </c>
       <c r="M31" s="13">
         <f>SUM($K$6:K31)</f>
         <v>668</v>
       </c>
       <c r="N31" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O31" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A32" s="11"/>
       <c r="B32" s="18"/>
       <c r="C32" s="19"/>
       <c r="D32" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>303</v>
+        <v>286</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K32" s="1">
         <v>47</v>
       </c>
       <c r="L32" s="35"/>
       <c r="M32" s="13">
         <f>SUM($K$6:K32)</f>
         <v>715</v>
       </c>
       <c r="N32" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O32" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A33" s="11"/>
       <c r="B33" s="18"/>
       <c r="C33" s="19"/>
       <c r="D33" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>304</v>
+        <v>287</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K33" s="31">
         <v>6</v>
       </c>
       <c r="L33" s="32"/>
       <c r="M33" s="13">
         <f>SUM($K$6:K33)</f>
         <v>721</v>
       </c>
       <c r="N33" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O33" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A34" s="11"/>
       <c r="B34" s="18"/>
       <c r="C34" s="19"/>
       <c r="D34" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>305</v>
+        <v>288</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K34" s="31">
         <v>21</v>
       </c>
       <c r="L34" s="32"/>
       <c r="M34" s="13">
         <f>SUM($K$6:K34)</f>
         <v>742</v>
       </c>
       <c r="N34" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O34" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A35" s="11"/>
       <c r="B35" s="18"/>
       <c r="C35" s="19"/>
       <c r="D35" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>307</v>
+        <v>290</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>308</v>
+        <v>291</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K35" s="31">
         <v>37</v>
       </c>
       <c r="L35" s="32"/>
       <c r="M35" s="13">
         <f>SUM($K$6:K35)</f>
         <v>779</v>
       </c>
       <c r="N35" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O35" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A36" s="11"/>
       <c r="B36" s="18"/>
       <c r="C36" s="19"/>
       <c r="D36" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>307</v>
+        <v>290</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>309</v>
+        <v>292</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>310</v>
+        <v>293</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K36" s="31">
         <v>15</v>
       </c>
       <c r="L36" s="32" t="s">
-        <v>312</v>
+        <v>295</v>
       </c>
       <c r="M36" s="13">
         <f>SUM($K$6:K36)</f>
         <v>794</v>
       </c>
       <c r="N36" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O36" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A37" s="11"/>
       <c r="B37" s="18"/>
       <c r="C37" s="19"/>
       <c r="D37" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>352</v>
+        <v>334</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="K37" s="31">
         <v>13</v>
       </c>
       <c r="L37" s="32"/>
       <c r="M37" s="13">
         <f>SUM($K$6:K37)</f>
         <v>807</v>
       </c>
       <c r="N37" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O37" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A38" s="11"/>
       <c r="B38" s="18"/>
       <c r="C38" s="19"/>
       <c r="D38" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>353</v>
+        <v>335</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K38" s="31">
         <v>18</v>
       </c>
       <c r="L38" s="32" t="s">
-        <v>316</v>
+        <v>299</v>
       </c>
       <c r="M38" s="13">
         <f>SUM($K$6:K40)</f>
         <v>888</v>
       </c>
       <c r="N38" s="14">
         <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B38)</f>
         <v>0</v>
       </c>
       <c r="O38" s="15">
         <f>N38/M38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A39" s="11"/>
       <c r="B39" s="18"/>
       <c r="C39" s="19"/>
       <c r="D39" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>354</v>
+        <v>336</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="K39" s="31">
         <v>17</v>
       </c>
       <c r="L39" s="32"/>
       <c r="M39" s="13">
         <f>SUM($K$6:K39)</f>
         <v>842</v>
       </c>
       <c r="N39" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O39" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A40" s="11"/>
       <c r="B40" s="18"/>
       <c r="C40" s="19"/>
       <c r="D40" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>355</v>
+        <v>337</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K40" s="31">
         <v>46</v>
       </c>
       <c r="L40" s="32"/>
       <c r="M40" s="13">
         <f>SUM($K$6:K40)</f>
         <v>888</v>
       </c>
       <c r="N40" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O40" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A41" s="11"/>
       <c r="B41" s="18"/>
       <c r="C41" s="19"/>
       <c r="D41" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>318</v>
+        <v>301</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K41" s="31">
         <v>32</v>
       </c>
       <c r="L41" s="32"/>
       <c r="M41" s="13">
         <f>SUM($K$6:K41)</f>
         <v>920</v>
       </c>
       <c r="N41" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O41" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A42" s="11"/>
       <c r="B42" s="18"/>
       <c r="C42" s="19"/>
       <c r="D42" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>319</v>
+        <v>302</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>320</v>
+        <v>303</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>321</v>
+        <v>304</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K42" s="31">
         <v>11</v>
       </c>
       <c r="L42" s="32" t="s">
-        <v>322</v>
+        <v>305</v>
       </c>
       <c r="M42" s="13">
         <f>SUM($K$6:K42)</f>
         <v>931</v>
       </c>
       <c r="N42" s="14">
         <f t="shared" ref="N42" si="4">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B42)</f>
         <v>0</v>
       </c>
       <c r="O42" s="15">
         <f t="shared" ref="O42" si="5">N42/M42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A43" s="11"/>
       <c r="B43" s="18"/>
       <c r="C43" s="19"/>
       <c r="D43" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>323</v>
+        <v>306</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>357</v>
+        <v>339</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>324</v>
+        <v>307</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>325</v>
+        <v>308</v>
       </c>
       <c r="K43" s="31">
         <v>18</v>
       </c>
       <c r="L43" s="32" t="s">
-        <v>326</v>
+        <v>309</v>
       </c>
       <c r="M43" s="13">
         <f>SUM($K$6:K43)</f>
         <v>949</v>
       </c>
       <c r="N43" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O43" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A44" s="11"/>
       <c r="B44" s="18"/>
       <c r="C44" s="19"/>
       <c r="D44" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>327</v>
+        <v>310</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>328</v>
+        <v>311</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>329</v>
+        <v>312</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K44" s="31">
         <v>39</v>
       </c>
       <c r="L44" s="32" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="M44" s="13">
         <f>SUM($K$6:K44)</f>
         <v>988</v>
       </c>
       <c r="N44" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O44" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A45" s="11"/>
       <c r="B45" s="18"/>
       <c r="C45" s="19"/>
       <c r="D45" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="J45" s="1" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>334</v>
       </c>
       <c r="K45" s="31">
         <v>28</v>
       </c>
       <c r="L45" s="32" t="s">
-        <v>335</v>
+        <v>318</v>
       </c>
       <c r="M45" s="13">
         <f>SUM($K$6:K45)</f>
         <v>1016</v>
       </c>
       <c r="N45" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O45" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A46" s="11"/>
       <c r="B46" s="18"/>
       <c r="C46" s="19"/>
       <c r="D46" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>336</v>
+        <v>319</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>337</v>
+        <v>320</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>333</v>
+        <v>316</v>
       </c>
       <c r="J46" s="1"/>
       <c r="K46" s="31"/>
       <c r="L46" s="32" t="s">
-        <v>335</v>
+        <v>318</v>
       </c>
       <c r="M46" s="13">
         <f>SUM($K$6:K46)</f>
         <v>1016</v>
       </c>
       <c r="N46" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O46" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A47" s="11"/>
       <c r="B47" s="18"/>
       <c r="C47" s="19"/>
       <c r="D47" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>338</v>
+        <v>321</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>339</v>
+        <v>322</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>333</v>
+        <v>316</v>
       </c>
       <c r="J47" s="1"/>
       <c r="K47" s="31"/>
       <c r="L47" s="32" t="s">
-        <v>335</v>
+        <v>318</v>
       </c>
       <c r="M47" s="13">
         <f>SUM($K$6:K47)</f>
         <v>1016</v>
       </c>
       <c r="N47" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O47" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A48" s="11"/>
       <c r="B48" s="18"/>
       <c r="C48" s="19"/>
       <c r="D48" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>340</v>
+        <v>323</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>341</v>
+        <v>324</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>342</v>
+        <v>325</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K48" s="31">
         <v>21</v>
       </c>
       <c r="L48" s="32" t="s">
-        <v>343</v>
+        <v>326</v>
       </c>
       <c r="M48" s="13">
         <f>SUM($K$6:K48)</f>
         <v>1037</v>
       </c>
       <c r="N48" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O48" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A49" s="11"/>
       <c r="B49" s="18"/>
       <c r="C49" s="19"/>
       <c r="D49" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>344</v>
+        <v>327</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>345</v>
+        <v>328</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>346</v>
+        <v>329</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K49" s="1">
         <v>7</v>
       </c>
       <c r="L49" s="35" t="s">
-        <v>347</v>
+        <v>330</v>
       </c>
       <c r="M49" s="13">
         <f>SUM($K$6:K49)</f>
         <v>1044</v>
       </c>
       <c r="N49" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O49" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A50" s="11"/>
       <c r="B50" s="18"/>
       <c r="C50" s="19"/>
       <c r="D50" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>348</v>
+        <v>331</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K50" s="1">
         <v>25</v>
       </c>
       <c r="L50" s="35" t="s">
-        <v>347</v>
+        <v>330</v>
       </c>
       <c r="M50" s="13">
         <f>SUM($K$6:K50)</f>
         <v>1069</v>
       </c>
       <c r="N50" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O50" s="15">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B5:O50" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <phoneticPr fontId="14" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:D50" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>"No,Yes"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" orientation="landscape"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - ILA LFV-U Fall 2015&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
     <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2015 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="B58"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M71" sqref="M71"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="58" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B58" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="42" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LTIA ERM exam online seminar - Fall 2014 sitting&amp;RCreated by: Roger Rosales, FSA , CERA</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{609E6703-7A1F-5E49-A33B-84BA14EA5B6D}">
   <dimension ref="A1:I90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E55" sqref="E55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="26.1640625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="28.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="27.83203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.5" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.1640625" style="4" customWidth="1"/>
     <col min="8" max="8" width="12.83203125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="8.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="23" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="24" t="s">
-        <v>271</v>
+        <v>257</v>
       </c>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
       <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="34" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="G3" s="1"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A4" s="25"/>
       <c r="G4" s="1"/>
     </row>
     <row r="5" spans="1:9" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:9" ht="32" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
       <c r="B6" s="26" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="6" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="11"/>
       <c r="B7" s="32"/>
       <c r="C7" s="27" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="1"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="11"/>
       <c r="B8" s="32"/>
       <c r="C8" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="11"/>
       <c r="B9" s="32"/>
       <c r="C9" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="I9" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="11"/>
       <c r="B10" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I10" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="11"/>
       <c r="B11" s="32"/>
       <c r="C11" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="I11" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="11"/>
       <c r="B12" s="32"/>
       <c r="C12" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="11"/>
       <c r="B13" s="32"/>
       <c r="C13" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="I13" s="1">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="11"/>
       <c r="B14" s="32"/>
       <c r="C14" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I14" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="11"/>
       <c r="B15" s="32" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="I15" s="1">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="11"/>
       <c r="B16" s="32"/>
       <c r="C16" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I16" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="11"/>
       <c r="B17" s="32"/>
       <c r="C17" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="I17" s="1">
         <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="11"/>
       <c r="B18" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="I18" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="11"/>
       <c r="B19" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I19" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="11"/>
       <c r="B20" s="32"/>
       <c r="C20" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E20" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F20" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="F20" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="I20" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="11"/>
       <c r="B21" s="32" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="I21" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="11"/>
       <c r="B22" s="32"/>
       <c r="C22" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I22" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="11"/>
       <c r="B23" s="32"/>
       <c r="C23" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I23" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="11"/>
       <c r="B24" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="I24" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="11"/>
       <c r="B25" s="32"/>
       <c r="C25" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="I25" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="11"/>
       <c r="B26" s="32"/>
       <c r="C26" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="1" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I26" s="1">
         <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="11"/>
       <c r="B27" s="32"/>
       <c r="C27" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D27" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="1" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="11"/>
       <c r="B28" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D28" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="1" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I28" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="11"/>
       <c r="B29" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D29" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="1" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I29" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="11"/>
       <c r="B30" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="1" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I30" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="11"/>
       <c r="B31" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D31" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="I31" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="11"/>
       <c r="B32" s="32"/>
       <c r="C32" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D32" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="1" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I32" s="1">
         <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="11"/>
       <c r="B33" s="32"/>
       <c r="C33" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D33" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I33" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="11"/>
       <c r="B34" s="32"/>
       <c r="C34" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I34" s="31">
         <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="11"/>
       <c r="B35" s="32"/>
       <c r="C35" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I35" s="31">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="11"/>
       <c r="B36" s="32"/>
       <c r="C36" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I36" s="31">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="11"/>
       <c r="B37" s="32"/>
       <c r="C37" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I37" s="31">
         <v>57</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="11"/>
       <c r="B38" s="32"/>
       <c r="C38" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I38" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="11"/>
       <c r="B39" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I39" s="31">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="11"/>
       <c r="B40" s="32" t="s">
-        <v>277</v>
+        <v>263</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="I40" s="31">
         <v>61</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="11"/>
       <c r="B41" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
       <c r="I41" s="31">
         <v>46</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="11"/>
       <c r="B42" s="32"/>
       <c r="C42" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I42" s="31">
         <v>47</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="11"/>
       <c r="B43" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="I43" s="31"/>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="11"/>
       <c r="B44" s="32"/>
       <c r="C44" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I44" s="31">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="11"/>
       <c r="B45" s="32"/>
       <c r="C45" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I45" s="31">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A46" s="11"/>
       <c r="B46" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="I46" s="31">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A47" s="11"/>
       <c r="B47" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I47" s="31">
         <v>48</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A48" s="11"/>
       <c r="B48" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D48" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="F48" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="E48" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G48" s="1" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I48" s="31">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A49" s="11"/>
       <c r="B49" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I49" s="31">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A50" s="11"/>
       <c r="B50" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="I50" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A51" s="11"/>
       <c r="B51" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="I51" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A52" s="11"/>
       <c r="B52" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="I52" s="1">
         <v>43</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A53" s="11"/>
       <c r="B53" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I53" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A54" s="11"/>
       <c r="B54" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I54" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B55" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I55" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B56" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B57" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B58" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B59" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I59" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B60" s="32"/>
       <c r="C60" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I60" s="1">
         <v>37</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B61" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="I61" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B62" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I62" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B63" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I63" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B64" s="32"/>
       <c r="C64" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I64" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B65" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="I65" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B66" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I66" s="1">
         <v>21</v>
       </c>
     </row>
     <row r="67" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B67" s="32"/>
       <c r="C67" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="I67" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="68" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B68" s="32"/>
       <c r="C68" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="I68" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="69" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B69" s="32"/>
       <c r="C69" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I69" s="1">
         <v>46</v>
       </c>
     </row>
     <row r="70" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B70" s="32"/>
       <c r="C70" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I70" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B71" s="32"/>
       <c r="C71" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I71" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="72" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B72" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="I72" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="73" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B73" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I73" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B74" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I74" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="75" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B75" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I75" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="76" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B76" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I76" s="1">
         <v>37</v>
       </c>
     </row>
     <row r="77" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B77" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I77" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="78" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B78" s="32" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C78" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H78" s="1" t="s">
         <v>181</v>
-      </c>
-[...13 lines deleted...]
-        <v>185</v>
       </c>
       <c r="I78" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="79" spans="2:9" x14ac:dyDescent="0.2">
       <c r="G79" s="1"/>
     </row>
     <row r="80" spans="2:9" x14ac:dyDescent="0.2">
       <c r="G80" s="1"/>
     </row>
     <row r="81" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G81" s="1"/>
     </row>
     <row r="82" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G82" s="1"/>
     </row>
     <row r="83" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G83" s="1"/>
     </row>
     <row r="84" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G84" s="1"/>
     </row>
     <row r="85" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G85" s="1"/>
@@ -9700,115 +9667,104 @@
       <c r="G87" s="1"/>
     </row>
     <row r="88" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G88" s="1"/>
     </row>
     <row r="89" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G89" s="1"/>
     </row>
     <row r="90" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G90" s="1"/>
     </row>
   </sheetData>
   <autoFilter ref="B6:H77" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" orientation="landscape"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - ILA LFV-U Fall 2015&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
     <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2015 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:C10"/>
+  <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H26" sqref="H26"/>
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="6.83203125" style="21" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="22" t="s">
+      <c r="C4" s="17" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="20">
-        <v>45800</v>
+        <v>46163</v>
       </c>
       <c r="B5" s="21">
         <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A6" s="20">
-[...7 lines deleted...]
-      </c>
+      <c r="A6" s="20"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="20"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="20"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="20"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>