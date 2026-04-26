--- v0 (2025-10-08)
+++ v1 (2026-04-26)
@@ -16,60 +16,60 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10713"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10308"/>
   <workbookPr autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/shivmorjaria/Dropbox/ILA 201-I/Study Tracker/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/shivmorjaria/Dropbox/ILA 201-I/Current Published Course Materials/Primary Course Materials/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42249BFB-CD56-DF45-8013-809D3AC9CFDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D33AC138-BE4D-094B-8C02-9BC67075156A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="760" windowWidth="29400" windowHeight="16660" activeTab="3" xr2:uid="{0E5786B3-0731-D34A-9812-D7FD03FF21E5}"/>
+    <workbookView xWindow="0" yWindow="760" windowWidth="29400" windowHeight="16600" xr2:uid="{0E5786B3-0731-D34A-9812-D7FD03FF21E5}"/>
   </bookViews>
   <sheets>
     <sheet name="Documentation" sheetId="6" r:id="rId1"/>
     <sheet name="Study Schedule" sheetId="3" r:id="rId2"/>
     <sheet name="Tracking" sheetId="2" r:id="rId3"/>
     <sheet name="Scheduled Updates" sheetId="11" r:id="rId4"/>
     <sheet name="LFMC-2025" sheetId="10" r:id="rId5"/>
     <sheet name="Revisions" sheetId="8" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'LFMC-2025'!$B$6:$F$82</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Study Schedule'!$B$5:$M$44</definedName>
     <definedName name="ActFDate" localSheetId="4">'LFMC-2025'!#REF!</definedName>
     <definedName name="ActFDate">'Study Schedule'!$C$6:$C$44</definedName>
     <definedName name="CompFlag" localSheetId="4">'LFMC-2025'!#REF!</definedName>
     <definedName name="CompFlag">'Study Schedule'!$D$6:$D$44</definedName>
     <definedName name="D">#REF!</definedName>
     <definedName name="DayLookUp" localSheetId="4">#REF!</definedName>
     <definedName name="DayLookUp">#REF!</definedName>
     <definedName name="Estimatedte">#REF!</definedName>
     <definedName name="ExamDate" localSheetId="4">'LFMC-2025'!#REF!</definedName>
     <definedName name="ExamDate">'Study Schedule'!#REF!</definedName>
     <definedName name="LessonDays" localSheetId="4">#REF!</definedName>
     <definedName name="LessonDays">#REF!</definedName>
     <definedName name="MasterTable" localSheetId="4">#REF!</definedName>
@@ -93,123 +93,123 @@
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A13" i="11" l="1"/>
   <c r="L52" i="3" l="1"/>
   <c r="M52" i="3" s="1"/>
   <c r="K52" i="3"/>
-  <c r="M51" i="3"/>
   <c r="L51" i="3"/>
+  <c r="M51" i="3" s="1"/>
   <c r="K51" i="3"/>
   <c r="L50" i="3"/>
   <c r="K50" i="3"/>
   <c r="M50" i="3" s="1"/>
   <c r="L49" i="3"/>
-  <c r="M49" i="3" s="1"/>
   <c r="K49" i="3"/>
   <c r="L48" i="3"/>
   <c r="M48" i="3" s="1"/>
   <c r="K48" i="3"/>
   <c r="L47" i="3"/>
   <c r="M47" i="3" s="1"/>
   <c r="K47" i="3"/>
   <c r="L46" i="3"/>
-  <c r="M46" i="3" s="1"/>
   <c r="K46" i="3"/>
   <c r="L45" i="3"/>
-  <c r="M45" i="3" s="1"/>
   <c r="K45" i="3"/>
   <c r="L44" i="3"/>
   <c r="M44" i="3" s="1"/>
   <c r="K44" i="3"/>
-  <c r="M43" i="3"/>
   <c r="L43" i="3"/>
+  <c r="M43" i="3" s="1"/>
   <c r="K43" i="3"/>
   <c r="L42" i="3"/>
   <c r="K42" i="3"/>
-  <c r="M42" i="3" s="1"/>
   <c r="L41" i="3"/>
-  <c r="M41" i="3" s="1"/>
   <c r="K41" i="3"/>
   <c r="L40" i="3"/>
   <c r="M40" i="3" s="1"/>
   <c r="K40" i="3"/>
   <c r="L39" i="3"/>
   <c r="M39" i="3" s="1"/>
   <c r="K39" i="3"/>
   <c r="L38" i="3"/>
-  <c r="M38" i="3" s="1"/>
   <c r="K38" i="3"/>
   <c r="L37" i="3"/>
   <c r="M37" i="3" s="1"/>
   <c r="K37" i="3"/>
   <c r="L36" i="3"/>
   <c r="M36" i="3" s="1"/>
   <c r="K36" i="3"/>
-  <c r="M35" i="3"/>
   <c r="L35" i="3"/>
+  <c r="M35" i="3" s="1"/>
   <c r="K35" i="3"/>
   <c r="L34" i="3"/>
-  <c r="M34" i="3" s="1"/>
   <c r="K34" i="3"/>
   <c r="L33" i="3"/>
-  <c r="M33" i="3" s="1"/>
   <c r="K33" i="3"/>
   <c r="L32" i="3"/>
   <c r="M32" i="3" s="1"/>
   <c r="K32" i="3"/>
   <c r="L31" i="3"/>
   <c r="M31" i="3" s="1"/>
   <c r="K31" i="3"/>
   <c r="L30" i="3"/>
-  <c r="M30" i="3" s="1"/>
   <c r="K30" i="3"/>
   <c r="L29" i="3"/>
-  <c r="M29" i="3" s="1"/>
   <c r="K29" i="3"/>
   <c r="L28" i="3"/>
   <c r="M28" i="3" s="1"/>
   <c r="K28" i="3"/>
-  <c r="L18" i="3" l="1"/>
+  <c r="M33" i="3" l="1"/>
+  <c r="M45" i="3"/>
+  <c r="M30" i="3"/>
+  <c r="M46" i="3"/>
+  <c r="M49" i="3"/>
+  <c r="M38" i="3"/>
+  <c r="M29" i="3"/>
+  <c r="M41" i="3"/>
+  <c r="M34" i="3"/>
+  <c r="M42" i="3"/>
+  <c r="L18" i="3"/>
   <c r="K18" i="3"/>
   <c r="L17" i="3"/>
   <c r="K17" i="3"/>
   <c r="L27" i="3"/>
   <c r="K27" i="3"/>
   <c r="L26" i="3"/>
   <c r="K26" i="3"/>
   <c r="L25" i="3"/>
   <c r="K25" i="3"/>
   <c r="L24" i="3"/>
   <c r="K24" i="3"/>
   <c r="L23" i="3"/>
   <c r="K23" i="3"/>
   <c r="L22" i="3"/>
   <c r="K22" i="3"/>
   <c r="L21" i="3"/>
   <c r="K21" i="3"/>
   <c r="L20" i="3"/>
   <c r="K20" i="3"/>
   <c r="L19" i="3"/>
   <c r="K19" i="3"/>
   <c r="L16" i="3"/>
   <c r="K16" i="3"/>
   <c r="L15" i="3"/>
   <c r="K15" i="3"/>
@@ -350,51 +350,51 @@
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>ES</author>
   </authors>
   <commentList>
     <comment ref="G6" authorId="0" shapeId="0" xr:uid="{46AD270B-E005-8546-9E62-552C2BC991CF}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color rgb="FF000000"/>
             <rFont val="Calibri"/>
             <family val="2"/>
           </rPr>
           <t>Source reading page count</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="745" uniqueCount="298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="727" uniqueCount="299">
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>% Complete</t>
   </si>
   <si>
     <t>Total Pages</t>
   </si>
   <si>
     <t>Completed Pages</t>
   </si>
   <si>
     <t>Actual Finish Date</t>
   </si>
   <si>
     <t>Completed?</t>
   </si>
   <si>
     <t>Proj Pace</t>
   </si>
   <si>
     <t>Your Pace</t>
   </si>
   <si>
@@ -816,53 +816,50 @@
     <t>D1. Regulatory Capital</t>
   </si>
   <si>
     <t>D2. Economic Capital</t>
   </si>
   <si>
     <t>D3. Study Notes and Published References</t>
   </si>
   <si>
     <t>E. Corporate Financial Management</t>
   </si>
   <si>
     <t>E1. Embedded Value</t>
   </si>
   <si>
     <t>A. Standards of Practice and Valuation Assumptions</t>
   </si>
   <si>
     <t>B. IFRS 17 and Related Topics</t>
   </si>
   <si>
     <t>F. U.S. Accounting Topics</t>
   </si>
   <si>
     <t>F1. Study Notes and Published References</t>
-  </si>
-[...1 lines deleted...]
-    <t>Start using these no later than 4/1</t>
   </si>
   <si>
     <t>Please see the Revisions tab for a history of changes in this spreadsheet. We occasionally make updates</t>
   </si>
   <si>
     <t>Principles Underlying Risk Adjustments under IFRS 17</t>
   </si>
   <si>
     <t>LFM-645-23: OSFI Guideline – Life Insurance Capital Adequacy Test (LICAT), July 2022, Ch. 1-11 (excluding Sections 4.2-4.4 &amp; 7.3-7.10) </t>
   </si>
   <si>
     <t>Last Updated:</t>
   </si>
   <si>
     <t xml:space="preserve">The primary purpose of this spreadsheet is to give you a "one stop" view of all changes that have occurred in the </t>
   </si>
   <si>
     <t>online seminar since the last time you viewed this spreadsheet.</t>
   </si>
   <si>
     <t>A few things to note:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">- Priority for completion is given by the following order: (1) </t>
@@ -1082,57 +1079,51 @@
   <si>
     <t>LFM-657-22: The IFRS 17 Contractual Service Margin: A Life Insurance Perspective (Sections 1-4.8)</t>
   </si>
   <si>
     <t>LFM-634-23: CIA Standards of Practice: Insurance Sections (only Sections 2100, 2200, 2300, 2400, 2500, and 2700), Jan 2023</t>
   </si>
   <si>
     <t>LFM-620-24: OSFI Guideline E15: Appointed Actuary – Legal Requirements, Qualifications and External Review, Aug 2023 &amp; LFM-634-23: CIA Standards of Practice: Insurance Sections (only Sections 2100, 2200, 2300, 2400, 2500, and 2700), Jan 2023</t>
   </si>
   <si>
     <t>LFM-632-23: OSFI B-3 Sound Reinsurance Practices and Procedures</t>
   </si>
   <si>
     <t>CIA Educational Note: IFRS 17 - Fair Value of Insurance Contracts, Jun 2022</t>
   </si>
   <si>
     <t>E2. Study Notes and Published References</t>
   </si>
   <si>
     <t>Rating Agency Perspectives on Insurance Company Capital, SOA Research Institute, Aug 2023 (excluding Appendices)</t>
   </si>
   <si>
     <t>Rating Agency Perspectives on Insurance Company Capital</t>
   </si>
   <si>
-    <t>Make sure you are registered for the exam as soon as possible to secure a Prometric seat (deadline is in late March, but it's best to register WELL before that)</t>
-[...1 lines deleted...]
-  <si>
     <t>Watch the video "Congrats on finishing the video lessons! Now what?" at the end of the course</t>
-  </si>
-[...1 lines deleted...]
-    <t>In Progress</t>
   </si>
   <si>
     <t>Practice Problems (all sections)</t>
   </si>
   <si>
     <t>Initial Spring 2024 version posted</t>
   </si>
   <si>
     <t>B1. International Actuarial Note 100</t>
   </si>
   <si>
     <t>B2. IFRS 17 Valuation and Financial Reporting</t>
   </si>
   <si>
     <t>LFM-635-24: OSFI Guideline E16: Participating Account Management and Disclosure to Participating Policyholders and Adjustable Policyholders, OSFI, Jan 2023</t>
   </si>
   <si>
     <t>CIA Educational Note: Guidance on Fairness Opinions Required Under the Insurance Companies Act Pursuant to Bill C-57 (2005), Dec 2011</t>
   </si>
   <si>
     <t>Guidance on Fairness Opinions Required Under the ICA</t>
   </si>
   <si>
     <t>IFRS 17 Canadian Participating Insurance Contracts</t>
   </si>
@@ -1406,50 +1397,62 @@
     <t>Dropped reading</t>
   </si>
   <si>
     <t>Chapters 15 and 17 are not on syllabus anymore but items covered are relevant for other parts of the syllabus</t>
   </si>
   <si>
     <t>Section 1 is not on syllabus anymore but it is covered here because it helps with understanding the remainder of the reading</t>
   </si>
   <si>
     <t>Removed section 1</t>
   </si>
   <si>
     <t>LICAT Ch. 1-6</t>
   </si>
   <si>
     <t>TIA's ILA 201-I Online Seminar: Overview Status</t>
   </si>
   <si>
     <t>IFRS 17 CSM - A Life Insurance Perspective</t>
   </si>
   <si>
     <t>CIA Educational Note: Financial Condition Testing</t>
   </si>
   <si>
     <t>Complete</t>
+  </si>
+  <si>
+    <t>Make sure you are registered for the exam as soon as possible to secure a Prometric seat</t>
+  </si>
+  <si>
+    <t>Initial Fall 2025 version posted</t>
+  </si>
+  <si>
+    <t>Updated Fall 2025 version posted for all updates except practice problems</t>
+  </si>
+  <si>
+    <t>Final Fall 2025 version posted covering Fall 2025, Spring 2026 and Summer 2026 sittings</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="[$-1009]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
   <fonts count="46">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -5491,53 +5494,51 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="39"/>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="39"/>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
@@ -5592,51 +5593,51 @@
       <c r="C6" s="39"/>
       <c r="D6" s="39"/>
       <c r="E6" s="39"/>
       <c r="F6" s="39"/>
       <c r="G6" s="39"/>
       <c r="H6" s="39"/>
       <c r="I6" s="39"/>
       <c r="J6" s="39"/>
       <c r="K6" s="39"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="40"/>
       <c r="B7" s="39"/>
       <c r="C7" s="39"/>
       <c r="D7" s="39"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="39"/>
       <c r="K7" s="39"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="39" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B8" s="39"/>
       <c r="C8" s="39"/>
       <c r="D8" s="39"/>
       <c r="E8" s="39"/>
       <c r="F8" s="39"/>
       <c r="G8" s="39"/>
       <c r="H8" s="39"/>
       <c r="I8" s="39"/>
       <c r="J8" s="39"/>
       <c r="K8" s="39"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="39"/>
       <c r="C9" s="39"/>
       <c r="D9" s="39"/>
       <c r="E9" s="39"/>
       <c r="F9" s="39"/>
       <c r="G9" s="39"/>
       <c r="H9" s="39"/>
       <c r="I9" s="39"/>
       <c r="J9" s="39"/>
@@ -5850,51 +5851,51 @@
       <c r="C24" s="39"/>
       <c r="D24" s="39"/>
       <c r="E24" s="39"/>
       <c r="F24" s="39"/>
       <c r="G24" s="39"/>
       <c r="H24" s="39"/>
       <c r="I24" s="39"/>
       <c r="J24" s="39"/>
       <c r="K24" s="39"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="39"/>
       <c r="B25" s="39"/>
       <c r="C25" s="39"/>
       <c r="D25" s="39"/>
       <c r="E25" s="39"/>
       <c r="F25" s="39"/>
       <c r="G25" s="39"/>
       <c r="H25" s="39"/>
       <c r="I25" s="39"/>
       <c r="J25" s="39"/>
       <c r="K25" s="39"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="39" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B26" s="39"/>
       <c r="C26" s="39"/>
       <c r="D26" s="39"/>
       <c r="E26" s="39"/>
       <c r="F26" s="39"/>
       <c r="G26" s="39"/>
       <c r="H26" s="39"/>
       <c r="I26" s="39"/>
       <c r="J26" s="39"/>
       <c r="K26" s="39"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="39" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="39"/>
       <c r="C27" s="39"/>
       <c r="D27" s="39"/>
       <c r="E27" s="39"/>
       <c r="F27" s="39"/>
       <c r="G27" s="39"/>
       <c r="H27" s="39"/>
       <c r="I27" s="39"/>
       <c r="J27" s="39"/>
@@ -5921,51 +5922,51 @@
       <c r="C29" s="39"/>
       <c r="D29" s="39"/>
       <c r="E29" s="39"/>
       <c r="F29" s="39"/>
       <c r="G29" s="39"/>
       <c r="H29" s="39"/>
       <c r="I29" s="39"/>
       <c r="J29" s="39"/>
       <c r="K29" s="39"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="40"/>
       <c r="B30" s="39"/>
       <c r="C30" s="39"/>
       <c r="D30" s="39"/>
       <c r="E30" s="39"/>
       <c r="F30" s="39"/>
       <c r="G30" s="39"/>
       <c r="H30" s="39"/>
       <c r="I30" s="39"/>
       <c r="J30" s="39"/>
       <c r="K30" s="39"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="41" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="B31" s="39"/>
       <c r="C31" s="39"/>
       <c r="D31" s="39"/>
       <c r="E31" s="39"/>
       <c r="F31" s="39"/>
       <c r="G31" s="39"/>
       <c r="H31" s="39"/>
       <c r="I31" s="39"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="41" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
       <c r="I32" s="39"/>
       <c r="J32" s="39"/>
@@ -6047,2081 +6048,2041 @@
     <row r="38" spans="1:11">
       <c r="A38" s="39"/>
       <c r="B38" s="39"/>
       <c r="C38" s="39"/>
       <c r="D38" s="39"/>
       <c r="E38" s="39"/>
       <c r="F38" s="39"/>
       <c r="G38" s="39"/>
       <c r="H38" s="39"/>
       <c r="I38" s="39"/>
       <c r="J38" s="39"/>
       <c r="K38" s="39"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="70" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="-0.249977111117893"/>
   </sheetPr>
-  <dimension ref="A1:U105"/>
+  <dimension ref="A1:U104"/>
   <sheetViews>
-    <sheetView topLeftCell="B7" workbookViewId="0">
-      <selection activeCell="F17" sqref="F17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B95" sqref="B95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.5" style="1" customWidth="1"/>
     <col min="2" max="3" width="11.5" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="39.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="40.6640625" style="1" customWidth="1"/>
     <col min="7" max="7" width="53.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.1640625" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.83203125" style="1" customWidth="1"/>
     <col min="10" max="10" width="69.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.5" style="1" customWidth="1"/>
     <col min="12" max="13" width="8.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="8.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="23" customHeight="1">
       <c r="H1" s="33" t="s">
         <v>1</v>
       </c>
       <c r="I1" s="2">
         <f>I3/I2</f>
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="H2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="I2" s="3">
-        <f>SUM(I6:I470)</f>
+        <f>SUM(I6:I469)</f>
         <v>1009</v>
       </c>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:13">
       <c r="H3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="I3" s="1">
-        <f>SUMIF(D6:D470,"Yes",I6:I470)</f>
+        <f>SUMIF(D6:D469,"Yes",I6:I469)</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="7.5" customHeight="1"/>
     <row r="5" spans="1:13" ht="32">
       <c r="A5" s="5"/>
       <c r="B5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="11"/>
       <c r="B6" s="18"/>
       <c r="C6" s="18"/>
       <c r="D6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="38"/>
       <c r="H6" s="1"/>
       <c r="J6" s="54"/>
       <c r="K6" s="13"/>
       <c r="L6" s="14"/>
       <c r="M6" s="15"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="11"/>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>231</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="I7" s="1">
         <v>28</v>
       </c>
       <c r="J7" s="54"/>
       <c r="K7" s="13">
         <f>SUM($I$6:I7)</f>
         <v>28</v>
       </c>
       <c r="L7" s="14">
         <f t="shared" ref="L7:L9" si="0">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B7)</f>
         <v>0</v>
       </c>
       <c r="M7" s="15">
         <f t="shared" ref="M7" si="1">L7/K7</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="11"/>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>231</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="I8" s="1">
         <v>16</v>
       </c>
       <c r="J8" s="54" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="K8" s="13">
         <f>SUM($I$6:I8)</f>
         <v>44</v>
       </c>
       <c r="L8" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M8" s="15">
         <f t="shared" ref="M8:M9" si="2">L8/K8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="11"/>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>231</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="I9" s="1">
         <v>30</v>
       </c>
       <c r="J9" s="54" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="K9" s="13">
         <f>SUM($I$6:I9)</f>
         <v>74</v>
       </c>
       <c r="L9" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M9" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="11"/>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>231</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="I10" s="1">
         <v>16</v>
       </c>
       <c r="J10" s="54" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="K10" s="13">
         <f>SUM($I$6:I10)</f>
         <v>90</v>
       </c>
       <c r="L10" s="14">
         <f t="shared" ref="L10:L16" si="3">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B10)</f>
         <v>0</v>
       </c>
       <c r="M10" s="15">
         <f t="shared" ref="M10:M16" si="4">L10/K10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="11"/>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>231</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="I11" s="1">
         <v>13</v>
       </c>
       <c r="J11" s="54"/>
       <c r="K11" s="13">
         <f>SUM($I$6:I11)</f>
         <v>103</v>
       </c>
       <c r="L11" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M11" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="11"/>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>231</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="I12" s="1">
         <v>19</v>
       </c>
       <c r="J12" s="54" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="K12" s="13">
         <f>SUM($I$6:I12)</f>
         <v>122</v>
       </c>
       <c r="L12" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M12" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="11"/>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>231</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="I13" s="1">
         <v>15</v>
       </c>
       <c r="J13" s="54"/>
       <c r="K13" s="13">
         <f>SUM($I$6:I13)</f>
         <v>137</v>
       </c>
       <c r="L13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M13" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="11"/>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>231</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="I14" s="1">
         <v>16</v>
       </c>
       <c r="J14" s="54"/>
       <c r="K14" s="13">
         <f>SUM($I$6:I14)</f>
         <v>153</v>
       </c>
       <c r="L14" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M14" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="11"/>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H15" s="1" t="s">
         <v>231</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="I15" s="1">
         <v>15</v>
       </c>
       <c r="J15" s="54"/>
       <c r="K15" s="13">
         <f>SUM($I$6:I15)</f>
         <v>168</v>
       </c>
       <c r="L15" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M15" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="11"/>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H16" s="1" t="s">
         <v>231</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="I16" s="1">
         <v>9</v>
       </c>
       <c r="J16" s="54" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="K16" s="13">
         <f>SUM($I$6:I16)</f>
         <v>177</v>
       </c>
       <c r="L16" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M16" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="11"/>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="I17" s="1">
         <v>14</v>
       </c>
       <c r="J17" s="54"/>
       <c r="K17" s="13">
         <f>SUM($I$6:I17)</f>
         <v>191</v>
       </c>
       <c r="L17" s="14">
         <f t="shared" ref="L17" si="5">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B17)</f>
         <v>0</v>
       </c>
       <c r="M17" s="15">
         <f t="shared" ref="M17" si="6">L17/K17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="11"/>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="I18" s="1">
         <v>40</v>
       </c>
       <c r="J18" s="54"/>
       <c r="K18" s="13">
         <f>SUM($I$6:I18)</f>
         <v>231</v>
       </c>
       <c r="L18" s="14">
         <f t="shared" ref="L18" si="7">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B18)</f>
         <v>0</v>
       </c>
       <c r="M18" s="15">
         <f t="shared" ref="M18" si="8">L18/K18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="11"/>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="I19" s="1">
         <v>23</v>
       </c>
       <c r="J19" s="54"/>
       <c r="K19" s="13">
         <f>SUM($I$6:I19)</f>
         <v>254</v>
       </c>
       <c r="L19" s="14">
         <f t="shared" ref="L19:L27" si="9">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B19)</f>
         <v>0</v>
       </c>
       <c r="M19" s="15">
         <f t="shared" ref="M19:M27" si="10">L19/K19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="11"/>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="I20" s="1">
         <v>35</v>
       </c>
       <c r="J20" s="54"/>
       <c r="K20" s="13">
         <f>SUM($I$6:I20)</f>
         <v>289</v>
       </c>
       <c r="L20" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M20" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="11"/>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="I21" s="1">
         <v>27</v>
       </c>
       <c r="J21" s="54"/>
       <c r="K21" s="13">
         <f>SUM($I$6:I21)</f>
         <v>316</v>
       </c>
       <c r="L21" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M21" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="11"/>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="I22" s="1">
         <v>68</v>
       </c>
       <c r="J22" s="54" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="K22" s="13">
         <f>SUM($I$6:I22)</f>
         <v>384</v>
       </c>
       <c r="L22" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M22" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="11"/>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="I23" s="1">
         <v>5</v>
       </c>
       <c r="J23" s="54" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="K23" s="13">
         <f>SUM($I$6:I23)</f>
         <v>389</v>
       </c>
       <c r="L23" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M23" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="11"/>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="I24" s="1">
         <v>9</v>
       </c>
       <c r="J24" s="54"/>
       <c r="K24" s="13">
         <f>SUM($I$6:I24)</f>
         <v>398</v>
       </c>
       <c r="L24" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M24" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="11"/>
       <c r="B25" s="18"/>
       <c r="C25" s="18"/>
       <c r="D25" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="I25" s="1">
         <v>34</v>
       </c>
       <c r="J25" s="54"/>
       <c r="K25" s="13">
         <f>SUM($I$6:I25)</f>
         <v>432</v>
       </c>
       <c r="L25" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M25" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="11"/>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="I26" s="1">
         <v>40</v>
       </c>
       <c r="J26" s="54"/>
       <c r="K26" s="13">
         <f>SUM($I$6:I26)</f>
         <v>472</v>
       </c>
       <c r="L26" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M26" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="11"/>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="I27" s="1">
         <v>23</v>
       </c>
       <c r="J27" s="54"/>
       <c r="K27" s="13">
         <f>SUM($I$6:I27)</f>
         <v>495</v>
       </c>
       <c r="L27" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M27" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="11"/>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>85</v>
       </c>
       <c r="I28" s="1">
         <v>1</v>
       </c>
       <c r="J28" s="54"/>
       <c r="K28" s="13">
         <f>SUM($I$6:I28)</f>
         <v>496</v>
       </c>
       <c r="L28" s="14">
         <f t="shared" ref="L28:L52" si="11">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B28)</f>
         <v>0</v>
       </c>
       <c r="M28" s="15">
         <f t="shared" ref="M28:M52" si="12">L28/K28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="11"/>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>102</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="I29" s="1">
         <v>15</v>
       </c>
       <c r="J29" s="54" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="K29" s="13">
         <f>SUM($I$6:I29)</f>
         <v>511</v>
       </c>
       <c r="L29" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M29" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="11"/>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="I30" s="1">
         <v>32</v>
       </c>
       <c r="J30" s="54" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="K30" s="13">
         <f>SUM($I$6:I30)</f>
         <v>543</v>
       </c>
       <c r="L30" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M30" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="11"/>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="I31" s="1">
         <v>28</v>
       </c>
       <c r="J31" s="54" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="K31" s="13">
         <f>SUM($I$6:I31)</f>
         <v>571</v>
       </c>
       <c r="L31" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M31" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" s="11"/>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>105</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="I32" s="1">
         <v>14</v>
       </c>
       <c r="J32" s="54" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="K32" s="13">
         <f>SUM($I$6:I32)</f>
         <v>585</v>
       </c>
       <c r="L32" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M32" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="U32" s="54"/>
     </row>
     <row r="33" spans="1:21">
       <c r="A33" s="11"/>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>106</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="I33" s="1">
         <v>41</v>
       </c>
       <c r="J33" s="54" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="K33" s="13">
         <f>SUM($I$6:I33)</f>
         <v>626</v>
       </c>
       <c r="L33" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M33" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="U33" s="54"/>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" s="11"/>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="I34" s="1">
         <v>20</v>
       </c>
       <c r="J34" s="54" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="K34" s="13">
         <f>SUM($I$6:I34)</f>
         <v>646</v>
       </c>
       <c r="L34" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M34" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="U34" s="54"/>
     </row>
     <row r="35" spans="1:21">
       <c r="A35" s="11"/>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="I35" s="1">
         <v>6</v>
       </c>
       <c r="J35" s="54"/>
       <c r="K35" s="13">
         <f>SUM($I$6:I35)</f>
         <v>652</v>
       </c>
       <c r="L35" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M35" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="U35" s="54"/>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" s="11"/>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="I36" s="1">
         <v>43</v>
       </c>
       <c r="J36" s="54"/>
       <c r="K36" s="13">
         <f>SUM($I$6:I36)</f>
         <v>695</v>
       </c>
       <c r="L36" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M36" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" s="11"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>118</v>
       </c>
       <c r="I37" s="1">
         <v>46</v>
       </c>
       <c r="J37" s="54"/>
       <c r="K37" s="13">
         <f>SUM($I$6:I37)</f>
         <v>741</v>
       </c>
       <c r="L37" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M37" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:21">
       <c r="A38" s="11"/>
       <c r="B38" s="18"/>
       <c r="C38" s="18"/>
       <c r="D38" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="I38" s="1">
         <v>5</v>
       </c>
       <c r="J38" s="54"/>
       <c r="K38" s="13">
         <f>SUM($I$6:I38)</f>
         <v>746</v>
       </c>
       <c r="L38" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M38" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" s="11"/>
       <c r="B39" s="18"/>
       <c r="C39" s="18"/>
       <c r="D39" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="I39" s="1">
         <v>21</v>
       </c>
       <c r="J39" s="54"/>
       <c r="K39" s="13">
         <f>SUM($I$6:I39)</f>
         <v>767</v>
       </c>
       <c r="L39" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M39" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" s="11"/>
       <c r="B40" s="18"/>
       <c r="C40" s="18"/>
       <c r="D40" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H40" s="1" t="s">
         <v>259</v>
-      </c>
-[...7 lines deleted...]
-        <v>262</v>
       </c>
       <c r="I40" s="1">
         <v>4</v>
       </c>
       <c r="J40" s="54" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="K40" s="13">
         <f>SUM($I$6:I40)</f>
         <v>771</v>
       </c>
       <c r="L40" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M40" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:21">
       <c r="A41" s="11"/>
       <c r="B41" s="18"/>
       <c r="C41" s="18"/>
       <c r="D41" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F41" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="G41" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H41" s="1" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="I41" s="1">
         <v>6</v>
       </c>
       <c r="J41" s="54" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="K41" s="13">
         <f>SUM($I$6:I41)</f>
         <v>777</v>
       </c>
       <c r="L41" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M41" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" s="11"/>
       <c r="B42" s="18"/>
       <c r="C42" s="18"/>
       <c r="D42" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="I42" s="1">
         <v>13</v>
       </c>
       <c r="J42" s="54"/>
       <c r="K42" s="13">
         <f>SUM($I$6:I42)</f>
         <v>790</v>
       </c>
       <c r="L42" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M42" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" s="11"/>
       <c r="B43" s="18"/>
       <c r="C43" s="18"/>
       <c r="D43" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="I43" s="1">
         <v>38</v>
       </c>
       <c r="J43" s="54"/>
       <c r="K43" s="13">
         <f>SUM($I$6:I43)</f>
         <v>828</v>
       </c>
       <c r="L43" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M43" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" s="11"/>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="I44" s="1">
         <v>9</v>
       </c>
       <c r="J44" s="54"/>
       <c r="K44" s="13">
         <f>SUM($I$6:I44)</f>
         <v>837</v>
       </c>
       <c r="L44" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M44" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="B45" s="18"/>
       <c r="D45" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="I45" s="1">
         <v>14</v>
       </c>
       <c r="J45" s="54"/>
       <c r="K45" s="13">
         <f>SUM($I$6:I45)</f>
         <v>851</v>
       </c>
       <c r="L45" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M45" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:21">
       <c r="B46" s="18"/>
       <c r="D46" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F46" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H46" s="1" t="s">
         <v>269</v>
-      </c>
-[...4 lines deleted...]
-        <v>272</v>
       </c>
       <c r="I46" s="1">
         <v>15</v>
       </c>
       <c r="J46" s="54" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="K46" s="13">
         <f>SUM($I$6:I46)</f>
         <v>866</v>
       </c>
       <c r="L46" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M46" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="B47" s="18"/>
       <c r="D47" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I47" s="1">
         <v>5</v>
       </c>
       <c r="J47" s="54" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="K47" s="13">
         <f>SUM($I$6:I47)</f>
         <v>871</v>
       </c>
       <c r="L47" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M47" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:21">
       <c r="B48" s="18"/>
       <c r="D48" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="I48" s="1">
         <v>11</v>
       </c>
       <c r="J48" s="54" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="K48" s="13">
         <f>SUM($I$6:I48)</f>
         <v>882</v>
       </c>
       <c r="L48" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M48" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:13">
       <c r="B49" s="18"/>
       <c r="D49" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="I49" s="1">
         <v>28</v>
       </c>
       <c r="J49" s="54" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="K49" s="13">
         <f>SUM($I$6:I49)</f>
         <v>910</v>
       </c>
       <c r="L49" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M49" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:13">
       <c r="B50" s="18"/>
       <c r="D50" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F50" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="G50" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H50" s="1" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="I50" s="1">
         <v>39</v>
       </c>
       <c r="J50" s="54" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="K50" s="13">
         <f>SUM($I$6:I50)</f>
         <v>949</v>
       </c>
       <c r="L50" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M50" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:13">
       <c r="B51" s="18"/>
       <c r="D51" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="I51" s="1">
         <v>28</v>
       </c>
       <c r="J51" s="54" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="K51" s="13">
         <f>SUM($I$6:I51)</f>
         <v>977</v>
       </c>
       <c r="L51" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M51" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:13">
       <c r="B52" s="18"/>
       <c r="D52" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>119</v>
       </c>
       <c r="I52" s="1">
         <v>32</v>
       </c>
       <c r="J52" s="54"/>
       <c r="K52" s="13">
         <f>SUM($I$6:I52)</f>
         <v>1009</v>
       </c>
       <c r="L52" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M52" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:13">
       <c r="B53" s="18"/>
-      <c r="D53" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D53" s="12"/>
       <c r="H53" s="1"/>
       <c r="J53" s="54"/>
       <c r="K53" s="13"/>
       <c r="L53" s="14"/>
       <c r="M53" s="15"/>
     </row>
     <row r="54" spans="2:13">
       <c r="B54" s="18"/>
-      <c r="D54" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D54" s="12"/>
       <c r="H54" s="1"/>
       <c r="J54" s="54"/>
       <c r="K54" s="13"/>
       <c r="L54" s="14"/>
       <c r="M54" s="15"/>
     </row>
     <row r="55" spans="2:13">
       <c r="B55" s="18"/>
-      <c r="D55" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D55" s="12"/>
       <c r="H55" s="1"/>
       <c r="K55" s="13"/>
       <c r="L55" s="14"/>
       <c r="M55" s="15"/>
     </row>
     <row r="56" spans="2:13">
       <c r="B56" s="18"/>
-      <c r="D56" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D56" s="12"/>
       <c r="H56" s="1"/>
       <c r="K56" s="13"/>
       <c r="L56" s="14"/>
       <c r="M56" s="15"/>
     </row>
     <row r="57" spans="2:13">
       <c r="B57" s="18"/>
-      <c r="D57" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D57" s="12"/>
       <c r="H57" s="1"/>
       <c r="J57" s="54"/>
       <c r="K57" s="13"/>
       <c r="L57" s="14"/>
       <c r="M57" s="15"/>
     </row>
     <row r="58" spans="2:13">
       <c r="B58" s="18"/>
-      <c r="D58" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D58" s="12"/>
       <c r="H58" s="1"/>
       <c r="K58" s="13"/>
       <c r="L58" s="14"/>
       <c r="M58" s="15"/>
     </row>
     <row r="59" spans="2:13">
       <c r="B59" s="18"/>
-      <c r="D59" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D59" s="12"/>
       <c r="H59" s="1"/>
       <c r="K59" s="13"/>
       <c r="L59" s="14"/>
       <c r="M59" s="15"/>
     </row>
     <row r="60" spans="2:13">
       <c r="B60" s="18"/>
-      <c r="D60" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D60" s="12"/>
       <c r="H60" s="1"/>
       <c r="K60" s="13"/>
       <c r="L60" s="14"/>
       <c r="M60" s="15"/>
     </row>
     <row r="61" spans="2:13">
       <c r="B61" s="18"/>
-      <c r="D61" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D61" s="12"/>
       <c r="H61" s="1"/>
       <c r="K61" s="13"/>
       <c r="L61" s="14"/>
       <c r="M61" s="15"/>
     </row>
     <row r="62" spans="2:13">
       <c r="B62" s="18"/>
-      <c r="D62" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D62" s="12"/>
       <c r="H62" s="1"/>
       <c r="J62" s="54"/>
       <c r="K62" s="13"/>
       <c r="L62" s="14"/>
       <c r="M62" s="15"/>
     </row>
     <row r="63" spans="2:13">
       <c r="B63" s="18"/>
-      <c r="D63" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D63" s="12"/>
       <c r="H63" s="1"/>
       <c r="K63" s="13"/>
       <c r="L63" s="14"/>
       <c r="M63" s="15"/>
     </row>
     <row r="64" spans="2:13">
       <c r="B64" s="18"/>
-      <c r="D64" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D64" s="12"/>
       <c r="H64" s="1"/>
       <c r="K64" s="13"/>
       <c r="L64" s="14"/>
       <c r="M64" s="15"/>
     </row>
     <row r="65" spans="1:13">
       <c r="B65" s="18"/>
-      <c r="D65" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D65" s="12"/>
       <c r="H65" s="1"/>
       <c r="J65" s="54"/>
       <c r="K65" s="13"/>
       <c r="L65" s="14"/>
       <c r="M65" s="15"/>
     </row>
     <row r="66" spans="1:13">
       <c r="B66" s="18"/>
-      <c r="D66" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D66" s="12"/>
       <c r="H66" s="1"/>
       <c r="J66" s="54"/>
       <c r="K66" s="13"/>
       <c r="L66" s="14"/>
       <c r="M66" s="15"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="11"/>
       <c r="B67" s="18"/>
       <c r="C67" s="18"/>
-      <c r="D67" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D67" s="12"/>
       <c r="H67" s="1"/>
       <c r="J67" s="54"/>
       <c r="K67" s="13"/>
       <c r="L67" s="14"/>
       <c r="M67" s="15"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="11"/>
       <c r="B68" s="18"/>
       <c r="C68" s="18"/>
-      <c r="D68" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D68" s="12"/>
       <c r="H68" s="1"/>
       <c r="J68" s="54"/>
       <c r="K68" s="13"/>
       <c r="L68" s="14"/>
       <c r="M68" s="15"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="11"/>
       <c r="B69" s="18"/>
       <c r="C69" s="18"/>
-      <c r="D69" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D69" s="12"/>
       <c r="H69" s="1"/>
       <c r="J69" s="54"/>
       <c r="K69" s="13"/>
       <c r="L69" s="14"/>
       <c r="M69" s="15"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="11"/>
       <c r="B70" s="18"/>
       <c r="C70" s="18"/>
-      <c r="D70" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D70" s="12"/>
       <c r="H70" s="1"/>
       <c r="J70" s="54"/>
       <c r="K70" s="13"/>
       <c r="L70" s="14"/>
       <c r="M70" s="15"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="11"/>
       <c r="B71" s="18"/>
       <c r="C71" s="18"/>
-      <c r="D71" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D71" s="12"/>
       <c r="H71" s="1"/>
       <c r="J71" s="54"/>
       <c r="K71" s="13"/>
       <c r="L71" s="14"/>
       <c r="M71" s="15"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="17"/>
       <c r="B72" s="83"/>
       <c r="C72" s="18"/>
-      <c r="D72" s="84" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D72" s="84"/>
       <c r="E72" s="85"/>
       <c r="F72" s="85"/>
       <c r="G72" s="85"/>
       <c r="H72" s="85"/>
       <c r="I72" s="85"/>
       <c r="J72" s="86"/>
       <c r="K72" s="13"/>
       <c r="L72" s="14"/>
       <c r="M72" s="15"/>
     </row>
     <row r="73" spans="1:13">
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:13">
       <c r="B74" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="17"/>
       <c r="E74" s="24" t="s">
-        <v>209</v>
+        <v>295</v>
       </c>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:13">
       <c r="B75" s="17"/>
       <c r="C75" s="17"/>
       <c r="D75" s="50" t="s">
         <v>64</v>
       </c>
       <c r="E75" s="32" t="s">
         <v>39</v>
       </c>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:13">
       <c r="B76" s="17"/>
       <c r="C76" s="17"/>
       <c r="E76" s="32"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:13">
       <c r="B77" s="45" t="s">
         <v>46</v>
       </c>
       <c r="C77" s="46"/>
@@ -8131,208 +8092,200 @@
       <c r="G77" s="44"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:13">
       <c r="B78" s="28"/>
       <c r="C78" s="17"/>
       <c r="E78" s="49"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:13">
       <c r="B79" s="48" t="s">
         <v>48</v>
       </c>
       <c r="C79" s="17"/>
       <c r="E79" s="32"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:13">
       <c r="B80" s="48"/>
       <c r="C80" s="17"/>
       <c r="E80" s="32"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="2:8">
       <c r="B81" s="28" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C81" s="17"/>
       <c r="E81" s="32"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="2:8">
       <c r="B82" s="28"/>
       <c r="C82" s="17"/>
       <c r="E82" s="25"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="2:8">
       <c r="B83" s="19" t="s">
         <v>65</v>
       </c>
       <c r="C83" s="17"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="2:8">
       <c r="B84" s="19"/>
       <c r="C84" s="17"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="2:8">
       <c r="B85" s="19" t="s">
         <v>18</v>
       </c>
       <c r="C85" s="17"/>
       <c r="H85" s="1"/>
     </row>
     <row r="86" spans="2:8">
       <c r="B86" s="20" t="s">
         <v>47</v>
       </c>
       <c r="C86" s="17"/>
       <c r="H86" s="1"/>
     </row>
     <row r="87" spans="2:8">
       <c r="B87" s="20"/>
       <c r="C87" s="17"/>
       <c r="H87" s="1"/>
     </row>
     <row r="88" spans="2:8">
       <c r="B88" s="23" t="s">
         <v>66</v>
       </c>
       <c r="C88" s="17"/>
       <c r="H88" s="1"/>
     </row>
     <row r="89" spans="2:8">
-      <c r="B89" s="20" t="s">
-        <v>147</v>
+      <c r="B89" s="22" t="s">
+        <v>42</v>
       </c>
       <c r="C89" s="17"/>
       <c r="H89" s="1"/>
     </row>
     <row r="90" spans="2:8">
       <c r="B90" s="22" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="C90" s="17"/>
       <c r="H90" s="1"/>
     </row>
     <row r="91" spans="2:8">
       <c r="B91" s="22" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="C91" s="17"/>
       <c r="H91" s="1"/>
     </row>
     <row r="92" spans="2:8">
-      <c r="B92" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="17"/>
       <c r="H92" s="1"/>
     </row>
     <row r="93" spans="2:8">
-      <c r="B93" s="19"/>
+      <c r="B93" s="19" t="s">
+        <v>43</v>
+      </c>
       <c r="C93" s="17"/>
       <c r="H93" s="1"/>
     </row>
     <row r="94" spans="2:8">
-      <c r="B94" s="19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B94" s="21"/>
       <c r="C94" s="17"/>
       <c r="H94" s="1"/>
     </row>
     <row r="95" spans="2:8">
-      <c r="B95" s="21"/>
+      <c r="B95" s="19" t="s">
+        <v>20</v>
+      </c>
       <c r="C95" s="17"/>
       <c r="H95" s="1"/>
     </row>
     <row r="96" spans="2:8">
-      <c r="B96" s="19" t="s">
-        <v>20</v>
+      <c r="B96" s="20" t="s">
+        <v>14</v>
       </c>
       <c r="C96" s="17"/>
       <c r="H96" s="1"/>
     </row>
     <row r="97" spans="2:8">
       <c r="B97" s="20" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="C97" s="17"/>
       <c r="H97" s="1"/>
     </row>
     <row r="98" spans="2:8">
       <c r="B98" s="20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C98" s="17"/>
-      <c r="H98" s="1"/>
     </row>
     <row r="99" spans="2:8">
       <c r="B99" s="20" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="C99" s="17"/>
     </row>
     <row r="100" spans="2:8">
-      <c r="B100" s="20" t="s">
-        <v>31</v>
+      <c r="B100" s="31" t="s">
+        <v>32</v>
       </c>
       <c r="C100" s="17"/>
     </row>
     <row r="101" spans="2:8">
-      <c r="B101" s="31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B101" s="42"/>
       <c r="C101" s="17"/>
     </row>
     <row r="102" spans="2:8">
-      <c r="B102" s="42"/>
+      <c r="B102" s="43" t="s">
+        <v>16</v>
+      </c>
       <c r="C102" s="17"/>
     </row>
     <row r="103" spans="2:8">
-      <c r="B103" s="43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B103" s="17"/>
       <c r="C103" s="17"/>
+      <c r="E103" s="22"/>
     </row>
     <row r="104" spans="2:8">
       <c r="B104" s="17"/>
       <c r="C104" s="17"/>
-      <c r="E104" s="22"/>
-[...4 lines deleted...]
-      <c r="E105" s="21"/>
+      <c r="E104" s="21"/>
     </row>
   </sheetData>
   <autoFilter ref="B5:M44" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <phoneticPr fontId="21" type="noConversion"/>
-  <dataValidations count="1">
+  <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:D72" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>"No,Yes"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" orientation="landscape"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - ILA LFV-U Fall 2015&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
     <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2015 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="B58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
@@ -8340,1280 +8293,1278 @@
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <sheetData>
     <row r="58" spans="2:2">
       <c r="B58" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="42" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LTIA ERM exam online seminar - Fall 2014 sitting&amp;RCreated by: Roger Rosales, FSA , CERA</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E45BACB-5B7B-D243-A48D-8B8482B822FD}">
   <sheetPr>
     <tabColor theme="5"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F55"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="110" workbookViewId="0"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="74.6640625" style="56" customWidth="1"/>
     <col min="2" max="2" width="53.5" style="56" customWidth="1"/>
     <col min="3" max="3" width="17" style="56" customWidth="1"/>
     <col min="4" max="4" width="23.1640625" style="56" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.5" style="56" customWidth="1"/>
     <col min="6" max="6" width="23.1640625" style="56" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="10.83203125" style="56"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="21">
       <c r="A1" s="55" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="57" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B2" s="58">
-        <v>45854</v>
+        <v>45930</v>
       </c>
       <c r="C2" s="59"/>
       <c r="E2" s="59"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="60" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="60" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="61"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="56" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="62" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="62" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="62" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="62" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="63"/>
     </row>
     <row r="13" spans="1:6" ht="19">
       <c r="A13" s="64" t="str">
         <f>"Overall status by section as of "&amp;TEXT(B2,"m/d/yy")</f>
-        <v>Overall status by section as of 7/16/25</v>
+        <v>Overall status by section as of 9/30/25</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="43" customHeight="1">
       <c r="A14" s="94"/>
       <c r="B14" s="95"/>
       <c r="C14" s="65"/>
       <c r="E14" s="65"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="88"/>
     </row>
     <row r="16" spans="1:6" ht="51">
       <c r="A16" s="66" t="s">
+        <v>158</v>
+      </c>
+      <c r="B16" s="66" t="s">
         <v>159</v>
       </c>
-      <c r="B16" s="66" t="s">
+      <c r="C16" s="67" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="D16" s="68" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="67" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F16" s="68" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="96" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="B17" s="96"/>
       <c r="C17" s="96"/>
       <c r="D17" s="96"/>
       <c r="E17" s="96"/>
       <c r="F17" s="96"/>
     </row>
     <row r="18" spans="1:6" ht="17">
       <c r="A18" s="69" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B18" s="72" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C18" s="71">
         <v>45838</v>
       </c>
       <c r="D18" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E18" s="71">
         <v>45838</v>
       </c>
       <c r="F18" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="92" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="70" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="C19" s="71">
         <v>45838</v>
       </c>
       <c r="D19" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E19" s="71">
         <v>45838</v>
       </c>
       <c r="F19" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="69"/>
       <c r="B20" s="70"/>
       <c r="C20" s="71"/>
       <c r="D20" s="90"/>
       <c r="E20" s="71"/>
       <c r="F20" s="90"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="97" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B21" s="97"/>
       <c r="C21" s="97"/>
       <c r="D21" s="97"/>
       <c r="E21" s="97"/>
       <c r="F21" s="97"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="92" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B22" s="70" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="C22" s="71">
         <v>45838</v>
       </c>
       <c r="D22" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E22" s="71">
         <v>45838</v>
       </c>
       <c r="F22" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="69"/>
       <c r="B23" s="70"/>
       <c r="C23" s="71"/>
       <c r="D23" s="89"/>
       <c r="E23" s="71"/>
       <c r="F23" s="89"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="97" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B24" s="97"/>
       <c r="C24" s="97"/>
       <c r="D24" s="97"/>
       <c r="E24" s="97"/>
       <c r="F24" s="97"/>
     </row>
     <row r="25" spans="1:6" ht="17">
       <c r="A25" s="69" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B25" s="72" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C25" s="71">
         <v>45838</v>
       </c>
       <c r="D25" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E25" s="71">
         <v>45838</v>
       </c>
       <c r="F25" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="17">
       <c r="A26" s="69" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B26" s="72" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C26" s="71">
         <v>45853</v>
       </c>
       <c r="D26" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E26" s="71">
         <v>45853</v>
       </c>
       <c r="F26" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="17">
       <c r="A27" s="69" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B27" s="72" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C27" s="71">
         <v>45838</v>
       </c>
       <c r="D27" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E27" s="71">
         <v>45838</v>
       </c>
       <c r="F27" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="17">
       <c r="A28" s="69" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B28" s="72" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C28" s="71">
         <v>45838</v>
       </c>
       <c r="D28" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E28" s="71">
         <v>45838</v>
       </c>
       <c r="F28" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="17">
       <c r="A29" s="69" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B29" s="72" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C29" s="71">
         <v>45838</v>
       </c>
       <c r="D29" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E29" s="71">
         <v>45838</v>
       </c>
       <c r="F29" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="17">
       <c r="A30" s="69" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B30" s="72" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C30" s="71">
         <v>45838</v>
       </c>
       <c r="D30" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E30" s="71">
         <v>45838</v>
       </c>
       <c r="F30" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="17">
       <c r="A31" s="72" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B31" s="72" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C31" s="71">
         <v>45838</v>
       </c>
       <c r="D31" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E31" s="71">
         <v>45838</v>
       </c>
       <c r="F31" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="17">
       <c r="A32" s="73" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B32" s="72" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C32" s="71">
         <v>45838</v>
       </c>
       <c r="D32" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E32" s="71">
         <v>45838</v>
       </c>
       <c r="F32" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="73"/>
       <c r="B33" s="72"/>
       <c r="C33" s="74"/>
       <c r="E33" s="74"/>
     </row>
     <row r="34" spans="1:5" ht="19">
       <c r="A34" s="75" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="74"/>
       <c r="E34" s="74"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="76" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B35" s="72"/>
       <c r="C35" s="74"/>
       <c r="E35" s="74"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="73"/>
       <c r="B36" s="72"/>
       <c r="C36" s="74"/>
       <c r="E36" s="74"/>
     </row>
     <row r="37" spans="1:5" ht="34">
       <c r="A37" s="66" t="s">
+        <v>158</v>
+      </c>
+      <c r="B37" s="66" t="s">
         <v>159</v>
       </c>
-      <c r="B37" s="66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="67" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D37" s="68" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="69"/>
       <c r="B38" s="87"/>
       <c r="C38" s="71"/>
       <c r="D38" s="90"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="69"/>
       <c r="B39" s="87"/>
       <c r="C39" s="71"/>
       <c r="D39" s="90"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="69"/>
       <c r="B40" s="87"/>
       <c r="C40" s="71"/>
       <c r="D40" s="90"/>
       <c r="E40" s="74"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="73"/>
       <c r="B41" s="72"/>
       <c r="C41" s="74"/>
       <c r="E41" s="74"/>
     </row>
     <row r="42" spans="1:5" ht="34">
       <c r="A42" s="77" t="s">
+        <v>165</v>
+      </c>
+      <c r="B42" s="66" t="s">
+        <v>159</v>
+      </c>
+      <c r="C42" s="67" t="s">
         <v>166</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="D42" s="68" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="70" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B43" s="70" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C43" s="71">
         <v>45869</v>
       </c>
       <c r="D43" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E43" s="70"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="70" t="s">
+        <v>168</v>
+      </c>
+      <c r="B44" s="70" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="C44" s="71">
         <v>45869</v>
       </c>
       <c r="D44" s="90" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E44" s="70"/>
     </row>
     <row r="45" spans="1:5" ht="34" customHeight="1">
       <c r="A45" s="93" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B45" s="93"/>
       <c r="C45" s="78"/>
       <c r="E45" s="78"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="79"/>
       <c r="B46" s="80"/>
       <c r="C46" s="80"/>
       <c r="E46" s="80"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="80"/>
       <c r="B47" s="80"/>
       <c r="C47" s="80"/>
       <c r="E47" s="80"/>
     </row>
     <row r="48" spans="1:5" ht="34">
       <c r="A48" s="77" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B48" s="81"/>
       <c r="C48" s="67" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D48" s="68" t="s">
         <v>41</v>
       </c>
       <c r="E48" s="80"/>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="70" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B49" s="70" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C49" s="71">
         <v>45900</v>
       </c>
-      <c r="D49" s="89" t="s">
-        <v>211</v>
+      <c r="D49" s="90" t="s">
+        <v>294</v>
       </c>
       <c r="E49" s="80"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="80"/>
       <c r="B50" s="80"/>
       <c r="C50" s="80"/>
       <c r="E50" s="80"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="77" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B51" s="81"/>
       <c r="C51" s="80"/>
       <c r="E51" s="80"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="70" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B52" s="70"/>
       <c r="C52" s="80"/>
       <c r="E52" s="80"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="70" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B53" s="70"/>
       <c r="C53" s="70"/>
       <c r="E53" s="70"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="82" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B54" s="70"/>
       <c r="C54" s="70"/>
       <c r="E54" s="70"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="70"/>
       <c r="B55" s="70"/>
       <c r="C55" s="70"/>
       <c r="E55" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A24:F24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="76" orientation="portrait" horizontalDpi="4294967292" verticalDpi="4294967292"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8EAE1078-2817-9244-9A13-BFD5C702AB86}">
   <dimension ref="A1:G104"/>
   <sheetViews>
-    <sheetView topLeftCell="A47" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="33.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="47.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="27.83203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="53.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.1640625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="23" customHeight="1">
       <c r="A1" s="34" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="35" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="36" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="36" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="7.5" customHeight="1"/>
     <row r="6" spans="1:7">
       <c r="A6" s="51"/>
       <c r="B6" s="52" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="53" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="53" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="53" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11"/>
       <c r="B7" s="37"/>
       <c r="C7" s="38" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="38"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11"/>
       <c r="B8" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="G8" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11"/>
       <c r="B9" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="G9" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11"/>
       <c r="B10" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>131</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="G10" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11"/>
       <c r="B11" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="G11" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11"/>
       <c r="B12" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>68</v>
       </c>
       <c r="G12" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11"/>
       <c r="B13" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>69</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>128</v>
       </c>
       <c r="G13" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11"/>
       <c r="B14" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>70</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>71</v>
       </c>
       <c r="G14" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="11"/>
       <c r="B15" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G15" s="1">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11"/>
       <c r="B16" s="37"/>
       <c r="C16" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>74</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="G16" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="11"/>
       <c r="B17" s="37"/>
       <c r="C17" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="G17" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="11"/>
       <c r="B18" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="G18" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11"/>
       <c r="B19" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="G19" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="11"/>
       <c r="B20" s="37" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>86</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="G20" s="1">
         <v>252</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="11"/>
       <c r="B21" s="37" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>124</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G21" s="1">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="11"/>
       <c r="B22" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>77</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G22" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="11"/>
       <c r="B23" s="37"/>
       <c r="C23" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>78</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="G23" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="11"/>
       <c r="B24" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>132</v>
       </c>
       <c r="G24" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="11"/>
       <c r="B25" s="37"/>
       <c r="C25" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="G25" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="11"/>
       <c r="B26" s="37"/>
       <c r="C26" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="G26" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="11"/>
       <c r="B27" s="37"/>
       <c r="C27" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>81</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="G27" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="11"/>
       <c r="B28" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="G28" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="11"/>
       <c r="B29" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="G29" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="11"/>
       <c r="B30" s="37"/>
       <c r="C30" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>82</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="G30" s="1">
         <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="11"/>
       <c r="B31" s="37"/>
       <c r="C31" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>83</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="G31" s="1">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="11"/>
       <c r="B32" s="37"/>
       <c r="C32" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>135</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="G32" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="11"/>
       <c r="B33" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="G33" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="11"/>
       <c r="B34" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>134</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="G34" s="1">
         <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="11"/>
       <c r="B35" s="37"/>
       <c r="C35" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>84</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>85</v>
       </c>
       <c r="G35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="11"/>
       <c r="B36" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>89</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G36" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="11"/>
       <c r="B37" s="37"/>
       <c r="C37" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>88</v>
@@ -9628,376 +9579,376 @@
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="11"/>
       <c r="B38" s="37"/>
       <c r="C38" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>92</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G38" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="11"/>
       <c r="B39" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G39" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="11"/>
       <c r="B40" s="37"/>
       <c r="C40" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>94</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G40" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="11"/>
       <c r="B41" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>95</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G41" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="11"/>
       <c r="B42" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>96</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G42" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="11"/>
       <c r="B43" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>97</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G43" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="11"/>
       <c r="B44" s="91" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>102</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G44" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="11"/>
       <c r="B45" s="91" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>103</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G45" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="11"/>
       <c r="B46" s="91" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G46" s="1">
         <v>27</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="11"/>
       <c r="B47" s="91" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>105</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G47" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="11"/>
       <c r="B48" s="91" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>106</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G48" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="11"/>
       <c r="B49" s="91" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>107</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G49" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="11"/>
       <c r="B50" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>108</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G50" s="1">
         <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="11"/>
       <c r="B51" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>109</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G51" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="11"/>
       <c r="B52" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>110</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G52" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="11"/>
       <c r="B53" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>111</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G53" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="11"/>
       <c r="B54" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>112</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G54" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="B55" s="37"/>
       <c r="C55" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>113</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>114</v>
       </c>
       <c r="G55" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="B56" s="37"/>
@@ -10007,79 +9958,79 @@
       <c r="D56" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>115</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>116</v>
       </c>
       <c r="G56" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="B57" s="37"/>
       <c r="C57" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>50</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="G57" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="B58" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>125</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>126</v>
       </c>
       <c r="G58" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="B59" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>117</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>37</v>
       </c>
       <c r="G59" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="B60" s="37"/>
       <c r="C60" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>140</v>
       </c>
@@ -10091,259 +10042,259 @@
       </c>
       <c r="G60" s="1">
         <v>46</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="B61" s="37"/>
       <c r="C61" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>119</v>
       </c>
       <c r="G61" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="B62" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="G62" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="B63" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>120</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>121</v>
       </c>
       <c r="G63" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="B64" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>122</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>123</v>
       </c>
       <c r="G64" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="2:7">
       <c r="B65" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="G65" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="2:7">
       <c r="B66" s="37"/>
       <c r="C66" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D66" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="F66" s="1" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>207</v>
       </c>
       <c r="G66" s="1">
         <v>21</v>
       </c>
     </row>
     <row r="67" spans="2:7">
       <c r="B67" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>98</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>98</v>
       </c>
       <c r="G67" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="68" spans="2:7">
       <c r="B68" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>99</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G68" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="69" spans="2:7">
       <c r="B69" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>100</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G69" s="1">
         <v>59</v>
       </c>
     </row>
     <row r="70" spans="2:7">
       <c r="B70" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>101</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>129</v>
       </c>
       <c r="G70" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="71" spans="2:7">
       <c r="B71" s="37" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>136</v>
       </c>
       <c r="G71" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="2:7">
       <c r="B72" s="37"/>
       <c r="C72" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="G72" s="1">
         <v>43</v>
       </c>
     </row>
     <row r="73" spans="2:7">
       <c r="B73" s="37"/>
     </row>
     <row r="74" spans="2:7">
       <c r="B74" s="37"/>
     </row>
     <row r="75" spans="2:7">
       <c r="B75" s="37"/>
     </row>
     <row r="76" spans="2:7">
       <c r="B76" s="37"/>
     </row>
     <row r="77" spans="2:7">
       <c r="B77" s="37"/>
     </row>
     <row r="78" spans="2:7">
       <c r="B78" s="37"/>
     </row>
     <row r="79" spans="2:7">
       <c r="B79" s="37"/>
@@ -10417,99 +10368,121 @@
     <row r="102" spans="2:2">
       <c r="B102" s="37"/>
     </row>
     <row r="103" spans="2:2">
       <c r="B103" s="37"/>
     </row>
     <row r="104" spans="2:2">
       <c r="B104" s="37"/>
     </row>
   </sheetData>
   <autoFilter ref="B6:F82" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" orientation="landscape"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - ILA LFV-U Fall 2015&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
     <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2015 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:C10"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="6.83203125" style="29" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="30" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="26">
         <v>45245</v>
       </c>
       <c r="B5" s="29">
         <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="26"/>
+      <c r="A6" s="26">
+        <v>45838</v>
+      </c>
+      <c r="B6" s="29">
+        <v>2</v>
+      </c>
+      <c r="C6" t="s">
+        <v>296</v>
+      </c>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" s="26"/>
+      <c r="A7" s="26">
+        <v>45853</v>
+      </c>
+      <c r="B7" s="29">
+        <v>3</v>
+      </c>
+      <c r="C7" t="s">
+        <v>297</v>
+      </c>
     </row>
     <row r="8" spans="1:3">
-      <c r="A8" s="26"/>
+      <c r="A8" s="26">
+        <v>45930</v>
+      </c>
+      <c r="B8" s="29">
+        <v>4</v>
+      </c>
+      <c r="C8" t="s">
+        <v>298</v>
+      </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="26"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="26"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>