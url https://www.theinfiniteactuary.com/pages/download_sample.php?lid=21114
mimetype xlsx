--- v1 (2026-04-26)
+++ v2 (2026-06-15)
@@ -5,71 +5,73 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
+  <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10308"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10419"/>
   <workbookPr autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/shivmorjaria/Dropbox/ILA 201-I/Current Published Course Materials/Primary Course Materials/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/shivmorjaria/Dropbox/ILA 201-I/Current Published Course Materials/Primary Course Materials/Study Schedule/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D33AC138-BE4D-094B-8C02-9BC67075156A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{348B5C5A-936C-FB4B-986B-5D9EDFCC16AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="760" windowWidth="29400" windowHeight="16600" xr2:uid="{0E5786B3-0731-D34A-9812-D7FD03FF21E5}"/>
+    <workbookView xWindow="0" yWindow="660" windowWidth="29400" windowHeight="16600" xr2:uid="{0E5786B3-0731-D34A-9812-D7FD03FF21E5}"/>
   </bookViews>
   <sheets>
     <sheet name="Documentation" sheetId="6" r:id="rId1"/>
     <sheet name="Study Schedule" sheetId="3" r:id="rId2"/>
     <sheet name="Tracking" sheetId="2" r:id="rId3"/>
     <sheet name="Scheduled Updates" sheetId="11" r:id="rId4"/>
     <sheet name="LFMC-2025" sheetId="10" r:id="rId5"/>
     <sheet name="Revisions" sheetId="8" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'LFMC-2025'!$B$6:$F$82</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Study Schedule'!$B$5:$M$44</definedName>
     <definedName name="ActFDate" localSheetId="4">'LFMC-2025'!#REF!</definedName>
     <definedName name="ActFDate">'Study Schedule'!$C$6:$C$44</definedName>
     <definedName name="CompFlag" localSheetId="4">'LFMC-2025'!#REF!</definedName>
     <definedName name="CompFlag">'Study Schedule'!$D$6:$D$44</definedName>
     <definedName name="D">#REF!</definedName>
     <definedName name="DayLookUp" localSheetId="4">#REF!</definedName>
     <definedName name="DayLookUp">#REF!</definedName>
     <definedName name="Estimatedte">#REF!</definedName>
     <definedName name="ExamDate" localSheetId="4">'LFMC-2025'!#REF!</definedName>
     <definedName name="ExamDate">'Study Schedule'!#REF!</definedName>
     <definedName name="LessonDays" localSheetId="4">#REF!</definedName>
     <definedName name="LessonDays">#REF!</definedName>
     <definedName name="MasterTable" localSheetId="4">#REF!</definedName>
@@ -350,51 +352,51 @@
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>ES</author>
   </authors>
   <commentList>
     <comment ref="G6" authorId="0" shapeId="0" xr:uid="{46AD270B-E005-8546-9E62-552C2BC991CF}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color rgb="FF000000"/>
             <rFont val="Calibri"/>
             <family val="2"/>
           </rPr>
           <t>Source reading page count</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="727" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="778" uniqueCount="300">
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>% Complete</t>
   </si>
   <si>
     <t>Total Pages</t>
   </si>
   <si>
     <t>Completed Pages</t>
   </si>
   <si>
     <t>Actual Finish Date</t>
   </si>
   <si>
     <t>Completed?</t>
   </si>
   <si>
     <t>Proj Pace</t>
   </si>
   <si>
     <t>Your Pace</t>
   </si>
   <si>
@@ -903,56 +905,50 @@
       <t xml:space="preserve"> and (3) enhancements</t>
     </r>
   </si>
   <si>
     <t>- While we strive our best to follow this target date schedule, we cannot promise anything</t>
   </si>
   <si>
     <t xml:space="preserve">   It is possible that the changes are not significant enough to warrant an update to the online video lesson (as these videos take a</t>
   </si>
   <si>
     <t xml:space="preserve">   lot of time to create and better value could be added by making enhancements to other parts of the online seminar)</t>
   </si>
   <si>
     <t>Lesson name</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Targeted completion date DSM</t>
   </si>
   <si>
     <t>Targeted completion date video lesson</t>
   </si>
   <si>
-    <t>Other planned video lesson enhancements</t>
-[...4 lines deleted...]
-  <si>
     <t>Targeted completion date</t>
   </si>
   <si>
     <t>Flash cards and Condensed Outline</t>
   </si>
   <si>
     <t xml:space="preserve">Targeted completion date </t>
   </si>
   <si>
     <t>Condensed outline (all sections)</t>
   </si>
   <si>
     <t>Flash cards (all sections)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Update to include the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="5" tint="-0.249977111117893"/>
         <rFont val="Calibri (Body)_x0000_"/>
       </rPr>
@@ -1085,374 +1081,383 @@
   <si>
     <t>LFM-620-24: OSFI Guideline E15: Appointed Actuary – Legal Requirements, Qualifications and External Review, Aug 2023 &amp; LFM-634-23: CIA Standards of Practice: Insurance Sections (only Sections 2100, 2200, 2300, 2400, 2500, and 2700), Jan 2023</t>
   </si>
   <si>
     <t>LFM-632-23: OSFI B-3 Sound Reinsurance Practices and Procedures</t>
   </si>
   <si>
     <t>CIA Educational Note: IFRS 17 - Fair Value of Insurance Contracts, Jun 2022</t>
   </si>
   <si>
     <t>E2. Study Notes and Published References</t>
   </si>
   <si>
     <t>Rating Agency Perspectives on Insurance Company Capital, SOA Research Institute, Aug 2023 (excluding Appendices)</t>
   </si>
   <si>
     <t>Rating Agency Perspectives on Insurance Company Capital</t>
   </si>
   <si>
     <t>Watch the video "Congrats on finishing the video lessons! Now what?" at the end of the course</t>
   </si>
   <si>
     <t>Practice Problems (all sections)</t>
   </si>
   <si>
-    <t>Initial Spring 2024 version posted</t>
-[...1 lines deleted...]
-  <si>
     <t>B1. International Actuarial Note 100</t>
   </si>
   <si>
     <t>B2. IFRS 17 Valuation and Financial Reporting</t>
   </si>
   <si>
     <t>LFM-635-24: OSFI Guideline E16: Participating Account Management and Disclosure to Participating Policyholders and Adjustable Policyholders, OSFI, Jan 2023</t>
   </si>
   <si>
     <t>CIA Educational Note: Guidance on Fairness Opinions Required Under the Insurance Companies Act Pursuant to Bill C-57 (2005), Dec 2011</t>
   </si>
   <si>
     <t>Guidance on Fairness Opinions Required Under the ICA</t>
   </si>
   <si>
     <t>IFRS 17 Canadian Participating Insurance Contracts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Status column indicates how each item was impacted by the 2024 syllabus changes. If blank, there were no changes. </t>
+  </si>
+  <si>
+    <t>Prescribed Mortality Improvement Rates</t>
+  </si>
+  <si>
+    <t>This spreadsheet tracks your study progress for the ILA 201-I Exam (Spring 2025) and was developed by</t>
+  </si>
+  <si>
+    <t>The Schedule and LFMC-2025 tabs also contain information about how syllabus changes affected each lesson.</t>
+  </si>
+  <si>
+    <t>Section A:  International Financial Reporting Requirements</t>
+  </si>
+  <si>
+    <t>Section B: Capital Management</t>
+  </si>
+  <si>
+    <t>Section C: Insurance Risks and Management</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="5" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>NEW</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: New reading for Fall 2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="8"/>
+        <rFont val="Calibri (Body)_x0000_"/>
+      </rPr>
+      <t>MODIFIED</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> reading for Spring 2025</t>
+    </r>
+  </si>
+  <si>
+    <t>A. International Financial Reporting Requirements</t>
+  </si>
+  <si>
+    <t>A1. International Actuarial Note 100</t>
+  </si>
+  <si>
+    <t>IAN 100: Application of IFRS 17 - Chapter 1</t>
+  </si>
+  <si>
+    <t>ILA201-600-25: International Actuarial Note 100: Application of IFRS 17 (Ch. 1, section A – Introduction to GMM only, Ch. 5, 7-9 &amp; 16)</t>
+  </si>
+  <si>
+    <t>IAN 100: Application of IFRS 17 - Chapter 2</t>
+  </si>
+  <si>
+    <t>IAN 100: Application of IFRS 17 - Chapter 3</t>
+  </si>
+  <si>
+    <t>IAN 100: Application of IFRS 17 - Chapter 4</t>
+  </si>
+  <si>
+    <t>IAN 100: Application of IFRS 17 - Chapter 5</t>
+  </si>
+  <si>
+    <t>IAN 100: Application of IFRS 17 - Chapter 6</t>
+  </si>
+  <si>
+    <t>IAN 100: Application of IFRS 17 - Chapter 7</t>
+  </si>
+  <si>
+    <t>IAN 100: Application of IFRS 17 - Chapter 8</t>
+  </si>
+  <si>
+    <t>IAN 100: Application of IFRS 17 - Chapter 9</t>
+  </si>
+  <si>
+    <t>A2. IFRS 17 Valuation and Financial Reporting</t>
+  </si>
+  <si>
+    <t>CIA Educational Note: IFRS 17 Estimates of Future Cash Flows for Life and Health Insurance Contracts, Jun 2022</t>
+  </si>
+  <si>
+    <t>CIA Educational Note: IFRS 17 Risk Adjustment for Non-Financial Risk for Life and Health Insurance Contracts, Jun 2022</t>
+  </si>
+  <si>
+    <t>CIA Educational Note: IFRS 17 Coverage Units for Life and Health Insurance Contracts, Dec 2022</t>
+  </si>
+  <si>
+    <t>ILA201-601-25: The IFRS 17 Contractual Service Margin: A Life Insurance Perspective (Sections 2-4.8)</t>
+  </si>
+  <si>
+    <t>IFRS 17 Reinsurance Contracts Held and LRC</t>
+  </si>
+  <si>
+    <t>IFRS 17: Reinsurance Contracts Held and Loss-recovery Component, SOA Reinsurance News, Feb 2021</t>
+  </si>
+  <si>
+    <t>ILA201-602-25: OSFI B-3 Sound Reinsurance Practices and Procedures</t>
+  </si>
+  <si>
+    <t>CIA Educational Note: IFRS 17 Market Consistent Valuation of Financial Guarantees for Life and Health Insurance Contracts, Jun 2022</t>
+  </si>
+  <si>
+    <t>CIA Educational Note: IFRS 17 – Fair Value of Insurance Contracts, Jun 2022</t>
+  </si>
+  <si>
+    <t>ILA201-603-25: OSFI Guideline E15: Appointed Actuary – Legal Requirements, Qualifications and External Review, Aug 2023</t>
+  </si>
+  <si>
+    <t>B. Capital Management</t>
+  </si>
+  <si>
+    <t>B1. Regulatory Capital</t>
+  </si>
+  <si>
+    <t>ILA201-604-25: OSFI Guideline – Life Insurance Capital Adequacy Test (LICAT), November 2024, Ch. 1-6 (excluding Sections 4.2-4.4)</t>
+  </si>
+  <si>
+    <t>ILA201-605-25: OSFI Guideline A-4 Internal Target Capital Ratio for Insurance Companies, Dec 2017</t>
+  </si>
+  <si>
+    <t>B2. Alternative Capital Metrics</t>
+  </si>
+  <si>
+    <t>C. Insurance Risks and Management</t>
+  </si>
+  <si>
+    <t>C1. Insurance Taxation</t>
+  </si>
+  <si>
+    <t>IFRS 17 Taxes and the CSM</t>
+  </si>
+  <si>
+    <t>ILA201-608-25: IFRS 17: Tax and the Contractual Service Margin</t>
+  </si>
+  <si>
+    <t>Impact of 2017 Tax Changes on Life Insurance</t>
+  </si>
+  <si>
+    <t>ILA201-609-25: Impact of 2017 Tax Changes on Life Insurance</t>
+  </si>
+  <si>
+    <t>CIT Ch. 4 - Income for Tax Purposes - General Rules</t>
+  </si>
+  <si>
+    <t>Canadian Insurance Taxation, Swales, et. al., 4th Edition, 2015. Ch. 4, 5, 9</t>
+  </si>
+  <si>
+    <t>CIT Ch. 5 Investment Income</t>
+  </si>
+  <si>
+    <t>CIT Ch. 9 Investment Income Tax</t>
+  </si>
+  <si>
+    <t>C2. Insurance Risk Management</t>
+  </si>
+  <si>
+    <t>ILA201-606-25: OSFI: Own Risk and Solvency Assessment (E-19)</t>
+  </si>
+  <si>
+    <t>Financial Condition Testing</t>
+  </si>
+  <si>
+    <t>CIA Educational Note: Financial Condition Testing, Jan 2023 (Appendix A only)</t>
+  </si>
+  <si>
+    <t>Navigating Financial Condition Testing</t>
+  </si>
+  <si>
+    <t>ILA201-607-25: IFRS 17 and Navigating Financial Condition Testing</t>
+  </si>
+  <si>
+    <t>Modelling Diversification</t>
+  </si>
+  <si>
+    <t>C3. Insurance Profitability</t>
+  </si>
+  <si>
+    <t>Economics of Insurance</t>
+  </si>
+  <si>
+    <t>ILA201-102-25: Economics of Insurance: How Insurers Create Value for Shareholders, pp. 4-31</t>
+  </si>
+  <si>
+    <t>Life Inforce Management</t>
+  </si>
+  <si>
+    <t>ILA201-101-25: Life in-force Management: Improving Consumer Value and Long-Term Profitability</t>
+  </si>
+  <si>
+    <t>Mechanics of Dividends</t>
+  </si>
+  <si>
+    <t>Mechanics of Dividends, SOA Research Institute, Mar 2022</t>
+  </si>
+  <si>
+    <t>ILA201-100-25: Diversification: Consideration on Modelling Aspects &amp; Related Fungibility and Transferability, CRO Forum, Oct 2013 (pp. 1-18)</t>
+  </si>
+  <si>
+    <t>Not on syllabus anymore but items covered are relevant for other parts of the syllabus</t>
+  </si>
+  <si>
+    <t>Removed chapters 2, 3, 4, 6, 10, 12, 15, 17</t>
+  </si>
+  <si>
+    <t>IAN 100: Application of IFRS 17 - Chapter 15-17</t>
+  </si>
+  <si>
+    <t>New reading</t>
+  </si>
+  <si>
+    <t>Updated to 2024 version of reading which had some minor updates</t>
+  </si>
+  <si>
+    <t>Dropped reading</t>
+  </si>
+  <si>
+    <t>Chapters 15 and 17 are not on syllabus anymore but items covered are relevant for other parts of the syllabus</t>
+  </si>
+  <si>
+    <t>Section 1 is not on syllabus anymore but it is covered here because it helps with understanding the remainder of the reading</t>
+  </si>
+  <si>
+    <t>Removed section 1</t>
+  </si>
+  <si>
+    <t>LICAT Ch. 1-6</t>
+  </si>
+  <si>
+    <t>TIA's ILA 201-I Online Seminar: Overview Status</t>
+  </si>
+  <si>
+    <t>IFRS 17 CSM - A Life Insurance Perspective</t>
+  </si>
+  <si>
+    <t>CIA Educational Note: Financial Condition Testing</t>
+  </si>
+  <si>
+    <t>Complete</t>
+  </si>
+  <si>
+    <t>Make sure you are registered for the exam as soon as possible to secure a Prometric seat</t>
+  </si>
+  <si>
+    <t>Changes for 2025/2026</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">This tab shows </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="16"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri (Body)"/>
       </rPr>
       <t>only</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> lessons that were in the LFMC course for the previous syllabus in 2024</t>
+      <t xml:space="preserve"> lessons that were in the LFMC course for the previous syllabus in 2024/2025</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">The Status column indicates how each item was impacted by the 2024 syllabus changes. If blank, there were no changes. </t>
-[...275 lines deleted...]
-    <t>Final Fall 2025 version posted covering Fall 2025, Spring 2026 and Summer 2026 sittings</t>
+    <t>Initial Summer 2026 version posted with details on updates to DSM, Flashcards, Condensed Outlines and videos</t>
+  </si>
+  <si>
+    <t>Other planned lesson enhancements</t>
+  </si>
+  <si>
+    <t>IAN 100: Application of IFRS 17 - Chapters 1-9, 15-17</t>
+  </si>
+  <si>
+    <t>IFRS 17 Discount Rates - Chapters 1 &amp; 2</t>
+  </si>
+  <si>
+    <t>The lessons already exist for these readings, but we are planning to release new versions this sitting</t>
+  </si>
+  <si>
+    <t>Updated: DSM, CO, and FC refreshed for clarity and flow</t>
+  </si>
+  <si>
+    <t>Updated: New video, DSM, CO, and FC refreshed for clarity and flow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="[$-1009]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
   <fonts count="46">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2269,66 +2274,66 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="6" borderId="7" xfId="131" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="131" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="131" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="131" applyFont="1"/>
     <xf numFmtId="0" fontId="40" fillId="6" borderId="7" xfId="131" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="131" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="131" applyFont="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="131" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="131" applyFont="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="131" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="131" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="131" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="131" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="131" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="131" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="7" borderId="3" xfId="131" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="7" borderId="0" xfId="131" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="132">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Followed Hyperlink" xfId="71" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="75" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="79" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="83" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="87" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="91" builtinId="9" hidden="1"/>
@@ -5474,71 +5479,99 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
+</file>
+
+<file path=xl/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
+<wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
+  <wetp:taskpane dockstate="right" visibility="0" width="350" row="0">
+    <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </wetp:taskpane>
+</wetp:taskpanes>
+</file>
+
+<file path=xl/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
+<we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{0E96559C-6665-544F-9E65-EB1CDD05F4AC}">
+  <we:reference id="wa200009404" version="1.0.0.8" store="en-US" storeType="OMEX"/>
+  <we:alternateReferences>
+    <we:reference id="WA200009404" version="1.0.0.8" store="" storeType="OMEX"/>
+  </we:alternateReferences>
+  <we:properties>
+    <we:property name="claude.fileId" value="&quot;77efcd63-cb73-4271-9fbb-9c222b7586f7&quot;"/>
+  </we:properties>
+  <we:bindings/>
+  <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+</we:webextension>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K38"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="39"/>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="39"/>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
@@ -5593,51 +5626,51 @@
       <c r="C6" s="39"/>
       <c r="D6" s="39"/>
       <c r="E6" s="39"/>
       <c r="F6" s="39"/>
       <c r="G6" s="39"/>
       <c r="H6" s="39"/>
       <c r="I6" s="39"/>
       <c r="J6" s="39"/>
       <c r="K6" s="39"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="40"/>
       <c r="B7" s="39"/>
       <c r="C7" s="39"/>
       <c r="D7" s="39"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="39"/>
       <c r="K7" s="39"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="39" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B8" s="39"/>
       <c r="C8" s="39"/>
       <c r="D8" s="39"/>
       <c r="E8" s="39"/>
       <c r="F8" s="39"/>
       <c r="G8" s="39"/>
       <c r="H8" s="39"/>
       <c r="I8" s="39"/>
       <c r="J8" s="39"/>
       <c r="K8" s="39"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="39"/>
       <c r="C9" s="39"/>
       <c r="D9" s="39"/>
       <c r="E9" s="39"/>
       <c r="F9" s="39"/>
       <c r="G9" s="39"/>
       <c r="H9" s="39"/>
       <c r="I9" s="39"/>
       <c r="J9" s="39"/>
@@ -5922,51 +5955,51 @@
       <c r="C29" s="39"/>
       <c r="D29" s="39"/>
       <c r="E29" s="39"/>
       <c r="F29" s="39"/>
       <c r="G29" s="39"/>
       <c r="H29" s="39"/>
       <c r="I29" s="39"/>
       <c r="J29" s="39"/>
       <c r="K29" s="39"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="40"/>
       <c r="B30" s="39"/>
       <c r="C30" s="39"/>
       <c r="D30" s="39"/>
       <c r="E30" s="39"/>
       <c r="F30" s="39"/>
       <c r="G30" s="39"/>
       <c r="H30" s="39"/>
       <c r="I30" s="39"/>
       <c r="J30" s="39"/>
       <c r="K30" s="39"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="41" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="B31" s="39"/>
       <c r="C31" s="39"/>
       <c r="D31" s="39"/>
       <c r="E31" s="39"/>
       <c r="F31" s="39"/>
       <c r="G31" s="39"/>
       <c r="H31" s="39"/>
       <c r="I31" s="39"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="41" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
       <c r="I32" s="39"/>
       <c r="J32" s="39"/>
@@ -6050,53 +6083,51 @@
       <c r="B38" s="39"/>
       <c r="C38" s="39"/>
       <c r="D38" s="39"/>
       <c r="E38" s="39"/>
       <c r="F38" s="39"/>
       <c r="G38" s="39"/>
       <c r="H38" s="39"/>
       <c r="I38" s="39"/>
       <c r="J38" s="39"/>
       <c r="K38" s="39"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="70" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:U104"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.5" style="1" customWidth="1"/>
     <col min="2" max="3" width="11.5" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="39.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="40.6640625" style="1" customWidth="1"/>
     <col min="7" max="7" width="53.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.1640625" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.83203125" style="1" customWidth="1"/>
     <col min="10" max="10" width="69.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.5" style="1" customWidth="1"/>
     <col min="12" max="13" width="8.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="8.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="23" customHeight="1">
       <c r="H1" s="33" t="s">
         <v>1</v>
       </c>
       <c r="I1" s="2">
         <f>I3/I2</f>
         <v>0</v>
       </c>
@@ -6126,1741 +6157,1741 @@
       <c r="B5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>219</v>
+        <v>291</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="11"/>
       <c r="B6" s="18"/>
       <c r="C6" s="18"/>
       <c r="D6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="38"/>
       <c r="H6" s="1"/>
       <c r="J6" s="54"/>
       <c r="K6" s="13"/>
       <c r="L6" s="14"/>
       <c r="M6" s="15"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="11"/>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="I7" s="1">
         <v>28</v>
       </c>
       <c r="J7" s="54"/>
       <c r="K7" s="13">
         <f>SUM($I$6:I7)</f>
         <v>28</v>
       </c>
       <c r="L7" s="14">
         <f t="shared" ref="L7:L9" si="0">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B7)</f>
         <v>0</v>
       </c>
       <c r="M7" s="15">
         <f t="shared" ref="M7" si="1">L7/K7</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="11"/>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="I8" s="1">
         <v>16</v>
       </c>
       <c r="J8" s="54" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="K8" s="13">
         <f>SUM($I$6:I8)</f>
         <v>44</v>
       </c>
       <c r="L8" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M8" s="15">
         <f t="shared" ref="M8:M9" si="2">L8/K8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="11"/>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="F9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H9" s="1" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="I9" s="1">
         <v>30</v>
       </c>
       <c r="J9" s="54" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="K9" s="13">
         <f>SUM($I$6:I9)</f>
         <v>74</v>
       </c>
       <c r="L9" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M9" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="11"/>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F10" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="G10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" s="1" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="I10" s="1">
         <v>16</v>
       </c>
       <c r="J10" s="54" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="K10" s="13">
         <f>SUM($I$6:I10)</f>
         <v>90</v>
       </c>
       <c r="L10" s="14">
         <f t="shared" ref="L10:L16" si="3">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B10)</f>
         <v>0</v>
       </c>
       <c r="M10" s="15">
         <f t="shared" ref="M10:M16" si="4">L10/K10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="11"/>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="I11" s="1">
         <v>13</v>
       </c>
       <c r="J11" s="54"/>
       <c r="K11" s="13">
         <f>SUM($I$6:I11)</f>
         <v>103</v>
       </c>
       <c r="L11" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M11" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="11"/>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="I12" s="1">
         <v>19</v>
       </c>
       <c r="J12" s="54" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="K12" s="13">
         <f>SUM($I$6:I12)</f>
         <v>122</v>
       </c>
       <c r="L12" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M12" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="11"/>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="I13" s="1">
         <v>15</v>
       </c>
       <c r="J13" s="54"/>
       <c r="K13" s="13">
         <f>SUM($I$6:I13)</f>
         <v>137</v>
       </c>
       <c r="L13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M13" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="11"/>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="I14" s="1">
         <v>16</v>
       </c>
       <c r="J14" s="54"/>
       <c r="K14" s="13">
         <f>SUM($I$6:I14)</f>
         <v>153</v>
       </c>
       <c r="L14" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M14" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="11"/>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="I15" s="1">
         <v>15</v>
       </c>
       <c r="J15" s="54"/>
       <c r="K15" s="13">
         <f>SUM($I$6:I15)</f>
         <v>168</v>
       </c>
       <c r="L15" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M15" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="11"/>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="I16" s="1">
         <v>9</v>
       </c>
       <c r="J16" s="54" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="K16" s="13">
         <f>SUM($I$6:I16)</f>
         <v>177</v>
       </c>
       <c r="L16" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M16" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="11"/>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="I17" s="1">
         <v>14</v>
       </c>
       <c r="J17" s="54"/>
       <c r="K17" s="13">
         <f>SUM($I$6:I17)</f>
         <v>191</v>
       </c>
       <c r="L17" s="14">
         <f t="shared" ref="L17" si="5">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B17)</f>
         <v>0</v>
       </c>
       <c r="M17" s="15">
         <f t="shared" ref="M17" si="6">L17/K17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="11"/>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="I18" s="1">
         <v>40</v>
       </c>
       <c r="J18" s="54"/>
       <c r="K18" s="13">
         <f>SUM($I$6:I18)</f>
         <v>231</v>
       </c>
       <c r="L18" s="14">
         <f t="shared" ref="L18" si="7">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B18)</f>
         <v>0</v>
       </c>
       <c r="M18" s="15">
         <f t="shared" ref="M18" si="8">L18/K18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="11"/>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="I19" s="1">
         <v>23</v>
       </c>
       <c r="J19" s="54"/>
       <c r="K19" s="13">
         <f>SUM($I$6:I19)</f>
         <v>254</v>
       </c>
       <c r="L19" s="14">
         <f t="shared" ref="L19:L27" si="9">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B19)</f>
         <v>0</v>
       </c>
       <c r="M19" s="15">
         <f t="shared" ref="M19:M27" si="10">L19/K19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="11"/>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="I20" s="1">
         <v>35</v>
       </c>
       <c r="J20" s="54"/>
       <c r="K20" s="13">
         <f>SUM($I$6:I20)</f>
         <v>289</v>
       </c>
       <c r="L20" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M20" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="11"/>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="I21" s="1">
         <v>27</v>
       </c>
       <c r="J21" s="54"/>
       <c r="K21" s="13">
         <f>SUM($I$6:I21)</f>
         <v>316</v>
       </c>
       <c r="L21" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M21" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="11"/>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="I22" s="1">
         <v>68</v>
       </c>
       <c r="J22" s="54" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="K22" s="13">
         <f>SUM($I$6:I22)</f>
         <v>384</v>
       </c>
       <c r="L22" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M22" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="11"/>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F23" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="G23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="1" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="I23" s="1">
         <v>5</v>
       </c>
       <c r="J23" s="54" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="K23" s="13">
         <f>SUM($I$6:I23)</f>
         <v>389</v>
       </c>
       <c r="L23" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M23" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="11"/>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="I24" s="1">
         <v>9</v>
       </c>
       <c r="J24" s="54"/>
       <c r="K24" s="13">
         <f>SUM($I$6:I24)</f>
         <v>398</v>
       </c>
       <c r="L24" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M24" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="11"/>
       <c r="B25" s="18"/>
       <c r="C25" s="18"/>
       <c r="D25" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="I25" s="1">
         <v>34</v>
       </c>
       <c r="J25" s="54"/>
       <c r="K25" s="13">
         <f>SUM($I$6:I25)</f>
         <v>432</v>
       </c>
       <c r="L25" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M25" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="11"/>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="I26" s="1">
         <v>40</v>
       </c>
       <c r="J26" s="54"/>
       <c r="K26" s="13">
         <f>SUM($I$6:I26)</f>
         <v>472</v>
       </c>
       <c r="L26" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M26" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="11"/>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="I27" s="1">
         <v>23</v>
       </c>
       <c r="J27" s="54"/>
       <c r="K27" s="13">
         <f>SUM($I$6:I27)</f>
         <v>495</v>
       </c>
       <c r="L27" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M27" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="11"/>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>85</v>
       </c>
       <c r="I28" s="1">
         <v>1</v>
       </c>
       <c r="J28" s="54"/>
       <c r="K28" s="13">
         <f>SUM($I$6:I28)</f>
         <v>496</v>
       </c>
       <c r="L28" s="14">
         <f t="shared" ref="L28:L52" si="11">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B28)</f>
         <v>0</v>
       </c>
       <c r="M28" s="15">
         <f t="shared" ref="M28:M52" si="12">L28/K28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="11"/>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>102</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="I29" s="1">
         <v>15</v>
       </c>
       <c r="J29" s="54" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="K29" s="13">
         <f>SUM($I$6:I29)</f>
         <v>511</v>
       </c>
       <c r="L29" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M29" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="11"/>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="I30" s="1">
         <v>32</v>
       </c>
       <c r="J30" s="54" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="K30" s="13">
         <f>SUM($I$6:I30)</f>
         <v>543</v>
       </c>
       <c r="L30" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M30" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="11"/>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="I31" s="1">
         <v>28</v>
       </c>
       <c r="J31" s="54" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="K31" s="13">
         <f>SUM($I$6:I31)</f>
         <v>571</v>
       </c>
       <c r="L31" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M31" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" s="11"/>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>105</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="I32" s="1">
         <v>14</v>
       </c>
       <c r="J32" s="54" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="K32" s="13">
         <f>SUM($I$6:I32)</f>
         <v>585</v>
       </c>
       <c r="L32" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M32" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="U32" s="54"/>
     </row>
     <row r="33" spans="1:21">
       <c r="A33" s="11"/>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>106</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="I33" s="1">
         <v>41</v>
       </c>
       <c r="J33" s="54" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="K33" s="13">
         <f>SUM($I$6:I33)</f>
         <v>626</v>
       </c>
       <c r="L33" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M33" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="U33" s="54"/>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" s="11"/>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="I34" s="1">
         <v>20</v>
       </c>
       <c r="J34" s="54" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="K34" s="13">
         <f>SUM($I$6:I34)</f>
         <v>646</v>
       </c>
       <c r="L34" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M34" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="U34" s="54"/>
     </row>
     <row r="35" spans="1:21">
       <c r="A35" s="11"/>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="I35" s="1">
         <v>6</v>
       </c>
       <c r="J35" s="54"/>
       <c r="K35" s="13">
         <f>SUM($I$6:I35)</f>
         <v>652</v>
       </c>
       <c r="L35" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M35" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="U35" s="54"/>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" s="11"/>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="I36" s="1">
         <v>43</v>
       </c>
       <c r="J36" s="54"/>
       <c r="K36" s="13">
         <f>SUM($I$6:I36)</f>
         <v>695</v>
       </c>
       <c r="L36" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M36" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" s="11"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>118</v>
       </c>
       <c r="I37" s="1">
         <v>46</v>
       </c>
       <c r="J37" s="54"/>
       <c r="K37" s="13">
         <f>SUM($I$6:I37)</f>
         <v>741</v>
       </c>
       <c r="L37" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M37" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:21">
       <c r="A38" s="11"/>
       <c r="B38" s="18"/>
       <c r="C38" s="18"/>
       <c r="D38" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="I38" s="1">
         <v>5</v>
       </c>
       <c r="J38" s="54"/>
       <c r="K38" s="13">
         <f>SUM($I$6:I38)</f>
         <v>746</v>
       </c>
       <c r="L38" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M38" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" s="11"/>
       <c r="B39" s="18"/>
       <c r="C39" s="18"/>
       <c r="D39" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="I39" s="1">
         <v>21</v>
       </c>
       <c r="J39" s="54"/>
       <c r="K39" s="13">
         <f>SUM($I$6:I39)</f>
         <v>767</v>
       </c>
       <c r="L39" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M39" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" s="11"/>
       <c r="B40" s="18"/>
       <c r="C40" s="18"/>
       <c r="D40" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="I40" s="1">
         <v>4</v>
       </c>
       <c r="J40" s="54" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="K40" s="13">
         <f>SUM($I$6:I40)</f>
         <v>771</v>
       </c>
       <c r="L40" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M40" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:21">
       <c r="A41" s="11"/>
       <c r="B41" s="18"/>
       <c r="C41" s="18"/>
       <c r="D41" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H41" s="1" t="s">
         <v>256</v>
-      </c>
-[...7 lines deleted...]
-        <v>261</v>
       </c>
       <c r="I41" s="1">
         <v>6</v>
       </c>
       <c r="J41" s="54" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="K41" s="13">
         <f>SUM($I$6:I41)</f>
         <v>777</v>
       </c>
       <c r="L41" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M41" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" s="11"/>
       <c r="B42" s="18"/>
       <c r="C42" s="18"/>
       <c r="D42" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="F42" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="G42" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H42" s="1" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="I42" s="1">
         <v>13</v>
       </c>
       <c r="J42" s="54"/>
       <c r="K42" s="13">
         <f>SUM($I$6:I42)</f>
         <v>790</v>
       </c>
       <c r="L42" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M42" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" s="11"/>
       <c r="B43" s="18"/>
       <c r="C43" s="18"/>
       <c r="D43" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="I43" s="1">
         <v>38</v>
       </c>
       <c r="J43" s="54"/>
       <c r="K43" s="13">
         <f>SUM($I$6:I43)</f>
         <v>828</v>
       </c>
       <c r="L43" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M43" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" s="11"/>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="I44" s="1">
         <v>9</v>
       </c>
       <c r="J44" s="54"/>
       <c r="K44" s="13">
         <f>SUM($I$6:I44)</f>
         <v>837</v>
       </c>
       <c r="L44" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M44" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="B45" s="18"/>
       <c r="D45" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="I45" s="1">
         <v>14</v>
       </c>
       <c r="J45" s="54"/>
       <c r="K45" s="13">
         <f>SUM($I$6:I45)</f>
         <v>851</v>
       </c>
       <c r="L45" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M45" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:21">
       <c r="B46" s="18"/>
       <c r="D46" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="I46" s="1">
         <v>15</v>
       </c>
       <c r="J46" s="54" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="K46" s="13">
         <f>SUM($I$6:I46)</f>
         <v>866</v>
       </c>
       <c r="L46" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M46" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="B47" s="18"/>
       <c r="D47" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="F47" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H47" s="1" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>271</v>
       </c>
       <c r="I47" s="1">
         <v>5</v>
       </c>
       <c r="J47" s="54" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="K47" s="13">
         <f>SUM($I$6:I47)</f>
         <v>871</v>
       </c>
       <c r="L47" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M47" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:21">
       <c r="B48" s="18"/>
       <c r="D48" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="I48" s="1">
         <v>11</v>
       </c>
       <c r="J48" s="54" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="K48" s="13">
         <f>SUM($I$6:I48)</f>
         <v>882</v>
       </c>
       <c r="L48" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M48" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:13">
       <c r="B49" s="18"/>
       <c r="D49" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="I49" s="1">
         <v>28</v>
       </c>
       <c r="J49" s="54" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="K49" s="13">
         <f>SUM($I$6:I49)</f>
         <v>910</v>
       </c>
       <c r="L49" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M49" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:13">
       <c r="B50" s="18"/>
       <c r="D50" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="I50" s="1">
         <v>39</v>
       </c>
       <c r="J50" s="54" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="K50" s="13">
         <f>SUM($I$6:I50)</f>
         <v>949</v>
       </c>
       <c r="L50" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M50" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:13">
       <c r="B51" s="18"/>
       <c r="D51" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="F51" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="G51" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H51" s="1" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="I51" s="1">
         <v>28</v>
       </c>
       <c r="J51" s="54" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="K51" s="13">
         <f>SUM($I$6:I51)</f>
         <v>977</v>
       </c>
       <c r="L51" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M51" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:13">
       <c r="B52" s="18"/>
       <c r="D52" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>119</v>
       </c>
       <c r="I52" s="1">
         <v>32</v>
       </c>
       <c r="J52" s="54"/>
       <c r="K52" s="13">
         <f>SUM($I$6:I52)</f>
         <v>1009</v>
       </c>
       <c r="L52" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M52" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:13">
@@ -8038,51 +8069,51 @@
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="17"/>
       <c r="B72" s="83"/>
       <c r="C72" s="18"/>
       <c r="D72" s="84"/>
       <c r="E72" s="85"/>
       <c r="F72" s="85"/>
       <c r="G72" s="85"/>
       <c r="H72" s="85"/>
       <c r="I72" s="85"/>
       <c r="J72" s="86"/>
       <c r="K72" s="13"/>
       <c r="L72" s="14"/>
       <c r="M72" s="15"/>
     </row>
     <row r="73" spans="1:13">
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:13">
       <c r="B74" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="17"/>
       <c r="E74" s="24" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:13">
       <c r="B75" s="17"/>
       <c r="C75" s="17"/>
       <c r="D75" s="50" t="s">
         <v>64</v>
       </c>
       <c r="E75" s="32" t="s">
         <v>39</v>
       </c>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:13">
       <c r="B76" s="17"/>
       <c r="C76" s="17"/>
       <c r="E76" s="32"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:13">
       <c r="B77" s="45" t="s">
         <v>46</v>
       </c>
       <c r="C77" s="46"/>
@@ -8092,51 +8123,51 @@
       <c r="G77" s="44"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:13">
       <c r="B78" s="28"/>
       <c r="C78" s="17"/>
       <c r="E78" s="49"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:13">
       <c r="B79" s="48" t="s">
         <v>48</v>
       </c>
       <c r="C79" s="17"/>
       <c r="E79" s="32"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:13">
       <c r="B80" s="48"/>
       <c r="C80" s="17"/>
       <c r="E80" s="32"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="2:8">
       <c r="B81" s="28" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C81" s="17"/>
       <c r="E81" s="32"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="2:8">
       <c r="B82" s="28"/>
       <c r="C82" s="17"/>
       <c r="E82" s="25"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="2:8">
       <c r="B83" s="19" t="s">
         <v>65</v>
       </c>
       <c r="C83" s="17"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="2:8">
       <c r="B84" s="19"/>
       <c r="C84" s="17"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="2:8">
       <c r="B85" s="19" t="s">
@@ -8241,1330 +8272,1567 @@
       <c r="C100" s="17"/>
     </row>
     <row r="101" spans="2:8">
       <c r="B101" s="42"/>
       <c r="C101" s="17"/>
     </row>
     <row r="102" spans="2:8">
       <c r="B102" s="43" t="s">
         <v>16</v>
       </c>
       <c r="C102" s="17"/>
     </row>
     <row r="103" spans="2:8">
       <c r="B103" s="17"/>
       <c r="C103" s="17"/>
       <c r="E103" s="22"/>
     </row>
     <row r="104" spans="2:8">
       <c r="B104" s="17"/>
       <c r="C104" s="17"/>
       <c r="E104" s="21"/>
     </row>
   </sheetData>
   <autoFilter ref="B5:M44" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <phoneticPr fontId="21" type="noConversion"/>
-  <dataValidations disablePrompts="1" count="1">
+  <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:D72" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>"No,Yes"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" orientation="landscape"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - ILA LFV-U Fall 2015&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
     <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2015 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="B58"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <sheetData>
     <row r="58" spans="2:2">
       <c r="B58" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="42" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LTIA ERM exam online seminar - Fall 2014 sitting&amp;RCreated by: Roger Rosales, FSA , CERA</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E45BACB-5B7B-D243-A48D-8B8482B822FD}">
   <sheetPr>
     <tabColor theme="5"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F55"/>
+  <dimension ref="A1:F70"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="110" workbookViewId="0"/>
+    <sheetView showGridLines="0" topLeftCell="A11" zoomScaleNormal="100" zoomScalePageLayoutView="110" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="74.6640625" style="56" customWidth="1"/>
     <col min="2" max="2" width="53.5" style="56" customWidth="1"/>
     <col min="3" max="3" width="17" style="56" customWidth="1"/>
     <col min="4" max="4" width="23.1640625" style="56" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.5" style="56" customWidth="1"/>
     <col min="6" max="6" width="23.1640625" style="56" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="10.83203125" style="56"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="21">
       <c r="A1" s="55" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="57" t="s">
         <v>150</v>
       </c>
       <c r="B2" s="58">
-        <v>45930</v>
+        <v>46139</v>
       </c>
       <c r="C2" s="59"/>
       <c r="E2" s="59"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="60" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="60" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="61"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="56" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="62" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="62" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="62" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="62" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="63"/>
     </row>
     <row r="13" spans="1:6" ht="19">
       <c r="A13" s="64" t="str">
         <f>"Overall status by section as of "&amp;TEXT(B2,"m/d/yy")</f>
-        <v>Overall status by section as of 9/30/25</v>
+        <v>Overall status by section as of 4/27/26</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="43" customHeight="1">
       <c r="A14" s="94"/>
       <c r="B14" s="95"/>
       <c r="C14" s="65"/>
       <c r="E14" s="65"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="88"/>
+      <c r="A15" s="87"/>
     </row>
     <row r="16" spans="1:6" ht="51">
       <c r="A16" s="66" t="s">
         <v>158</v>
       </c>
       <c r="B16" s="66" t="s">
         <v>159</v>
       </c>
       <c r="C16" s="67" t="s">
         <v>160</v>
       </c>
       <c r="D16" s="68" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="67" t="s">
         <v>161</v>
       </c>
       <c r="F16" s="68" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="96" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B17" s="96"/>
       <c r="C17" s="96"/>
       <c r="D17" s="96"/>
       <c r="E17" s="96"/>
       <c r="F17" s="96"/>
     </row>
     <row r="18" spans="1:6" ht="17">
       <c r="A18" s="69" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B18" s="72" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="C18" s="71">
         <v>45838</v>
       </c>
-      <c r="D18" s="90" t="s">
-        <v>294</v>
+      <c r="D18" s="89" t="s">
+        <v>289</v>
       </c>
       <c r="E18" s="71">
         <v>45838</v>
       </c>
-      <c r="F18" s="90" t="s">
-        <v>294</v>
+      <c r="F18" s="89" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="92" t="s">
+      <c r="A19" s="91" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="70" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C19" s="71">
         <v>45838</v>
       </c>
-      <c r="D19" s="90" t="s">
-        <v>294</v>
+      <c r="D19" s="89" t="s">
+        <v>289</v>
       </c>
       <c r="E19" s="71">
         <v>45838</v>
       </c>
-      <c r="F19" s="90" t="s">
-        <v>294</v>
+      <c r="F19" s="89" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="69"/>
       <c r="B20" s="70"/>
       <c r="C20" s="71"/>
-      <c r="D20" s="90"/>
+      <c r="D20" s="89"/>
       <c r="E20" s="71"/>
-      <c r="F20" s="90"/>
+      <c r="F20" s="89"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="97" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B21" s="97"/>
       <c r="C21" s="97"/>
       <c r="D21" s="97"/>
       <c r="E21" s="97"/>
       <c r="F21" s="97"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="92" t="s">
-        <v>290</v>
+      <c r="A22" s="91" t="s">
+        <v>285</v>
       </c>
       <c r="B22" s="70" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C22" s="71">
         <v>45838</v>
       </c>
-      <c r="D22" s="90" t="s">
-        <v>294</v>
+      <c r="D22" s="89" t="s">
+        <v>289</v>
       </c>
       <c r="E22" s="71">
         <v>45838</v>
       </c>
-      <c r="F22" s="90" t="s">
-        <v>294</v>
+      <c r="F22" s="89" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="69"/>
       <c r="B23" s="70"/>
       <c r="C23" s="71"/>
-      <c r="D23" s="89"/>
+      <c r="D23" s="88"/>
       <c r="E23" s="71"/>
-      <c r="F23" s="89"/>
+      <c r="F23" s="88"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="97" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="B24" s="97"/>
       <c r="C24" s="97"/>
       <c r="D24" s="97"/>
       <c r="E24" s="97"/>
       <c r="F24" s="97"/>
     </row>
     <row r="25" spans="1:6" ht="17">
       <c r="A25" s="69" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B25" s="72" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="C25" s="71">
         <v>45838</v>
       </c>
-      <c r="D25" s="90" t="s">
-        <v>294</v>
+      <c r="D25" s="89" t="s">
+        <v>289</v>
       </c>
       <c r="E25" s="71">
         <v>45838</v>
       </c>
-      <c r="F25" s="90" t="s">
-        <v>294</v>
+      <c r="F25" s="89" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="17">
       <c r="A26" s="69" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="B26" s="72" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="C26" s="71">
         <v>45853</v>
       </c>
-      <c r="D26" s="90" t="s">
-        <v>294</v>
+      <c r="D26" s="89" t="s">
+        <v>289</v>
       </c>
       <c r="E26" s="71">
         <v>45853</v>
       </c>
-      <c r="F26" s="90" t="s">
-        <v>294</v>
+      <c r="F26" s="89" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="17">
       <c r="A27" s="69" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="B27" s="72" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="C27" s="71">
         <v>45838</v>
       </c>
-      <c r="D27" s="90" t="s">
-        <v>294</v>
+      <c r="D27" s="89" t="s">
+        <v>289</v>
       </c>
       <c r="E27" s="71">
         <v>45838</v>
       </c>
-      <c r="F27" s="90" t="s">
-        <v>294</v>
+      <c r="F27" s="89" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="17">
       <c r="A28" s="69" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B28" s="72" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="C28" s="71">
         <v>45838</v>
       </c>
-      <c r="D28" s="90" t="s">
-        <v>294</v>
+      <c r="D28" s="89" t="s">
+        <v>289</v>
       </c>
       <c r="E28" s="71">
         <v>45838</v>
       </c>
-      <c r="F28" s="90" t="s">
-        <v>294</v>
+      <c r="F28" s="89" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="17">
       <c r="A29" s="69" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B29" s="72" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="C29" s="71">
         <v>45838</v>
       </c>
-      <c r="D29" s="90" t="s">
-        <v>294</v>
+      <c r="D29" s="89" t="s">
+        <v>289</v>
       </c>
       <c r="E29" s="71">
         <v>45838</v>
       </c>
-      <c r="F29" s="90" t="s">
-        <v>294</v>
+      <c r="F29" s="89" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="17">
       <c r="A30" s="69" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="B30" s="72" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="C30" s="71">
         <v>45838</v>
       </c>
-      <c r="D30" s="90" t="s">
-        <v>294</v>
+      <c r="D30" s="89" t="s">
+        <v>289</v>
       </c>
       <c r="E30" s="71">
         <v>45838</v>
       </c>
-      <c r="F30" s="90" t="s">
-        <v>294</v>
+      <c r="F30" s="89" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="17">
       <c r="A31" s="72" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B31" s="72" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="C31" s="71">
         <v>45838</v>
       </c>
-      <c r="D31" s="90" t="s">
-        <v>294</v>
+      <c r="D31" s="89" t="s">
+        <v>289</v>
       </c>
       <c r="E31" s="71">
         <v>45838</v>
       </c>
-      <c r="F31" s="90" t="s">
-        <v>294</v>
+      <c r="F31" s="89" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="17">
       <c r="A32" s="73" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B32" s="72" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="C32" s="71">
         <v>45838</v>
       </c>
-      <c r="D32" s="90" t="s">
-        <v>294</v>
+      <c r="D32" s="89" t="s">
+        <v>289</v>
       </c>
       <c r="E32" s="71">
         <v>45838</v>
       </c>
-      <c r="F32" s="90" t="s">
-        <v>294</v>
+      <c r="F32" s="89" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="73"/>
       <c r="B33" s="72"/>
       <c r="C33" s="74"/>
       <c r="E33" s="74"/>
     </row>
     <row r="34" spans="1:5" ht="19">
       <c r="A34" s="75" t="s">
-        <v>162</v>
+        <v>294</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="74"/>
       <c r="E34" s="74"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="76" t="s">
-        <v>163</v>
+        <v>297</v>
       </c>
       <c r="B35" s="72"/>
       <c r="C35" s="74"/>
       <c r="E35" s="74"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="73"/>
       <c r="B36" s="72"/>
       <c r="C36" s="74"/>
       <c r="E36" s="74"/>
     </row>
     <row r="37" spans="1:5" ht="34">
       <c r="A37" s="66" t="s">
         <v>158</v>
       </c>
       <c r="B37" s="66" t="s">
         <v>159</v>
       </c>
       <c r="C37" s="67" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D37" s="68" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" s="69"/>
-[...2 lines deleted...]
-      <c r="D38" s="90"/>
+      <c r="A38" s="69" t="s">
+        <v>295</v>
+      </c>
+      <c r="B38" s="92" t="s">
+        <v>298</v>
+      </c>
+      <c r="C38" s="71">
+        <v>46139</v>
+      </c>
+      <c r="D38" s="89" t="s">
+        <v>289</v>
+      </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" s="69"/>
-[...2 lines deleted...]
-      <c r="D39" s="90"/>
+      <c r="A39" s="69" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="92" t="s">
+        <v>298</v>
+      </c>
+      <c r="C39" s="71">
+        <v>46139</v>
+      </c>
+      <c r="D39" s="89" t="s">
+        <v>289</v>
+      </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" s="69"/>
-[...3 lines deleted...]
-      <c r="E40" s="74"/>
+      <c r="A40" s="69" t="s">
+        <v>296</v>
+      </c>
+      <c r="B40" s="92" t="s">
+        <v>298</v>
+      </c>
+      <c r="C40" s="71">
+        <v>46139</v>
+      </c>
+      <c r="D40" s="89" t="s">
+        <v>289</v>
+      </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" s="73"/>
-[...5 lines deleted...]
-      <c r="A42" s="77" t="s">
+      <c r="A41" s="69" t="s">
+        <v>78</v>
+      </c>
+      <c r="B41" s="92" t="s">
+        <v>298</v>
+      </c>
+      <c r="C41" s="71">
+        <v>46139</v>
+      </c>
+      <c r="D41" s="89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="69" t="s">
+        <v>82</v>
+      </c>
+      <c r="B42" s="92" t="s">
+        <v>298</v>
+      </c>
+      <c r="C42" s="71">
+        <v>46139</v>
+      </c>
+      <c r="D42" s="89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="69" t="s">
+        <v>287</v>
+      </c>
+      <c r="B43" s="92" t="s">
+        <v>298</v>
+      </c>
+      <c r="C43" s="71">
+        <v>46139</v>
+      </c>
+      <c r="D43" s="89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="69" t="s">
+        <v>240</v>
+      </c>
+      <c r="B44" s="92" t="s">
+        <v>298</v>
+      </c>
+      <c r="C44" s="71">
+        <v>46139</v>
+      </c>
+      <c r="D44" s="89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="69" t="s">
+        <v>135</v>
+      </c>
+      <c r="B45" s="92" t="s">
+        <v>298</v>
+      </c>
+      <c r="C45" s="71">
+        <v>46139</v>
+      </c>
+      <c r="D45" s="89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="B46" s="92" t="s">
+        <v>298</v>
+      </c>
+      <c r="C46" s="71">
+        <v>46139</v>
+      </c>
+      <c r="D46" s="89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="69" t="s">
+        <v>285</v>
+      </c>
+      <c r="B47" s="92" t="s">
+        <v>298</v>
+      </c>
+      <c r="C47" s="71">
+        <v>46139</v>
+      </c>
+      <c r="D47" s="89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="69" t="s">
+        <v>113</v>
+      </c>
+      <c r="B48" s="92" t="s">
+        <v>298</v>
+      </c>
+      <c r="C48" s="71">
+        <v>46139</v>
+      </c>
+      <c r="D48" s="89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="69" t="s">
+        <v>253</v>
+      </c>
+      <c r="B49" s="92" t="s">
+        <v>298</v>
+      </c>
+      <c r="C49" s="71">
+        <v>46139</v>
+      </c>
+      <c r="D49" s="89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="69" t="s">
+        <v>115</v>
+      </c>
+      <c r="B50" s="92" t="s">
+        <v>298</v>
+      </c>
+      <c r="C50" s="71">
+        <v>46139</v>
+      </c>
+      <c r="D50" s="89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="69" t="s">
+        <v>288</v>
+      </c>
+      <c r="B51" s="92" t="s">
+        <v>298</v>
+      </c>
+      <c r="C51" s="71">
+        <v>46139</v>
+      </c>
+      <c r="D51" s="89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="69" t="s">
+        <v>265</v>
+      </c>
+      <c r="B52" s="92" t="s">
+        <v>298</v>
+      </c>
+      <c r="C52" s="71">
+        <v>46139</v>
+      </c>
+      <c r="D52" s="89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="69" t="s">
+        <v>257</v>
+      </c>
+      <c r="B53" s="92" t="s">
+        <v>299</v>
+      </c>
+      <c r="C53" s="71">
+        <v>46132</v>
+      </c>
+      <c r="D53" s="89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="69" t="s">
+        <v>259</v>
+      </c>
+      <c r="B54" s="92" t="s">
+        <v>299</v>
+      </c>
+      <c r="C54" s="71">
+        <v>46132</v>
+      </c>
+      <c r="D54" s="89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="69" t="s">
+        <v>260</v>
+      </c>
+      <c r="B55" s="92" t="s">
+        <v>299</v>
+      </c>
+      <c r="C55" s="71">
+        <v>46132</v>
+      </c>
+      <c r="D55" s="89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="73"/>
+      <c r="B56" s="72"/>
+      <c r="C56" s="74"/>
+      <c r="E56" s="74"/>
+    </row>
+    <row r="57" spans="1:5" ht="34">
+      <c r="A57" s="77" t="s">
+        <v>163</v>
+      </c>
+      <c r="B57" s="66" t="s">
+        <v>159</v>
+      </c>
+      <c r="C57" s="67" t="s">
+        <v>164</v>
+      </c>
+      <c r="D57" s="68" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="70" t="s">
         <v>165</v>
       </c>
-      <c r="B42" s="66" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="67" t="s">
+      <c r="B58" s="70" t="s">
+        <v>167</v>
+      </c>
+      <c r="C58" s="71">
+        <v>46138</v>
+      </c>
+      <c r="D58" s="89" t="s">
+        <v>289</v>
+      </c>
+      <c r="E58" s="70"/>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="70" t="s">
         <v>166</v>
       </c>
-      <c r="D42" s="68" t="s">
+      <c r="B59" s="70" t="s">
+        <v>167</v>
+      </c>
+      <c r="C59" s="71">
+        <v>46139</v>
+      </c>
+      <c r="D59" s="89" t="s">
+        <v>289</v>
+      </c>
+      <c r="E59" s="70"/>
+    </row>
+    <row r="60" spans="1:5" ht="34" customHeight="1">
+      <c r="A60" s="93" t="s">
+        <v>168</v>
+      </c>
+      <c r="B60" s="93"/>
+      <c r="C60" s="78"/>
+      <c r="E60" s="78"/>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="79"/>
+      <c r="B61" s="80"/>
+      <c r="C61" s="80"/>
+      <c r="E61" s="80"/>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="80"/>
+      <c r="B62" s="80"/>
+      <c r="C62" s="80"/>
+      <c r="E62" s="80"/>
+    </row>
+    <row r="63" spans="1:5" ht="34">
+      <c r="A63" s="77" t="s">
+        <v>169</v>
+      </c>
+      <c r="B63" s="81"/>
+      <c r="C63" s="67" t="s">
+        <v>164</v>
+      </c>
+      <c r="D63" s="68" t="s">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="70" t="s">
+      <c r="E63" s="80"/>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="70" t="s">
+        <v>207</v>
+      </c>
+      <c r="B64" s="70" t="s">
         <v>167</v>
       </c>
-      <c r="B43" s="70" t="s">
-[...26 lines deleted...]
-      <c r="A45" s="93" t="s">
+      <c r="C64" s="71">
+        <v>46081</v>
+      </c>
+      <c r="D64" s="89" t="s">
+        <v>289</v>
+      </c>
+      <c r="E64" s="80"/>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="80"/>
+      <c r="B65" s="80"/>
+      <c r="C65" s="80"/>
+      <c r="E65" s="80"/>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="77" t="s">
         <v>170</v>
       </c>
-      <c r="B45" s="93"/>
-[...16 lines deleted...]
-      <c r="A48" s="77" t="s">
+      <c r="B66" s="81"/>
+      <c r="C66" s="80"/>
+      <c r="E66" s="80"/>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="70" t="s">
         <v>171</v>
       </c>
-      <c r="B48" s="81"/>
-[...30 lines deleted...]
-      <c r="A51" s="77" t="s">
+      <c r="B67" s="70"/>
+      <c r="C67" s="80"/>
+      <c r="E67" s="80"/>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="70" t="s">
         <v>172</v>
       </c>
-      <c r="B51" s="81"/>
-[...4 lines deleted...]
-      <c r="A52" s="70" t="s">
+      <c r="B68" s="70"/>
+      <c r="C68" s="70"/>
+      <c r="E68" s="70"/>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="82" t="s">
         <v>173</v>
       </c>
-      <c r="B52" s="70"/>
-[...23 lines deleted...]
-      <c r="E55" s="70"/>
+      <c r="B69" s="70"/>
+      <c r="C69" s="70"/>
+      <c r="E69" s="70"/>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="70"/>
+      <c r="B70" s="70"/>
+      <c r="C70" s="70"/>
+      <c r="E70" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A60:B60"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A24:F24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="76" orientation="portrait" horizontalDpi="4294967292" verticalDpi="4294967292"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8EAE1078-2817-9244-9A13-BFD5C702AB86}">
   <dimension ref="A1:G104"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="33.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="47.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="27.83203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="53.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.1640625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="23" customHeight="1">
       <c r="A1" s="34" t="s">
-        <v>217</v>
+        <v>292</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="35" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="36" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="36" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="7.5" customHeight="1"/>
     <row r="6" spans="1:7">
       <c r="A6" s="51"/>
       <c r="B6" s="52" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="53" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="53" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="53" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11"/>
       <c r="B7" s="37"/>
       <c r="C7" s="38" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="38"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11"/>
       <c r="B8" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="G8" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11"/>
       <c r="B9" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="G9" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11"/>
       <c r="B10" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>131</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="G10" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11"/>
       <c r="B11" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="G11" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11"/>
       <c r="B12" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>68</v>
       </c>
       <c r="G12" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11"/>
       <c r="B13" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>69</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>128</v>
       </c>
       <c r="G13" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11"/>
       <c r="B14" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>70</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>71</v>
       </c>
       <c r="G14" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="11"/>
       <c r="B15" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G15" s="1">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11"/>
       <c r="B16" s="37"/>
       <c r="C16" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>74</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="G16" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="11"/>
       <c r="B17" s="37"/>
       <c r="C17" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="G17" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="11"/>
       <c r="B18" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="G18" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11"/>
       <c r="B19" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="G19" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="11"/>
       <c r="B20" s="37" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>86</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G20" s="1">
         <v>252</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="11"/>
       <c r="B21" s="37" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>124</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="G21" s="1">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="11"/>
       <c r="B22" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>77</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="G22" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="11"/>
       <c r="B23" s="37"/>
       <c r="C23" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>78</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="G23" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="11"/>
       <c r="B24" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>148</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>132</v>
       </c>
       <c r="G24" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="11"/>
       <c r="B25" s="37"/>
       <c r="C25" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="G25" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="11"/>
       <c r="B26" s="37"/>
       <c r="C26" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="G26" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="11"/>
       <c r="B27" s="37"/>
       <c r="C27" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>81</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="G27" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="11"/>
       <c r="B28" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="G28" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="11"/>
       <c r="B29" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="G29" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="11"/>
       <c r="B30" s="37"/>
       <c r="C30" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>82</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="G30" s="1">
         <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="11"/>
       <c r="B31" s="37"/>
       <c r="C31" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>83</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="G31" s="1">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="11"/>
       <c r="B32" s="37"/>
       <c r="C32" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>135</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="G32" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="11"/>
       <c r="B33" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="G33" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="11"/>
       <c r="B34" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>134</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="G34" s="1">
         <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="11"/>
       <c r="B35" s="37"/>
       <c r="C35" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>84</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>85</v>
       </c>
       <c r="G35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="11"/>
       <c r="B36" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>89</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G36" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="11"/>
       <c r="B37" s="37"/>
       <c r="C37" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>88</v>
@@ -9579,364 +9847,364 @@
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="11"/>
       <c r="B38" s="37"/>
       <c r="C38" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>92</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G38" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="11"/>
       <c r="B39" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G39" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="11"/>
       <c r="B40" s="37"/>
       <c r="C40" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>94</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G40" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="11"/>
       <c r="B41" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>95</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G41" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="11"/>
       <c r="B42" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>96</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G42" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="11"/>
       <c r="B43" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>97</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G43" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="11"/>
-      <c r="B44" s="91" t="s">
-        <v>285</v>
+      <c r="B44" s="90" t="s">
+        <v>280</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>102</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>149</v>
       </c>
       <c r="G44" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="11"/>
-      <c r="B45" s="91" t="s">
-        <v>285</v>
+      <c r="B45" s="90" t="s">
+        <v>280</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>103</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>149</v>
       </c>
       <c r="G45" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="11"/>
-      <c r="B46" s="91" t="s">
-        <v>285</v>
+      <c r="B46" s="90" t="s">
+        <v>280</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>149</v>
       </c>
       <c r="G46" s="1">
         <v>27</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="11"/>
-      <c r="B47" s="91" t="s">
-        <v>285</v>
+      <c r="B47" s="90" t="s">
+        <v>280</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>105</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>149</v>
       </c>
       <c r="G47" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="11"/>
-      <c r="B48" s="91" t="s">
-        <v>285</v>
+      <c r="B48" s="90" t="s">
+        <v>280</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>106</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>149</v>
       </c>
       <c r="G48" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="11"/>
-      <c r="B49" s="91" t="s">
-        <v>285</v>
+      <c r="B49" s="90" t="s">
+        <v>280</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>107</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>149</v>
       </c>
       <c r="G49" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="11"/>
       <c r="B50" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>108</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>149</v>
       </c>
       <c r="G50" s="1">
         <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="11"/>
       <c r="B51" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>109</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>149</v>
       </c>
       <c r="G51" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="11"/>
       <c r="B52" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>110</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>149</v>
       </c>
       <c r="G52" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="11"/>
       <c r="B53" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>111</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>149</v>
       </c>
       <c r="G53" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="11"/>
       <c r="B54" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>112</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>149</v>
       </c>
       <c r="G54" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="B55" s="37"/>
       <c r="C55" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>138</v>
       </c>
@@ -9958,79 +10226,79 @@
       <c r="D56" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>115</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>116</v>
       </c>
       <c r="G56" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="B57" s="37"/>
       <c r="C57" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>50</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="G57" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="B58" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>125</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>126</v>
       </c>
       <c r="G58" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="B59" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>117</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>37</v>
       </c>
       <c r="G59" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="B60" s="37"/>
       <c r="C60" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>140</v>
       </c>
@@ -10042,259 +10310,259 @@
       </c>
       <c r="G60" s="1">
         <v>46</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="B61" s="37"/>
       <c r="C61" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>119</v>
       </c>
       <c r="G61" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="B62" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="G62" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="B63" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>120</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>121</v>
       </c>
       <c r="G63" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="B64" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>122</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>123</v>
       </c>
       <c r="G64" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="2:7">
       <c r="B65" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G65" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="2:7">
       <c r="B66" s="37"/>
       <c r="C66" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D66" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="E66" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="E66" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="G66" s="1">
         <v>21</v>
       </c>
     </row>
     <row r="67" spans="2:7">
       <c r="B67" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>98</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>98</v>
       </c>
       <c r="G67" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="68" spans="2:7">
       <c r="B68" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>99</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G68" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="69" spans="2:7">
       <c r="B69" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>100</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G69" s="1">
         <v>59</v>
       </c>
     </row>
     <row r="70" spans="2:7">
       <c r="B70" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>101</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>129</v>
       </c>
       <c r="G70" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="71" spans="2:7">
       <c r="B71" s="37" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>136</v>
       </c>
       <c r="G71" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="2:7">
       <c r="B72" s="37"/>
       <c r="C72" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="G72" s="1">
         <v>43</v>
       </c>
     </row>
     <row r="73" spans="2:7">
       <c r="B73" s="37"/>
     </row>
     <row r="74" spans="2:7">
       <c r="B74" s="37"/>
     </row>
     <row r="75" spans="2:7">
       <c r="B75" s="37"/>
     </row>
     <row r="76" spans="2:7">
       <c r="B76" s="37"/>
     </row>
     <row r="77" spans="2:7">
       <c r="B77" s="37"/>
     </row>
     <row r="78" spans="2:7">
       <c r="B78" s="37"/>
     </row>
     <row r="79" spans="2:7">
       <c r="B79" s="37"/>
@@ -10368,121 +10636,99 @@
     <row r="102" spans="2:2">
       <c r="B102" s="37"/>
     </row>
     <row r="103" spans="2:2">
       <c r="B103" s="37"/>
     </row>
     <row r="104" spans="2:2">
       <c r="B104" s="37"/>
     </row>
   </sheetData>
   <autoFilter ref="B6:F82" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" orientation="landscape"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - ILA LFV-U Fall 2015&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
     <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2015 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:C10"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C6" sqref="C6"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="6.83203125" style="29" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="30" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="26">
-        <v>45245</v>
+        <v>46139</v>
       </c>
       <c r="B5" s="29">
         <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>210</v>
+        <v>293</v>
       </c>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="26">
-[...7 lines deleted...]
-      </c>
+      <c r="A6" s="26"/>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" s="26">
-[...7 lines deleted...]
-      </c>
+      <c r="A7" s="26"/>
     </row>
     <row r="8" spans="1:3">
-      <c r="A8" s="26">
-[...7 lines deleted...]
-      </c>
+      <c r="A8" s="26"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="26"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="26"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>