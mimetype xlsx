--- v2 (2026-06-15)
+++ v3 (2026-08-06)
@@ -18,92 +18,92 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10419"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10726"/>
   <workbookPr autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/shivmorjaria/Dropbox/ILA 201-I/Current Published Course Materials/Primary Course Materials/Study Schedule/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{348B5C5A-936C-FB4B-986B-5D9EDFCC16AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{13D4E42B-3B90-F846-993D-6959BD53AF24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="660" windowWidth="29400" windowHeight="16600" xr2:uid="{0E5786B3-0731-D34A-9812-D7FD03FF21E5}"/>
   </bookViews>
   <sheets>
     <sheet name="Documentation" sheetId="6" r:id="rId1"/>
     <sheet name="Study Schedule" sheetId="3" r:id="rId2"/>
     <sheet name="Tracking" sheetId="2" r:id="rId3"/>
     <sheet name="Scheduled Updates" sheetId="11" r:id="rId4"/>
-    <sheet name="LFMC-2025" sheetId="10" r:id="rId5"/>
+    <sheet name="ILA 201I 2026" sheetId="10" r:id="rId5"/>
     <sheet name="Revisions" sheetId="8" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'LFMC-2025'!$B$6:$F$82</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'ILA 201I 2026'!$B$6:$F$53</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Study Schedule'!$B$5:$M$44</definedName>
-    <definedName name="ActFDate" localSheetId="4">'LFMC-2025'!#REF!</definedName>
+    <definedName name="ActFDate" localSheetId="4">'ILA 201I 2026'!#REF!</definedName>
     <definedName name="ActFDate">'Study Schedule'!$C$6:$C$44</definedName>
-    <definedName name="CompFlag" localSheetId="4">'LFMC-2025'!#REF!</definedName>
+    <definedName name="CompFlag" localSheetId="4">'ILA 201I 2026'!#REF!</definedName>
     <definedName name="CompFlag">'Study Schedule'!$D$6:$D$44</definedName>
     <definedName name="D">#REF!</definedName>
     <definedName name="DayLookUp" localSheetId="4">#REF!</definedName>
     <definedName name="DayLookUp">#REF!</definedName>
     <definedName name="Estimatedte">#REF!</definedName>
-    <definedName name="ExamDate" localSheetId="4">'LFMC-2025'!#REF!</definedName>
+    <definedName name="ExamDate" localSheetId="4">'ILA 201I 2026'!#REF!</definedName>
     <definedName name="ExamDate">'Study Schedule'!#REF!</definedName>
     <definedName name="LessonDays" localSheetId="4">#REF!</definedName>
     <definedName name="LessonDays">#REF!</definedName>
     <definedName name="MasterTable" localSheetId="4">#REF!</definedName>
     <definedName name="MasterTable">#REF!</definedName>
-    <definedName name="PgCnt" localSheetId="4">'LFMC-2025'!#REF!</definedName>
+    <definedName name="PgCnt" localSheetId="4">'ILA 201I 2026'!#REF!</definedName>
     <definedName name="PgCnt">'Study Schedule'!$I$6:$I$44</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Documentation!$A$1:$N$23</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="4">'LFMC-2025'!$1:$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Documentation!$A$1:$N$22</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'ILA 201I 2026'!$1:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Study Schedule'!$1:$5</definedName>
-    <definedName name="StartDate" localSheetId="4">'LFMC-2025'!$C$1</definedName>
+    <definedName name="StartDate" localSheetId="4">'ILA 201I 2026'!$C$1</definedName>
     <definedName name="StartDate">'Study Schedule'!$E$1</definedName>
     <definedName name="TargetDays" localSheetId="4">#REF!</definedName>
     <definedName name="TargetDays">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
@@ -352,51 +352,51 @@
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>ES</author>
   </authors>
   <commentList>
     <comment ref="G6" authorId="0" shapeId="0" xr:uid="{46AD270B-E005-8546-9E62-552C2BC991CF}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color rgb="FF000000"/>
             <rFont val="Calibri"/>
             <family val="2"/>
           </rPr>
           <t>Source reading page count</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="778" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="543" uniqueCount="192">
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>% Complete</t>
   </si>
   <si>
     <t>Total Pages</t>
   </si>
   <si>
     <t>Completed Pages</t>
   </si>
   <si>
     <t>Actual Finish Date</t>
   </si>
   <si>
     <t>Completed?</t>
   </si>
   <si>
     <t>Proj Pace</t>
   </si>
   <si>
     <t>Your Pace</t>
   </si>
   <si>
@@ -484,95 +484,86 @@
   <si>
     <t>Version</t>
   </si>
   <si>
     <t>Changes</t>
   </si>
   <si>
     <t>This tab summarizes any revisions to the study schedule during the exam sitting. The</t>
   </si>
   <si>
     <t>version number can be found on the end of the spreadsheet file name.</t>
   </si>
   <si>
     <t>Don't feel like you HAVE to work every past problem. There are a lot, and they are also heavily biased toward</t>
   </si>
   <si>
     <t>readings that have been on the syllabus the longest. Don't spend so much of your time on past problems that you stop reviewing the total current syllabus!</t>
   </si>
   <si>
     <t>Revision History</t>
   </si>
   <si>
     <t>Syllabus Changes</t>
   </si>
   <si>
-    <t>A Multi-Stakeholder Approach to Capital Adequacy</t>
-[...1 lines deleted...]
-  <si>
     <t>Embedded Value: Practice and Theory</t>
   </si>
   <si>
-    <t>LFM-148-20: The Theory of Risk Capital in Financial Firms</t>
-[...1 lines deleted...]
-  <si>
     <t>Even for lessons that are still on syllabus without modification, we are still making miscellaneous updates, so please use the new LFM versions when available.</t>
   </si>
   <si>
     <t>https://www.soa.org/education/exam-req/edu-exam-life-management/</t>
   </si>
   <si>
     <t>and corrections.</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Type out answers to flash cards as much as possible to practice recall</t>
   </si>
   <si>
     <t>Work sample exam problems included in the online course's Supplementary Materials section</t>
   </si>
   <si>
     <t>Check the Supplementary and Review Material section for CBT versions of pre-CBT SOA exams</t>
   </si>
   <si>
     <t>Don't get too bogged down in SOA model solutions—try to keep moving</t>
   </si>
   <si>
     <t>Review Phase</t>
   </si>
   <si>
     <t>Continue to emphasize concept learning as you transition to memorization in this final phase</t>
   </si>
   <si>
     <t>In this final phase, there are no hard dates to complete the following items. This is more of a high level list of items to focus on week to week.</t>
   </si>
   <si>
-    <t>The Infinite Actuary.</t>
-[...1 lines deleted...]
-  <si>
     <t>Economic Capital for Life Insurance Companies</t>
   </si>
   <si>
     <t>Whenever the syllabus changes, we roll out new lessons and updated lessons as fast as we can while maintaining our high</t>
   </si>
   <si>
     <t>standard of quality. We always work from the top to the bottom of the course in an effort to complete any updates in the</t>
   </si>
   <si>
     <t xml:space="preserve">early sections first. This generally means you have plenty to start with and we are working out ahead of you. </t>
   </si>
   <si>
     <t>See the Revision History and Scheduled Updates spreadsheet in the Introduction for more detailed information on course</t>
   </si>
   <si>
     <t>updates and a version history of all PDFs.</t>
   </si>
   <si>
     <t>When it comes to tracking your progress, we highly recommend using the Today view built into the TIA Study website (and apps).</t>
   </si>
   <si>
     <t>However, you can use this spreadsheet to as another check on your overall progress or general reference for the course layout.</t>
   </si>
   <si>
     <t>The order of the lessons matches the order presented in the course (in TIA Study), and we feel that this is the most logical</t>
@@ -580,297 +571,117 @@
   <si>
     <t xml:space="preserve">order to study the syllabus readings in an effort to make the most efficient use of your study time and increase your chances </t>
   </si>
   <si>
     <t>of passing.</t>
   </si>
   <si>
     <t>The Tracking tab will show your actual progress against your planned progress if you choose to use this spreadsheet in that way.</t>
   </si>
   <si>
     <t>Simply mark the reading as Complete = "Yes" in the "Completed?" column. However, as noted above, the Today view in TIA</t>
   </si>
   <si>
     <t>Study is probably a better tool for staying on schedule.</t>
   </si>
   <si>
     <t>Full details here:</t>
   </si>
   <si>
     <t xml:space="preserve">Become extremely familiar with the exam-day process, including any current guidelines Prometric may have related to COVID-19 </t>
   </si>
   <si>
     <t>Use flashcards in the Review tab of TIA Study and/or condensed outlines</t>
   </si>
   <si>
-    <t>A2. Assumption Specific Considerations</t>
-[...19 lines deleted...]
-  <si>
     <t>OSFI: Sound Reinsurance Practices and Procedures</t>
   </si>
   <si>
     <t>The Appointed Actuary in Canada</t>
   </si>
   <si>
-    <t>Participating and Adjustable Product Management</t>
-[...4 lines deleted...]
-  <si>
     <t>IFRS 17 Risk Adjustment for Non-Financial Risk</t>
   </si>
   <si>
     <t>IFRS 17 Estimates of Future Cash Flows</t>
   </si>
   <si>
     <t>IFRS 17 Discount Rates - Chapter 1 Developing the Discount Curve</t>
   </si>
   <si>
     <t>IFRS 17 Discount Rates - Chapter 2 Reference Curve and AAR</t>
   </si>
   <si>
     <t>IFRS 17 Coverage Units</t>
   </si>
   <si>
     <t>IFRS 17 Market Consistent Valuation of Financial Guarantees</t>
   </si>
   <si>
     <t>IFRS 17 Insurance Contracts Example</t>
   </si>
   <si>
     <t>International Financial Reporting Standards (IFRS) 17 Insurance Contracts Example</t>
   </si>
   <si>
-    <t>IAN 100: Application of IFRS 17</t>
-[...46 lines deleted...]
-  <si>
     <t>LICAT Ch. 1: Overview and General Requirements</t>
   </si>
   <si>
     <t>LICAT Ch. 2: Available Capital</t>
   </si>
   <si>
     <t>LICAT Ch. 3: Credit Risk - On-Balance Sheet Items</t>
   </si>
   <si>
     <t>LICAT Ch. 4: Credit Risk - Off-Balance Sheet Items</t>
   </si>
   <si>
     <t>LICAT Ch. 5: Market Risk</t>
   </si>
   <si>
     <t>LICAT Ch. 6: Insurance Risk</t>
   </si>
   <si>
-    <t>LICAT Ch. 7: Segregated Fund Guarantee Risk</t>
-[...13 lines deleted...]
-  <si>
     <t>OSFI Guideline A-4 Internal Capital Targets</t>
   </si>
   <si>
-    <t>LFM-636-20: OSFI Guideline A-4 Internal Target Capital Ratio for Insurance Companies, Dec 2017</t>
-[...1 lines deleted...]
-  <si>
     <t>Own Risk and Solvency Assessment</t>
   </si>
   <si>
-    <t>LFM-641-19: OSFI: Own Risk and Solvency Assessment (E-19), Dec 2017</t>
-[...4 lines deleted...]
-  <si>
     <t>A Multi-Stakeholder Approach to Capital Adequacy, Conning Research, Actuarial Practice Forum</t>
   </si>
   <si>
     <t>Embedded Value: Practice and Theory, Actuarial Practice Forum, Mar 2009</t>
   </si>
   <si>
-    <t>Mergers and Acquisitions</t>
-[...19 lines deleted...]
-  <si>
     <t>This tab follows the previous course layout and is intended to help anyone who used the previous LFM course determine which readings were retained, Deleted, or modified.</t>
   </si>
   <si>
-    <t>CIA Educational Note: Expected Mortality: Fully Underwritten Canadian Individual Life Insurance Policies, Jul 2002 (only sections 100, 200, and 300)</t>
-[...19 lines deleted...]
-  <si>
     <t>IFRS 17 Fair Value of Insurance Contracts</t>
   </si>
   <si>
-    <t>Bridging the GAAP: IFRS 17 and LDTI Differences Explored, Financial Reporter, July 2022</t>
-[...31 lines deleted...]
-  <si>
     <t>Please see the Revisions tab for a history of changes in this spreadsheet. We occasionally make updates</t>
-  </si>
-[...4 lines deleted...]
-    <t>LFM-645-23: OSFI Guideline – Life Insurance Capital Adequacy Test (LICAT), July 2022, Ch. 1-11 (excluding Sections 4.2-4.4 &amp; 7.3-7.10) </t>
   </si>
   <si>
     <t>Last Updated:</t>
   </si>
   <si>
     <t xml:space="preserve">The primary purpose of this spreadsheet is to give you a "one stop" view of all changes that have occurred in the </t>
   </si>
   <si>
     <t>online seminar since the last time you viewed this spreadsheet.</t>
   </si>
   <si>
     <t>A few things to note:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">- Priority for completion is given by the following order: (1) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="5" tint="-0.249977111117893"/>
         <rFont val="Calibri (Body)_x0000_"/>
       </rPr>
       <t>new readings</t>
@@ -914,56 +725,50 @@
   <si>
     <t xml:space="preserve">   lot of time to create and better value could be added by making enhancements to other parts of the online seminar)</t>
   </si>
   <si>
     <t>Lesson name</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Targeted completion date DSM</t>
   </si>
   <si>
     <t>Targeted completion date video lesson</t>
   </si>
   <si>
     <t>Targeted completion date</t>
   </si>
   <si>
     <t>Flash cards and Condensed Outline</t>
   </si>
   <si>
     <t xml:space="preserve">Targeted completion date </t>
   </si>
   <si>
-    <t>Condensed outline (all sections)</t>
-[...4 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Update to include the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="5" tint="-0.249977111117893"/>
         <rFont val="Calibri (Body)_x0000_"/>
       </rPr>
       <t>NEW</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> and </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
@@ -979,233 +784,86 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> readings</t>
     </r>
   </si>
   <si>
     <t>PDF Flash card errata/updates are posted in the Supplementary Materials section. iPhone/Android flash card app updates happen immediately.</t>
   </si>
   <si>
     <t>Practice Problems</t>
   </si>
   <si>
     <t>SOA Exam  Solutions</t>
   </si>
   <si>
     <t>See the SOA Exams tab of the online seminar for solutions to many past SOA exam problems</t>
   </si>
   <si>
     <t>See the Analysis of Past Exams spreadsheet in the Supplementary Materials section for a list of all relvevant past exam</t>
   </si>
   <si>
     <t>problems dating back to the early 2000s</t>
   </si>
   <si>
-    <t>IFRS 17 and LDTI Differences Explored</t>
-[...31 lines deleted...]
-  <si>
     <t>CIA Educational Note: IFRS 17 Discount Rates for Life and Health Insurance Contracts, Jun 2022</t>
   </si>
   <si>
-    <t>CIA Educational Note: IFRS 17 Coverage Units for Life and Health Insurance Contracts, Jun 2022</t>
-[...10 lines deleted...]
-  <si>
     <t>Regulatory Capital Adequacy for Life Insurance Companies: A Comparison of Four Jurisdictions, SOA Research Institute, Jul 2023</t>
   </si>
   <si>
     <t>Regulatory Capital Adequacy: A Comparison of Four Jurisdictions</t>
   </si>
   <si>
     <t>Economic Capital for Life Insurance Companies, SOA Research Paper, Oct 2016 (only sections 2 &amp; 6)</t>
   </si>
   <si>
-    <t>LFM-660-24: Will IFRS 17 replace EV?</t>
-[...31 lines deleted...]
-  <si>
     <t>Rating Agency Perspectives on Insurance Company Capital, SOA Research Institute, Aug 2023 (excluding Appendices)</t>
   </si>
   <si>
     <t>Rating Agency Perspectives on Insurance Company Capital</t>
   </si>
   <si>
     <t>Watch the video "Congrats on finishing the video lessons! Now what?" at the end of the course</t>
   </si>
   <si>
     <t>Practice Problems (all sections)</t>
   </si>
   <si>
-    <t>B1. International Actuarial Note 100</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">The Status column indicates how each item was impacted by the 2024 syllabus changes. If blank, there were no changes. </t>
   </si>
   <si>
-    <t>Prescribed Mortality Improvement Rates</t>
-[...7 lines deleted...]
-  <si>
     <t>Section A:  International Financial Reporting Requirements</t>
   </si>
   <si>
     <t>Section B: Capital Management</t>
   </si>
   <si>
     <t>Section C: Insurance Risks and Management</t>
   </si>
   <si>
-    <r>
-[...40 lines deleted...]
-  <si>
     <t>A. International Financial Reporting Requirements</t>
   </si>
   <si>
     <t>A1. International Actuarial Note 100</t>
   </si>
   <si>
     <t>IAN 100: Application of IFRS 17 - Chapter 1</t>
   </si>
   <si>
     <t>ILA201-600-25: International Actuarial Note 100: Application of IFRS 17 (Ch. 1, section A – Introduction to GMM only, Ch. 5, 7-9 &amp; 16)</t>
   </si>
   <si>
     <t>IAN 100: Application of IFRS 17 - Chapter 2</t>
   </si>
   <si>
     <t>IAN 100: Application of IFRS 17 - Chapter 3</t>
   </si>
   <si>
     <t>IAN 100: Application of IFRS 17 - Chapter 4</t>
   </si>
   <si>
     <t>IAN 100: Application of IFRS 17 - Chapter 5</t>
   </si>
   <si>
     <t>IAN 100: Application of IFRS 17 - Chapter 6</t>
@@ -1282,182 +940,181 @@
   <si>
     <t>Impact of 2017 Tax Changes on Life Insurance</t>
   </si>
   <si>
     <t>ILA201-609-25: Impact of 2017 Tax Changes on Life Insurance</t>
   </si>
   <si>
     <t>CIT Ch. 4 - Income for Tax Purposes - General Rules</t>
   </si>
   <si>
     <t>Canadian Insurance Taxation, Swales, et. al., 4th Edition, 2015. Ch. 4, 5, 9</t>
   </si>
   <si>
     <t>CIT Ch. 5 Investment Income</t>
   </si>
   <si>
     <t>CIT Ch. 9 Investment Income Tax</t>
   </si>
   <si>
     <t>C2. Insurance Risk Management</t>
   </si>
   <si>
     <t>ILA201-606-25: OSFI: Own Risk and Solvency Assessment (E-19)</t>
   </si>
   <si>
-    <t>Financial Condition Testing</t>
-[...1 lines deleted...]
-  <si>
     <t>CIA Educational Note: Financial Condition Testing, Jan 2023 (Appendix A only)</t>
   </si>
   <si>
     <t>Navigating Financial Condition Testing</t>
   </si>
   <si>
     <t>ILA201-607-25: IFRS 17 and Navigating Financial Condition Testing</t>
   </si>
   <si>
     <t>Modelling Diversification</t>
   </si>
   <si>
     <t>C3. Insurance Profitability</t>
   </si>
   <si>
     <t>Economics of Insurance</t>
   </si>
   <si>
     <t>ILA201-102-25: Economics of Insurance: How Insurers Create Value for Shareholders, pp. 4-31</t>
   </si>
   <si>
     <t>Life Inforce Management</t>
   </si>
   <si>
     <t>ILA201-101-25: Life in-force Management: Improving Consumer Value and Long-Term Profitability</t>
   </si>
   <si>
     <t>Mechanics of Dividends</t>
   </si>
   <si>
     <t>Mechanics of Dividends, SOA Research Institute, Mar 2022</t>
   </si>
   <si>
     <t>ILA201-100-25: Diversification: Consideration on Modelling Aspects &amp; Related Fungibility and Transferability, CRO Forum, Oct 2013 (pp. 1-18)</t>
   </si>
   <si>
     <t>Not on syllabus anymore but items covered are relevant for other parts of the syllabus</t>
   </si>
   <si>
-    <t>Removed chapters 2, 3, 4, 6, 10, 12, 15, 17</t>
-[...1 lines deleted...]
-  <si>
     <t>IAN 100: Application of IFRS 17 - Chapter 15-17</t>
   </si>
   <si>
-    <t>New reading</t>
-[...7 lines deleted...]
-  <si>
     <t>Chapters 15 and 17 are not on syllabus anymore but items covered are relevant for other parts of the syllabus</t>
   </si>
   <si>
     <t>Section 1 is not on syllabus anymore but it is covered here because it helps with understanding the remainder of the reading</t>
   </si>
   <si>
-    <t>Removed section 1</t>
-[...4 lines deleted...]
-  <si>
     <t>TIA's ILA 201-I Online Seminar: Overview Status</t>
   </si>
   <si>
     <t>IFRS 17 CSM - A Life Insurance Perspective</t>
   </si>
   <si>
     <t>CIA Educational Note: Financial Condition Testing</t>
   </si>
   <si>
     <t>Complete</t>
   </si>
   <si>
     <t>Make sure you are registered for the exam as soon as possible to secure a Prometric seat</t>
   </si>
   <si>
     <t>Changes for 2025/2026</t>
+  </si>
+  <si>
+    <t>Initial Summer 2026 version posted with details on updates to DSM, Flashcards, Condensed Outlines and videos</t>
+  </si>
+  <si>
+    <t>Other planned lesson enhancements</t>
+  </si>
+  <si>
+    <t>The lessons already exist for these readings, but we are planning to release new versions this sitting</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">This tab shows </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="16"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri (Body)"/>
       </rPr>
       <t>only</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> lessons that were in the LFMC course for the previous syllabus in 2024/2025</t>
+      <t xml:space="preserve"> lessons that were in the ILA201-I course for the previous syllabus in 2025/2026</t>
     </r>
   </si>
   <si>
-    <t>Initial Summer 2026 version posted with details on updates to DSM, Flashcards, Condensed Outlines and videos</t>
-[...17 lines deleted...]
-    <t>Updated: New video, DSM, CO, and FC refreshed for clarity and flow</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="8"/>
+        <rFont val="Calibri (Body)"/>
+      </rPr>
+      <t>MODIFIED</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: New reading for Fall 2026</t>
+    </r>
+  </si>
+  <si>
+    <t>CIA Educational Note: Financial Condition Testing, Jan 2023 (excluding Appendix B)</t>
+  </si>
+  <si>
+    <t>Modified Reading. Now only Appendix A is on the syllabus</t>
+  </si>
+  <si>
+    <t>This spreadsheet tracks your study progress for the ILA 201-I Exam (2026/2027 Syllabus) and was developed by The Infinite Actuary.</t>
+  </si>
+  <si>
+    <t>The Schedule and ILA 201I 2026 tabs also contain information about how syllabus changes affected each lesson.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="[$-1009]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
   <fonts count="46">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1749,54 +1406,52 @@
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="5"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color theme="5" tint="-0.249977111117893"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <color theme="8"/>
+      <name val="Calibri (Body)"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF007A37"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
@@ -5523,55 +5178,53 @@
     <we:property name="claude.fileId" value="&quot;77efcd63-cb73-4271-9fbb-9c222b7586f7&quot;"/>
   </we:properties>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K38"/>
+  <dimension ref="A1:K37"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="39"/>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="39"/>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
@@ -5626,492 +5279,477 @@
       <c r="C6" s="39"/>
       <c r="D6" s="39"/>
       <c r="E6" s="39"/>
       <c r="F6" s="39"/>
       <c r="G6" s="39"/>
       <c r="H6" s="39"/>
       <c r="I6" s="39"/>
       <c r="J6" s="39"/>
       <c r="K6" s="39"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="40"/>
       <c r="B7" s="39"/>
       <c r="C7" s="39"/>
       <c r="D7" s="39"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="39"/>
       <c r="K7" s="39"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="39" t="s">
-        <v>216</v>
+        <v>190</v>
       </c>
       <c r="B8" s="39"/>
       <c r="C8" s="39"/>
       <c r="D8" s="39"/>
       <c r="E8" s="39"/>
       <c r="F8" s="39"/>
       <c r="G8" s="39"/>
       <c r="H8" s="39"/>
       <c r="I8" s="39"/>
       <c r="J8" s="39"/>
       <c r="K8" s="39"/>
     </row>
     <row r="9" spans="1:11">
-      <c r="A9" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A9" s="39"/>
       <c r="B9" s="39"/>
       <c r="C9" s="39"/>
       <c r="D9" s="39"/>
       <c r="E9" s="39"/>
       <c r="F9" s="39"/>
       <c r="G9" s="39"/>
       <c r="H9" s="39"/>
       <c r="I9" s="39"/>
       <c r="J9" s="39"/>
       <c r="K9" s="39"/>
     </row>
     <row r="10" spans="1:11">
-      <c r="A10" s="39"/>
+      <c r="A10" s="39" t="s">
+        <v>53</v>
+      </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="39"/>
       <c r="F10" s="39"/>
       <c r="G10" s="39"/>
       <c r="H10" s="39"/>
       <c r="I10" s="39"/>
       <c r="J10" s="39"/>
       <c r="K10" s="39"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="39" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B11" s="39"/>
       <c r="C11" s="39"/>
       <c r="D11" s="39"/>
       <c r="E11" s="39"/>
       <c r="F11" s="39"/>
       <c r="G11" s="39"/>
       <c r="H11" s="39"/>
       <c r="I11" s="39"/>
       <c r="J11" s="39"/>
       <c r="K11" s="39"/>
     </row>
     <row r="12" spans="1:11">
-      <c r="A12" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A12" s="39"/>
       <c r="B12" s="39"/>
       <c r="C12" s="39"/>
       <c r="D12" s="39"/>
       <c r="E12" s="39"/>
       <c r="F12" s="39"/>
       <c r="G12" s="39"/>
       <c r="H12" s="39"/>
       <c r="I12" s="39"/>
       <c r="J12" s="39"/>
       <c r="K12" s="39"/>
     </row>
     <row r="13" spans="1:11">
-      <c r="A13" s="39"/>
+      <c r="A13" s="39" t="s">
+        <v>55</v>
+      </c>
       <c r="B13" s="39"/>
       <c r="C13" s="39"/>
       <c r="D13" s="39"/>
       <c r="E13" s="39"/>
       <c r="F13" s="39"/>
       <c r="G13" s="39"/>
       <c r="H13" s="39"/>
       <c r="I13" s="39"/>
       <c r="J13" s="39"/>
       <c r="K13" s="39"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="39" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B14" s="39"/>
       <c r="C14" s="39"/>
       <c r="D14" s="39"/>
       <c r="E14" s="39"/>
       <c r="F14" s="39"/>
       <c r="G14" s="39"/>
       <c r="H14" s="39"/>
       <c r="I14" s="39"/>
       <c r="J14" s="39"/>
       <c r="K14" s="39"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="39" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B15" s="39"/>
       <c r="C15" s="39"/>
       <c r="D15" s="39"/>
       <c r="E15" s="39"/>
       <c r="F15" s="39"/>
       <c r="G15" s="39"/>
       <c r="H15" s="39"/>
       <c r="I15" s="39"/>
       <c r="J15" s="39"/>
       <c r="K15" s="39"/>
     </row>
     <row r="16" spans="1:11">
-      <c r="A16" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A16" s="39"/>
       <c r="B16" s="39"/>
       <c r="C16" s="39"/>
       <c r="D16" s="39"/>
       <c r="E16" s="39"/>
       <c r="F16" s="39"/>
       <c r="G16" s="39"/>
       <c r="H16" s="39"/>
       <c r="I16" s="39"/>
       <c r="J16" s="39"/>
       <c r="K16" s="39"/>
     </row>
     <row r="17" spans="1:11">
-      <c r="A17" s="39"/>
+      <c r="A17" s="40" t="s">
+        <v>23</v>
+      </c>
       <c r="B17" s="39"/>
       <c r="C17" s="39"/>
       <c r="D17" s="39"/>
       <c r="E17" s="39"/>
       <c r="F17" s="39"/>
       <c r="G17" s="39"/>
       <c r="H17" s="39"/>
       <c r="I17" s="39"/>
       <c r="J17" s="39"/>
       <c r="K17" s="39"/>
     </row>
     <row r="18" spans="1:11">
-      <c r="A18" s="40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A18" s="40"/>
       <c r="B18" s="39"/>
       <c r="C18" s="39"/>
       <c r="D18" s="39"/>
       <c r="E18" s="39"/>
       <c r="F18" s="39"/>
       <c r="G18" s="39"/>
       <c r="H18" s="39"/>
       <c r="I18" s="39"/>
       <c r="J18" s="39"/>
       <c r="K18" s="39"/>
     </row>
     <row r="19" spans="1:11">
-      <c r="A19" s="40"/>
+      <c r="A19" s="39" t="s">
+        <v>58</v>
+      </c>
       <c r="B19" s="39"/>
       <c r="C19" s="39"/>
       <c r="D19" s="39"/>
       <c r="E19" s="39"/>
       <c r="F19" s="39"/>
       <c r="G19" s="39"/>
       <c r="H19" s="39"/>
       <c r="I19" s="39"/>
       <c r="J19" s="39"/>
       <c r="K19" s="39"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="39" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B20" s="39"/>
       <c r="C20" s="39"/>
       <c r="D20" s="39"/>
       <c r="E20" s="39"/>
       <c r="F20" s="39"/>
       <c r="G20" s="39"/>
       <c r="H20" s="39"/>
       <c r="I20" s="39"/>
       <c r="J20" s="39"/>
       <c r="K20" s="39"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="39" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B21" s="39"/>
       <c r="C21" s="39"/>
       <c r="D21" s="39"/>
       <c r="E21" s="39"/>
       <c r="F21" s="39"/>
       <c r="G21" s="39"/>
       <c r="H21" s="39"/>
       <c r="I21" s="39"/>
       <c r="J21" s="39"/>
       <c r="K21" s="39"/>
     </row>
     <row r="22" spans="1:11">
-      <c r="A22" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A22" s="39"/>
       <c r="B22" s="39"/>
       <c r="C22" s="39"/>
       <c r="D22" s="39"/>
       <c r="E22" s="39"/>
       <c r="F22" s="39"/>
       <c r="G22" s="39"/>
       <c r="H22" s="39"/>
       <c r="I22" s="39"/>
       <c r="J22" s="39"/>
       <c r="K22" s="39"/>
     </row>
     <row r="23" spans="1:11">
-      <c r="A23" s="39"/>
+      <c r="A23" s="40" t="s">
+        <v>33</v>
+      </c>
       <c r="B23" s="39"/>
       <c r="C23" s="39"/>
       <c r="D23" s="39"/>
       <c r="E23" s="39"/>
       <c r="F23" s="39"/>
       <c r="G23" s="39"/>
       <c r="H23" s="39"/>
       <c r="I23" s="39"/>
       <c r="J23" s="39"/>
       <c r="K23" s="39"/>
     </row>
     <row r="24" spans="1:11">
-      <c r="A24" s="40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A24" s="39"/>
       <c r="B24" s="39"/>
       <c r="C24" s="39"/>
       <c r="D24" s="39"/>
       <c r="E24" s="39"/>
       <c r="F24" s="39"/>
       <c r="G24" s="39"/>
       <c r="H24" s="39"/>
       <c r="I24" s="39"/>
       <c r="J24" s="39"/>
       <c r="K24" s="39"/>
     </row>
     <row r="25" spans="1:11">
-      <c r="A25" s="39"/>
+      <c r="A25" s="39" t="s">
+        <v>86</v>
+      </c>
       <c r="B25" s="39"/>
       <c r="C25" s="39"/>
       <c r="D25" s="39"/>
       <c r="E25" s="39"/>
       <c r="F25" s="39"/>
       <c r="G25" s="39"/>
       <c r="H25" s="39"/>
       <c r="I25" s="39"/>
       <c r="J25" s="39"/>
       <c r="K25" s="39"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="39" t="s">
-        <v>147</v>
+        <v>38</v>
       </c>
       <c r="B26" s="39"/>
       <c r="C26" s="39"/>
       <c r="D26" s="39"/>
       <c r="E26" s="39"/>
       <c r="F26" s="39"/>
       <c r="G26" s="39"/>
       <c r="H26" s="39"/>
       <c r="I26" s="39"/>
       <c r="J26" s="39"/>
       <c r="K26" s="39"/>
     </row>
     <row r="27" spans="1:11">
-      <c r="A27" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A27" s="39"/>
       <c r="B27" s="39"/>
       <c r="C27" s="39"/>
       <c r="D27" s="39"/>
       <c r="E27" s="39"/>
       <c r="F27" s="39"/>
       <c r="G27" s="39"/>
       <c r="H27" s="39"/>
       <c r="I27" s="39"/>
       <c r="J27" s="39"/>
       <c r="K27" s="39"/>
     </row>
     <row r="28" spans="1:11">
-      <c r="A28" s="39"/>
+      <c r="A28" s="40" t="s">
+        <v>34</v>
+      </c>
       <c r="B28" s="39"/>
       <c r="C28" s="39"/>
       <c r="D28" s="39"/>
       <c r="E28" s="39"/>
       <c r="F28" s="39"/>
       <c r="G28" s="39"/>
       <c r="H28" s="39"/>
       <c r="I28" s="39"/>
       <c r="J28" s="39"/>
       <c r="K28" s="39"/>
     </row>
     <row r="29" spans="1:11">
-      <c r="A29" s="40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A29" s="40"/>
       <c r="B29" s="39"/>
       <c r="C29" s="39"/>
       <c r="D29" s="39"/>
       <c r="E29" s="39"/>
       <c r="F29" s="39"/>
       <c r="G29" s="39"/>
       <c r="H29" s="39"/>
       <c r="I29" s="39"/>
       <c r="J29" s="39"/>
       <c r="K29" s="39"/>
     </row>
     <row r="30" spans="1:11">
-      <c r="A30" s="40"/>
+      <c r="A30" s="41" t="s">
+        <v>191</v>
+      </c>
       <c r="B30" s="39"/>
       <c r="C30" s="39"/>
       <c r="D30" s="39"/>
       <c r="E30" s="39"/>
       <c r="F30" s="39"/>
       <c r="G30" s="39"/>
       <c r="H30" s="39"/>
       <c r="I30" s="39"/>
       <c r="J30" s="39"/>
       <c r="K30" s="39"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="41" t="s">
-        <v>217</v>
+        <v>48</v>
       </c>
       <c r="B31" s="39"/>
       <c r="C31" s="39"/>
       <c r="D31" s="39"/>
       <c r="E31" s="39"/>
       <c r="F31" s="39"/>
       <c r="G31" s="39"/>
       <c r="H31" s="39"/>
       <c r="I31" s="39"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="41" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
       <c r="I32" s="39"/>
       <c r="J32" s="39"/>
       <c r="K32" s="39"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="41" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B33" s="39"/>
       <c r="C33" s="39"/>
       <c r="D33" s="39"/>
       <c r="E33" s="39"/>
       <c r="F33" s="39"/>
       <c r="G33" s="39"/>
       <c r="H33" s="39"/>
       <c r="I33" s="39"/>
       <c r="J33" s="39"/>
       <c r="K33" s="39"/>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="41" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B34" s="39"/>
       <c r="C34" s="39"/>
       <c r="D34" s="39"/>
       <c r="E34" s="39"/>
       <c r="F34" s="39"/>
       <c r="G34" s="39"/>
       <c r="H34" s="39"/>
       <c r="I34" s="39"/>
       <c r="J34" s="39"/>
       <c r="K34" s="39"/>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="41" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B35" s="39"/>
       <c r="C35" s="39"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="39"/>
       <c r="J35" s="39"/>
       <c r="K35" s="39"/>
     </row>
     <row r="36" spans="1:11">
-      <c r="A36" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A36" s="39"/>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="39"/>
       <c r="I36" s="39"/>
       <c r="J36" s="39"/>
       <c r="K36" s="39"/>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="39"/>
       <c r="B37" s="39"/>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
       <c r="E37" s="39"/>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="39"/>
       <c r="I37" s="39"/>
       <c r="J37" s="39"/>
       <c r="K37" s="39"/>
-    </row>
-[...11 lines deleted...]
-      <c r="K38" s="39"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="70" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:U104"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.5" style="1" customWidth="1"/>
     <col min="2" max="3" width="11.5" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="39.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="40.6640625" style="1" customWidth="1"/>
     <col min="7" max="7" width="53.6640625" style="1" bestFit="1" customWidth="1"/>
@@ -6157,1747 +5795,1719 @@
       <c r="B5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>291</v>
+        <v>182</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="11"/>
       <c r="B6" s="18"/>
       <c r="C6" s="18"/>
       <c r="D6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="38"/>
       <c r="H6" s="1"/>
       <c r="J6" s="54"/>
       <c r="K6" s="13"/>
       <c r="L6" s="14"/>
       <c r="M6" s="15"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="11"/>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>224</v>
+        <v>122</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>225</v>
+        <v>123</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>226</v>
+        <v>124</v>
       </c>
       <c r="I7" s="1">
         <v>28</v>
       </c>
       <c r="J7" s="54"/>
       <c r="K7" s="13">
         <f>SUM($I$6:I7)</f>
         <v>28</v>
       </c>
       <c r="L7" s="14">
         <f t="shared" ref="L7:L9" si="0">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B7)</f>
         <v>0</v>
       </c>
       <c r="M7" s="15">
         <f t="shared" ref="M7" si="1">L7/K7</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="11"/>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>224</v>
+        <v>122</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>227</v>
+        <v>125</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>226</v>
+        <v>124</v>
       </c>
       <c r="I8" s="1">
         <v>16</v>
       </c>
       <c r="J8" s="54" t="s">
-        <v>276</v>
+        <v>173</v>
       </c>
       <c r="K8" s="13">
         <f>SUM($I$6:I8)</f>
         <v>44</v>
       </c>
       <c r="L8" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M8" s="15">
         <f t="shared" ref="M8:M9" si="2">L8/K8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="11"/>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>224</v>
+        <v>122</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>228</v>
+        <v>126</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>226</v>
+        <v>124</v>
       </c>
       <c r="I9" s="1">
         <v>30</v>
       </c>
       <c r="J9" s="54" t="s">
-        <v>276</v>
+        <v>173</v>
       </c>
       <c r="K9" s="13">
         <f>SUM($I$6:I9)</f>
         <v>74</v>
       </c>
       <c r="L9" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M9" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="11"/>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>224</v>
+        <v>122</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>229</v>
+        <v>127</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>226</v>
+        <v>124</v>
       </c>
       <c r="I10" s="1">
         <v>16</v>
       </c>
       <c r="J10" s="54" t="s">
-        <v>276</v>
+        <v>173</v>
       </c>
       <c r="K10" s="13">
         <f>SUM($I$6:I10)</f>
         <v>90</v>
       </c>
       <c r="L10" s="14">
         <f t="shared" ref="L10:L16" si="3">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B10)</f>
         <v>0</v>
       </c>
       <c r="M10" s="15">
         <f t="shared" ref="M10:M16" si="4">L10/K10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="11"/>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>224</v>
+        <v>122</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>230</v>
+        <v>128</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>226</v>
+        <v>124</v>
       </c>
       <c r="I11" s="1">
         <v>13</v>
       </c>
       <c r="J11" s="54"/>
       <c r="K11" s="13">
         <f>SUM($I$6:I11)</f>
         <v>103</v>
       </c>
       <c r="L11" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M11" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="11"/>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>224</v>
+        <v>122</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>231</v>
+        <v>129</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>226</v>
+        <v>124</v>
       </c>
       <c r="I12" s="1">
         <v>19</v>
       </c>
       <c r="J12" s="54" t="s">
-        <v>276</v>
+        <v>173</v>
       </c>
       <c r="K12" s="13">
         <f>SUM($I$6:I12)</f>
         <v>122</v>
       </c>
       <c r="L12" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M12" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="11"/>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>224</v>
+        <v>122</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>232</v>
+        <v>130</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>226</v>
+        <v>124</v>
       </c>
       <c r="I13" s="1">
         <v>15</v>
       </c>
       <c r="J13" s="54"/>
       <c r="K13" s="13">
         <f>SUM($I$6:I13)</f>
         <v>137</v>
       </c>
       <c r="L13" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M13" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="11"/>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>224</v>
+        <v>122</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>233</v>
+        <v>131</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>226</v>
+        <v>124</v>
       </c>
       <c r="I14" s="1">
         <v>16</v>
       </c>
       <c r="J14" s="54"/>
       <c r="K14" s="13">
         <f>SUM($I$6:I14)</f>
         <v>153</v>
       </c>
       <c r="L14" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M14" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="11"/>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>224</v>
+        <v>122</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>234</v>
+        <v>132</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>226</v>
+        <v>124</v>
       </c>
       <c r="I15" s="1">
         <v>15</v>
       </c>
       <c r="J15" s="54"/>
       <c r="K15" s="13">
         <f>SUM($I$6:I15)</f>
         <v>168</v>
       </c>
       <c r="L15" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M15" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="11"/>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>224</v>
+        <v>122</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>278</v>
+        <v>174</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>226</v>
+        <v>124</v>
       </c>
       <c r="I16" s="1">
         <v>9</v>
       </c>
       <c r="J16" s="54" t="s">
-        <v>282</v>
+        <v>175</v>
       </c>
       <c r="K16" s="13">
         <f>SUM($I$6:I16)</f>
         <v>177</v>
       </c>
       <c r="L16" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M16" s="15">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="11"/>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>236</v>
+        <v>134</v>
       </c>
       <c r="I17" s="1">
         <v>14</v>
       </c>
       <c r="J17" s="54"/>
       <c r="K17" s="13">
         <f>SUM($I$6:I17)</f>
         <v>191</v>
       </c>
       <c r="L17" s="14">
         <f t="shared" ref="L17" si="5">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B17)</f>
         <v>0</v>
       </c>
       <c r="M17" s="15">
         <f t="shared" ref="M17" si="6">L17/K17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="11"/>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>185</v>
+        <v>109</v>
       </c>
       <c r="I18" s="1">
         <v>40</v>
       </c>
       <c r="J18" s="54"/>
       <c r="K18" s="13">
         <f>SUM($I$6:I18)</f>
         <v>231</v>
       </c>
       <c r="L18" s="14">
         <f t="shared" ref="L18" si="7">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B18)</f>
         <v>0</v>
       </c>
       <c r="M18" s="15">
         <f t="shared" ref="M18" si="8">L18/K18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="11"/>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>185</v>
+        <v>109</v>
       </c>
       <c r="I19" s="1">
         <v>23</v>
       </c>
       <c r="J19" s="54"/>
       <c r="K19" s="13">
         <f>SUM($I$6:I19)</f>
         <v>254</v>
       </c>
       <c r="L19" s="14">
         <f t="shared" ref="L19:L27" si="9">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B19)</f>
         <v>0</v>
       </c>
       <c r="M19" s="15">
         <f t="shared" ref="M19:M27" si="10">L19/K19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="11"/>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>237</v>
+        <v>135</v>
       </c>
       <c r="I20" s="1">
         <v>35</v>
       </c>
       <c r="J20" s="54"/>
       <c r="K20" s="13">
         <f>SUM($I$6:I20)</f>
         <v>289</v>
       </c>
       <c r="L20" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M20" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="11"/>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>238</v>
+        <v>136</v>
       </c>
       <c r="I21" s="1">
         <v>27</v>
       </c>
       <c r="J21" s="54"/>
       <c r="K21" s="13">
         <f>SUM($I$6:I21)</f>
         <v>316</v>
       </c>
       <c r="L21" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M21" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="11"/>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>287</v>
+        <v>178</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>239</v>
+        <v>137</v>
       </c>
       <c r="I22" s="1">
         <v>68</v>
       </c>
       <c r="J22" s="54" t="s">
-        <v>283</v>
+        <v>176</v>
       </c>
       <c r="K22" s="13">
         <f>SUM($I$6:I22)</f>
         <v>384</v>
       </c>
       <c r="L22" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M22" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="11"/>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>240</v>
+        <v>138</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>241</v>
+        <v>139</v>
       </c>
       <c r="I23" s="1">
         <v>5</v>
       </c>
-      <c r="J23" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J23" s="54"/>
       <c r="K23" s="13">
         <f>SUM($I$6:I23)</f>
         <v>389</v>
       </c>
       <c r="L23" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M23" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="11"/>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>242</v>
+        <v>140</v>
       </c>
       <c r="I24" s="1">
         <v>9</v>
       </c>
       <c r="J24" s="54"/>
       <c r="K24" s="13">
         <f>SUM($I$6:I24)</f>
         <v>398</v>
       </c>
       <c r="L24" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M24" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="11"/>
       <c r="B25" s="18"/>
       <c r="C25" s="18"/>
       <c r="D25" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>243</v>
+        <v>141</v>
       </c>
       <c r="I25" s="1">
         <v>34</v>
       </c>
       <c r="J25" s="54"/>
       <c r="K25" s="13">
         <f>SUM($I$6:I25)</f>
         <v>432</v>
       </c>
       <c r="L25" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M25" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="11"/>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>135</v>
+        <v>85</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>244</v>
+        <v>142</v>
       </c>
       <c r="I26" s="1">
         <v>40</v>
       </c>
       <c r="J26" s="54"/>
       <c r="K26" s="13">
         <f>SUM($I$6:I26)</f>
         <v>472</v>
       </c>
       <c r="L26" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M26" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="11"/>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>245</v>
+        <v>143</v>
       </c>
       <c r="I27" s="1">
         <v>23</v>
       </c>
       <c r="J27" s="54"/>
       <c r="K27" s="13">
         <f>SUM($I$6:I27)</f>
         <v>495</v>
       </c>
       <c r="L27" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M27" s="15">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="11"/>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>223</v>
+        <v>121</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="I28" s="1">
         <v>1</v>
       </c>
       <c r="J28" s="54"/>
       <c r="K28" s="13">
         <f>SUM($I$6:I28)</f>
         <v>496</v>
       </c>
       <c r="L28" s="14">
         <f t="shared" ref="L28:L52" si="11">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B28)</f>
         <v>0</v>
       </c>
       <c r="M28" s="15">
         <f t="shared" ref="M28:M52" si="12">L28/K28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="11"/>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>247</v>
+        <v>145</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>102</v>
+        <v>74</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>248</v>
+        <v>146</v>
       </c>
       <c r="I29" s="1">
         <v>15</v>
       </c>
-      <c r="J29" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J29" s="54"/>
       <c r="K29" s="13">
         <f>SUM($I$6:I29)</f>
         <v>511</v>
       </c>
       <c r="L29" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M29" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="11"/>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>247</v>
+        <v>145</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>103</v>
+        <v>75</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>248</v>
+        <v>146</v>
       </c>
       <c r="I30" s="1">
         <v>32</v>
       </c>
-      <c r="J30" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J30" s="54"/>
       <c r="K30" s="13">
         <f>SUM($I$6:I30)</f>
         <v>543</v>
       </c>
       <c r="L30" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M30" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="11"/>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>247</v>
+        <v>145</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>104</v>
+        <v>76</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>248</v>
+        <v>146</v>
       </c>
       <c r="I31" s="1">
         <v>28</v>
       </c>
-      <c r="J31" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J31" s="54"/>
       <c r="K31" s="13">
         <f>SUM($I$6:I31)</f>
         <v>571</v>
       </c>
       <c r="L31" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M31" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" s="11"/>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>247</v>
+        <v>145</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>105</v>
+        <v>77</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>248</v>
+        <v>146</v>
       </c>
       <c r="I32" s="1">
         <v>14</v>
       </c>
-      <c r="J32" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J32" s="54"/>
       <c r="K32" s="13">
         <f>SUM($I$6:I32)</f>
         <v>585</v>
       </c>
       <c r="L32" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M32" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="U32" s="54"/>
     </row>
     <row r="33" spans="1:21">
       <c r="A33" s="11"/>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>247</v>
+        <v>145</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>106</v>
+        <v>78</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>248</v>
+        <v>146</v>
       </c>
       <c r="I33" s="1">
         <v>41</v>
       </c>
-      <c r="J33" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J33" s="54"/>
       <c r="K33" s="13">
         <f>SUM($I$6:I33)</f>
         <v>626</v>
       </c>
       <c r="L33" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M33" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="U33" s="54"/>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" s="11"/>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>247</v>
+        <v>145</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>248</v>
+        <v>146</v>
       </c>
       <c r="I34" s="1">
         <v>20</v>
       </c>
-      <c r="J34" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J34" s="54"/>
       <c r="K34" s="13">
         <f>SUM($I$6:I34)</f>
         <v>646</v>
       </c>
       <c r="L34" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M34" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="U34" s="54"/>
     </row>
     <row r="35" spans="1:21">
       <c r="A35" s="11"/>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>247</v>
+        <v>145</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>113</v>
+        <v>80</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>249</v>
+        <v>147</v>
       </c>
       <c r="I35" s="1">
         <v>6</v>
       </c>
       <c r="J35" s="54"/>
       <c r="K35" s="13">
         <f>SUM($I$6:I35)</f>
         <v>652</v>
       </c>
       <c r="L35" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M35" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="U35" s="54"/>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" s="11"/>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>247</v>
+        <v>145</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>191</v>
+        <v>111</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>190</v>
+        <v>110</v>
       </c>
       <c r="I36" s="1">
         <v>43</v>
       </c>
       <c r="J36" s="54"/>
       <c r="K36" s="13">
         <f>SUM($I$6:I36)</f>
         <v>695</v>
       </c>
       <c r="L36" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M36" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" s="11"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>250</v>
+        <v>148</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>118</v>
+        <v>82</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>118</v>
+        <v>82</v>
       </c>
       <c r="I37" s="1">
         <v>46</v>
       </c>
       <c r="J37" s="54"/>
       <c r="K37" s="13">
         <f>SUM($I$6:I37)</f>
         <v>741</v>
       </c>
       <c r="L37" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M37" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:21">
       <c r="A38" s="11"/>
       <c r="B38" s="18"/>
       <c r="C38" s="18"/>
       <c r="D38" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>250</v>
+        <v>148</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>192</v>
+        <v>112</v>
       </c>
       <c r="I38" s="1">
         <v>5</v>
       </c>
       <c r="J38" s="54"/>
       <c r="K38" s="13">
         <f>SUM($I$6:I38)</f>
         <v>746</v>
       </c>
       <c r="L38" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M38" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" s="11"/>
       <c r="B39" s="18"/>
       <c r="C39" s="18"/>
       <c r="D39" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>250</v>
+        <v>148</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>205</v>
+        <v>114</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>204</v>
+        <v>113</v>
       </c>
       <c r="I39" s="1">
         <v>21</v>
       </c>
       <c r="J39" s="54"/>
       <c r="K39" s="13">
         <f>SUM($I$6:I39)</f>
         <v>767</v>
       </c>
       <c r="L39" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M39" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" s="11"/>
       <c r="B40" s="18"/>
       <c r="C40" s="18"/>
       <c r="D40" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>252</v>
+        <v>150</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>253</v>
+        <v>151</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="I40" s="1">
         <v>4</v>
       </c>
-      <c r="J40" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J40" s="54"/>
       <c r="K40" s="13">
         <f>SUM($I$6:I40)</f>
         <v>771</v>
       </c>
       <c r="L40" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M40" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:21">
       <c r="A41" s="11"/>
       <c r="B41" s="18"/>
       <c r="C41" s="18"/>
       <c r="D41" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>252</v>
+        <v>150</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>255</v>
+        <v>153</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>256</v>
+        <v>154</v>
       </c>
       <c r="I41" s="1">
         <v>6</v>
       </c>
-      <c r="J41" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J41" s="54"/>
       <c r="K41" s="13">
         <f>SUM($I$6:I41)</f>
         <v>777</v>
       </c>
       <c r="L41" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M41" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" s="11"/>
       <c r="B42" s="18"/>
       <c r="C42" s="18"/>
       <c r="D42" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>252</v>
+        <v>150</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>257</v>
+        <v>155</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>258</v>
+        <v>156</v>
       </c>
       <c r="I42" s="1">
         <v>13</v>
       </c>
       <c r="J42" s="54"/>
       <c r="K42" s="13">
         <f>SUM($I$6:I42)</f>
         <v>790</v>
       </c>
       <c r="L42" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M42" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" s="11"/>
       <c r="B43" s="18"/>
       <c r="C43" s="18"/>
       <c r="D43" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>252</v>
+        <v>150</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>259</v>
+        <v>157</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>258</v>
+        <v>156</v>
       </c>
       <c r="I43" s="1">
         <v>38</v>
       </c>
       <c r="J43" s="54"/>
       <c r="K43" s="13">
         <f>SUM($I$6:I43)</f>
         <v>828</v>
       </c>
       <c r="L43" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M43" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" s="11"/>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>252</v>
+        <v>150</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>260</v>
+        <v>158</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>258</v>
+        <v>156</v>
       </c>
       <c r="I44" s="1">
         <v>9</v>
       </c>
       <c r="J44" s="54"/>
       <c r="K44" s="13">
         <f>SUM($I$6:I44)</f>
         <v>837</v>
       </c>
       <c r="L44" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M44" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="B45" s="18"/>
       <c r="D45" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>261</v>
+        <v>159</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>115</v>
+        <v>81</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>262</v>
+        <v>160</v>
       </c>
       <c r="I45" s="1">
         <v>14</v>
       </c>
       <c r="J45" s="54"/>
       <c r="K45" s="13">
         <f>SUM($I$6:I45)</f>
         <v>851</v>
       </c>
       <c r="L45" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M45" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:21">
       <c r="B46" s="18"/>
       <c r="D46" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>261</v>
+        <v>159</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>288</v>
+        <v>179</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>264</v>
+        <v>161</v>
       </c>
       <c r="I46" s="1">
         <v>15</v>
       </c>
       <c r="J46" s="54" t="s">
-        <v>279</v>
+        <v>189</v>
       </c>
       <c r="K46" s="13">
         <f>SUM($I$6:I46)</f>
         <v>866</v>
       </c>
       <c r="L46" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M46" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="B47" s="18"/>
       <c r="D47" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>261</v>
+        <v>159</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>265</v>
+        <v>162</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>266</v>
+        <v>163</v>
       </c>
       <c r="I47" s="1">
         <v>5</v>
       </c>
-      <c r="J47" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J47" s="54"/>
       <c r="K47" s="13">
         <f>SUM($I$6:I47)</f>
         <v>871</v>
       </c>
       <c r="L47" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M47" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:21">
       <c r="B48" s="18"/>
       <c r="D48" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>261</v>
+        <v>159</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>267</v>
+        <v>164</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>275</v>
+        <v>172</v>
       </c>
       <c r="I48" s="1">
         <v>11</v>
       </c>
-      <c r="J48" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J48" s="54"/>
       <c r="K48" s="13">
         <f>SUM($I$6:I48)</f>
         <v>882</v>
       </c>
       <c r="L48" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M48" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:13">
       <c r="B49" s="18"/>
       <c r="D49" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>268</v>
+        <v>165</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>269</v>
+        <v>166</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>270</v>
+        <v>167</v>
       </c>
       <c r="I49" s="1">
         <v>28</v>
       </c>
-      <c r="J49" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J49" s="54"/>
       <c r="K49" s="13">
         <f>SUM($I$6:I49)</f>
         <v>910</v>
       </c>
       <c r="L49" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M49" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:13">
       <c r="B50" s="18"/>
       <c r="D50" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>268</v>
+        <v>165</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>271</v>
+        <v>168</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>272</v>
+        <v>169</v>
       </c>
       <c r="I50" s="1">
         <v>39</v>
       </c>
-      <c r="J50" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J50" s="54"/>
       <c r="K50" s="13">
         <f>SUM($I$6:I50)</f>
         <v>949</v>
       </c>
       <c r="L50" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M50" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:13">
       <c r="B51" s="18"/>
       <c r="D51" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>268</v>
+        <v>165</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>273</v>
+        <v>170</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>274</v>
+        <v>171</v>
       </c>
       <c r="I51" s="1">
         <v>28</v>
       </c>
-      <c r="J51" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J51" s="54"/>
       <c r="K51" s="13">
         <f>SUM($I$6:I51)</f>
         <v>977</v>
       </c>
       <c r="L51" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M51" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:13">
       <c r="B52" s="18"/>
       <c r="D52" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>268</v>
+        <v>165</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>119</v>
+        <v>83</v>
       </c>
       <c r="I52" s="1">
         <v>32</v>
       </c>
       <c r="J52" s="54"/>
       <c r="K52" s="13">
         <f>SUM($I$6:I52)</f>
         <v>1009</v>
       </c>
       <c r="L52" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M52" s="15">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:13">
       <c r="B53" s="18"/>
       <c r="D53" s="12"/>
       <c r="H53" s="1"/>
       <c r="J53" s="54"/>
       <c r="K53" s="13"/>
       <c r="L53" s="14"/>
@@ -8069,215 +7679,215 @@
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="17"/>
       <c r="B72" s="83"/>
       <c r="C72" s="18"/>
       <c r="D72" s="84"/>
       <c r="E72" s="85"/>
       <c r="F72" s="85"/>
       <c r="G72" s="85"/>
       <c r="H72" s="85"/>
       <c r="I72" s="85"/>
       <c r="J72" s="86"/>
       <c r="K72" s="13"/>
       <c r="L72" s="14"/>
       <c r="M72" s="15"/>
     </row>
     <row r="73" spans="1:13">
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:13">
       <c r="B74" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C74" s="17"/>
       <c r="E74" s="24" t="s">
-        <v>290</v>
+        <v>181</v>
       </c>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:13">
       <c r="B75" s="17"/>
       <c r="C75" s="17"/>
       <c r="D75" s="50" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="E75" s="32" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:13">
       <c r="B76" s="17"/>
       <c r="C76" s="17"/>
       <c r="E76" s="32"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:13">
       <c r="B77" s="45" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C77" s="46"/>
       <c r="D77" s="44"/>
       <c r="E77" s="47"/>
       <c r="F77" s="44"/>
       <c r="G77" s="44"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:13">
       <c r="B78" s="28"/>
       <c r="C78" s="17"/>
       <c r="E78" s="49"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:13">
       <c r="B79" s="48" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C79" s="17"/>
       <c r="E79" s="32"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:13">
       <c r="B80" s="48"/>
       <c r="C80" s="17"/>
       <c r="E80" s="32"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="2:8">
       <c r="B81" s="28" t="s">
-        <v>206</v>
+        <v>115</v>
       </c>
       <c r="C81" s="17"/>
       <c r="E81" s="32"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="2:8">
       <c r="B82" s="28"/>
       <c r="C82" s="17"/>
       <c r="E82" s="25"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="2:8">
       <c r="B83" s="19" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C83" s="17"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="2:8">
       <c r="B84" s="19"/>
       <c r="C84" s="17"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="2:8">
       <c r="B85" s="19" t="s">
         <v>18</v>
       </c>
       <c r="C85" s="17"/>
       <c r="H85" s="1"/>
     </row>
     <row r="86" spans="2:8">
       <c r="B86" s="20" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C86" s="17"/>
       <c r="H86" s="1"/>
     </row>
     <row r="87" spans="2:8">
       <c r="B87" s="20"/>
       <c r="C87" s="17"/>
       <c r="H87" s="1"/>
     </row>
     <row r="88" spans="2:8">
       <c r="B88" s="23" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C88" s="17"/>
       <c r="H88" s="1"/>
     </row>
     <row r="89" spans="2:8">
       <c r="B89" s="22" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C89" s="17"/>
       <c r="H89" s="1"/>
     </row>
     <row r="90" spans="2:8">
       <c r="B90" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C90" s="17"/>
       <c r="H90" s="1"/>
     </row>
     <row r="91" spans="2:8">
       <c r="B91" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C91" s="17"/>
       <c r="H91" s="1"/>
     </row>
     <row r="92" spans="2:8">
       <c r="C92" s="17"/>
       <c r="H92" s="1"/>
     </row>
     <row r="93" spans="2:8">
       <c r="B93" s="19" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C93" s="17"/>
       <c r="H93" s="1"/>
     </row>
     <row r="94" spans="2:8">
       <c r="B94" s="21"/>
       <c r="C94" s="17"/>
       <c r="H94" s="1"/>
     </row>
     <row r="95" spans="2:8">
       <c r="B95" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="17"/>
       <c r="H95" s="1"/>
     </row>
     <row r="96" spans="2:8">
       <c r="B96" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="17"/>
       <c r="H96" s="1"/>
     </row>
     <row r="97" spans="2:8">
       <c r="B97" s="20" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C97" s="17"/>
       <c r="H97" s="1"/>
     </row>
     <row r="98" spans="2:8">
       <c r="B98" s="20" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C98" s="17"/>
     </row>
     <row r="99" spans="2:8">
       <c r="B99" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C99" s="17"/>
     </row>
     <row r="100" spans="2:8">
       <c r="B100" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C100" s="17"/>
     </row>
     <row r="101" spans="2:8">
       <c r="B101" s="42"/>
       <c r="C101" s="17"/>
     </row>
     <row r="102" spans="2:8">
       <c r="B102" s="43" t="s">
         <v>16</v>
       </c>
       <c r="C102" s="17"/>
     </row>
@@ -8322,2456 +7932,1479 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <sheetData>
     <row r="58" spans="2:2">
       <c r="B58" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="42" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LTIA ERM exam online seminar - Fall 2014 sitting&amp;RCreated by: Roger Rosales, FSA , CERA</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E45BACB-5B7B-D243-A48D-8B8482B822FD}">
   <sheetPr>
     <tabColor theme="5"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F70"/>
+  <dimension ref="A1:F45"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A11" zoomScaleNormal="100" zoomScalePageLayoutView="110" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScalePageLayoutView="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="74.6640625" style="56" customWidth="1"/>
     <col min="2" max="2" width="53.5" style="56" customWidth="1"/>
     <col min="3" max="3" width="17" style="56" customWidth="1"/>
     <col min="4" max="4" width="23.1640625" style="56" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.5" style="56" customWidth="1"/>
     <col min="6" max="6" width="23.1640625" style="56" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="10.83203125" style="56"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="21">
       <c r="A1" s="55" t="s">
-        <v>286</v>
+        <v>177</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="57" t="s">
-        <v>150</v>
+        <v>87</v>
       </c>
       <c r="B2" s="58">
-        <v>46139</v>
+        <v>46234</v>
       </c>
       <c r="C2" s="59"/>
       <c r="E2" s="59"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="60" t="s">
-        <v>151</v>
+        <v>88</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="60" t="s">
-        <v>152</v>
+        <v>89</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="61"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="56" t="s">
-        <v>153</v>
+        <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="62" t="s">
-        <v>154</v>
+        <v>91</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="62" t="s">
-        <v>155</v>
+        <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="62" t="s">
-        <v>156</v>
+        <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="62" t="s">
-        <v>157</v>
+        <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="63"/>
     </row>
     <row r="13" spans="1:6" ht="19">
       <c r="A13" s="64" t="str">
         <f>"Overall status by section as of "&amp;TEXT(B2,"m/d/yy")</f>
-        <v>Overall status by section as of 4/27/26</v>
+        <v>Overall status by section as of 7/31/26</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="43" customHeight="1">
       <c r="A14" s="94"/>
       <c r="B14" s="95"/>
       <c r="C14" s="65"/>
       <c r="E14" s="65"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="87"/>
     </row>
     <row r="16" spans="1:6" ht="51">
       <c r="A16" s="66" t="s">
-        <v>158</v>
+        <v>95</v>
       </c>
       <c r="B16" s="66" t="s">
-        <v>159</v>
+        <v>96</v>
       </c>
       <c r="C16" s="67" t="s">
-        <v>160</v>
+        <v>97</v>
       </c>
       <c r="D16" s="68" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E16" s="67" t="s">
-        <v>161</v>
+        <v>98</v>
       </c>
       <c r="F16" s="68" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="96" t="s">
-        <v>218</v>
+        <v>118</v>
       </c>
       <c r="B17" s="96"/>
       <c r="C17" s="96"/>
       <c r="D17" s="96"/>
       <c r="E17" s="96"/>
       <c r="F17" s="96"/>
     </row>
-    <row r="18" spans="1:6" ht="17">
-[...17 lines deleted...]
-      </c>
+    <row r="18" spans="1:6">
+      <c r="A18" s="69"/>
+      <c r="B18" s="72"/>
+      <c r="C18" s="71"/>
+      <c r="D18" s="89"/>
+      <c r="E18" s="71"/>
+      <c r="F18" s="89"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="91" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A19" s="69"/>
+      <c r="B19" s="70"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="89"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="89"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="69"/>
-[...4 lines deleted...]
-      <c r="F20" s="89"/>
+      <c r="A20" s="97" t="s">
+        <v>119</v>
+      </c>
+      <c r="B20" s="97"/>
+      <c r="C20" s="97"/>
+      <c r="D20" s="97"/>
+      <c r="E20" s="97"/>
+      <c r="F20" s="97"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="97" t="s">
-[...6 lines deleted...]
-      <c r="F21" s="97"/>
+      <c r="A21" s="91"/>
+      <c r="B21" s="70"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="89"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="89"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="91" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A22" s="69"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="71"/>
+      <c r="D22" s="88"/>
+      <c r="E22" s="71"/>
+      <c r="F22" s="88"/>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="69"/>
-[...173 lines deleted...]
-        <v>289</v>
+      <c r="A23" s="97" t="s">
+        <v>120</v>
+      </c>
+      <c r="B23" s="97"/>
+      <c r="C23" s="97"/>
+      <c r="D23" s="97"/>
+      <c r="E23" s="97"/>
+      <c r="F23" s="97"/>
+    </row>
+    <row r="24" spans="1:6" ht="17">
+      <c r="A24" s="69" t="s">
+        <v>161</v>
+      </c>
+      <c r="B24" s="72" t="s">
+        <v>187</v>
+      </c>
+      <c r="C24" s="71">
+        <v>46234</v>
+      </c>
+      <c r="D24" s="89" t="s">
+        <v>180</v>
+      </c>
+      <c r="E24" s="71">
+        <v>46234</v>
+      </c>
+      <c r="F24" s="89" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="73"/>
+      <c r="B25" s="72"/>
+      <c r="C25" s="74"/>
+      <c r="E25" s="74"/>
+    </row>
+    <row r="26" spans="1:6" ht="19">
+      <c r="A26" s="75" t="s">
+        <v>184</v>
+      </c>
+      <c r="B26" s="72"/>
+      <c r="C26" s="74"/>
+      <c r="E26" s="74"/>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="76" t="s">
+        <v>185</v>
+      </c>
+      <c r="B27" s="72"/>
+      <c r="C27" s="74"/>
+      <c r="E27" s="74"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="73"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="74"/>
+      <c r="E28" s="74"/>
+    </row>
+    <row r="29" spans="1:6" ht="34">
+      <c r="A29" s="66" t="s">
+        <v>95</v>
+      </c>
+      <c r="B29" s="66" t="s">
+        <v>96</v>
+      </c>
+      <c r="C29" s="67" t="s">
+        <v>99</v>
+      </c>
+      <c r="D29" s="68" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="69"/>
+      <c r="B30" s="92"/>
+      <c r="C30" s="71"/>
+      <c r="D30" s="89"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="73"/>
+      <c r="B31" s="72"/>
+      <c r="C31" s="74"/>
+      <c r="E31" s="74"/>
+    </row>
+    <row r="32" spans="1:6" ht="34">
+      <c r="A32" s="77" t="s">
+        <v>100</v>
+      </c>
+      <c r="B32" s="66" t="s">
+        <v>96</v>
+      </c>
+      <c r="C32" s="67" t="s">
+        <v>101</v>
+      </c>
+      <c r="D32" s="68" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" s="73"/>
-[...18 lines deleted...]
-      <c r="E35" s="74"/>
+      <c r="A33" s="70"/>
+      <c r="B33" s="70"/>
+      <c r="C33" s="71"/>
+      <c r="D33" s="89"/>
+      <c r="E33" s="70"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="70"/>
+      <c r="B34" s="70"/>
+      <c r="C34" s="71"/>
+      <c r="D34" s="89"/>
+      <c r="E34" s="70"/>
+    </row>
+    <row r="35" spans="1:5" ht="34" customHeight="1">
+      <c r="A35" s="93" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="93"/>
+      <c r="C35" s="78"/>
+      <c r="E35" s="78"/>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" s="73"/>
-[...30 lines deleted...]
-      </c>
+      <c r="A36" s="79"/>
+      <c r="B36" s="80"/>
+      <c r="C36" s="80"/>
+      <c r="E36" s="80"/>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="80"/>
+      <c r="B37" s="80"/>
+      <c r="C37" s="80"/>
+      <c r="E37" s="80"/>
+    </row>
+    <row r="38" spans="1:5" ht="34">
+      <c r="A38" s="77" t="s">
+        <v>104</v>
+      </c>
+      <c r="B38" s="81"/>
+      <c r="C38" s="67" t="s">
+        <v>101</v>
+      </c>
+      <c r="D38" s="68" t="s">
+        <v>39</v>
+      </c>
+      <c r="E38" s="80"/>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" s="69" t="s">
-[...3 lines deleted...]
-        <v>298</v>
+      <c r="A39" s="70" t="s">
+        <v>116</v>
+      </c>
+      <c r="B39" s="70" t="s">
+        <v>102</v>
       </c>
       <c r="C39" s="71">
-        <v>46139</v>
+        <v>46234</v>
       </c>
       <c r="D39" s="89" t="s">
-        <v>289</v>
-      </c>
+        <v>180</v>
+      </c>
+      <c r="E39" s="80"/>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" s="69" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A40" s="80"/>
+      <c r="B40" s="80"/>
+      <c r="C40" s="80"/>
+      <c r="E40" s="80"/>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" s="69" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A41" s="77" t="s">
+        <v>105</v>
+      </c>
+      <c r="B41" s="81"/>
+      <c r="C41" s="80"/>
+      <c r="E41" s="80"/>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" s="69" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A42" s="70" t="s">
+        <v>106</v>
+      </c>
+      <c r="B42" s="70"/>
+      <c r="C42" s="80"/>
+      <c r="E42" s="80"/>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" s="69" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A43" s="70" t="s">
+        <v>107</v>
+      </c>
+      <c r="B43" s="70"/>
+      <c r="C43" s="70"/>
+      <c r="E43" s="70"/>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" s="69" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A44" s="82" t="s">
+        <v>108</v>
+      </c>
+      <c r="B44" s="70"/>
+      <c r="C44" s="70"/>
+      <c r="E44" s="70"/>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" s="69" t="s">
-[...292 lines deleted...]
-      <c r="E70" s="70"/>
+      <c r="A45" s="70"/>
+      <c r="B45" s="70"/>
+      <c r="C45" s="70"/>
+      <c r="E45" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A35:B35"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A17:F17"/>
-    <mergeCell ref="A21:F21"/>
-    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A23:F23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="76" orientation="portrait" horizontalDpi="4294967292" verticalDpi="4294967292"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8EAE1078-2817-9244-9A13-BFD5C702AB86}">
-  <dimension ref="A1:G104"/>
+  <dimension ref="A1:G53"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView showGridLines="0" topLeftCell="A24" workbookViewId="0">
+      <selection activeCell="B47" sqref="B47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="33.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="47.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="27.83203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="53.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.1640625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="23" customHeight="1">
       <c r="A1" s="34" t="s">
-        <v>292</v>
+        <v>186</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="35" t="s">
-        <v>127</v>
+        <v>84</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="36" t="s">
-        <v>214</v>
+        <v>117</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="36" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="7.5" customHeight="1"/>
     <row r="6" spans="1:7">
       <c r="A6" s="51"/>
       <c r="B6" s="52" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C6" s="53" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="53" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="53" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11"/>
       <c r="B7" s="37"/>
       <c r="C7" s="38" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="38"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11"/>
-      <c r="B8" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8" s="37"/>
       <c r="C8" s="1" t="s">
-        <v>143</v>
+        <v>121</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>175</v>
+        <v>123</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>199</v>
+        <v>124</v>
       </c>
       <c r="G8" s="1">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11"/>
-      <c r="B9" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B9" s="37"/>
       <c r="C9" s="1" t="s">
-        <v>143</v>
+        <v>121</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>176</v>
+        <v>125</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>199</v>
+        <v>124</v>
       </c>
       <c r="G9" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11"/>
-      <c r="B10" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B10" s="37"/>
       <c r="C10" s="1" t="s">
-        <v>143</v>
+        <v>121</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>199</v>
+        <v>124</v>
       </c>
       <c r="G10" s="1">
-        <v>9</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11"/>
-      <c r="B11" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B11" s="37"/>
       <c r="C11" s="1" t="s">
-        <v>143</v>
+        <v>121</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>177</v>
+        <v>127</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>199</v>
+        <v>124</v>
       </c>
       <c r="G11" s="1">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11"/>
-      <c r="B12" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B12" s="37"/>
       <c r="C12" s="1" t="s">
-        <v>143</v>
+        <v>121</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>215</v>
+        <v>128</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>68</v>
+        <v>124</v>
       </c>
       <c r="G12" s="1">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11"/>
-      <c r="B13" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B13" s="37"/>
       <c r="C13" s="1" t="s">
-        <v>143</v>
+        <v>121</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="G13" s="1">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11"/>
-      <c r="B14" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B14" s="37"/>
       <c r="C14" s="1" t="s">
-        <v>143</v>
+        <v>121</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>70</v>
+        <v>130</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>71</v>
+        <v>124</v>
       </c>
       <c r="G14" s="1">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="11"/>
-      <c r="B15" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B15" s="37"/>
       <c r="C15" s="1" t="s">
-        <v>143</v>
+        <v>121</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>72</v>
+        <v>131</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="G15" s="1">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11"/>
       <c r="B16" s="37"/>
       <c r="C16" s="1" t="s">
-        <v>143</v>
+        <v>121</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>74</v>
+        <v>132</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>201</v>
+        <v>124</v>
       </c>
       <c r="G16" s="1">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="11"/>
       <c r="B17" s="37"/>
       <c r="C17" s="1" t="s">
-        <v>143</v>
+        <v>121</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>75</v>
+        <v>174</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>200</v>
+        <v>124</v>
       </c>
       <c r="G17" s="1">
-        <v>23</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="11"/>
-      <c r="B18" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B18" s="37"/>
       <c r="C18" s="1" t="s">
-        <v>143</v>
+        <v>121</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>212</v>
+        <v>67</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>211</v>
+        <v>134</v>
       </c>
       <c r="G18" s="1">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11"/>
-      <c r="B19" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B19" s="37"/>
       <c r="C19" s="1" t="s">
-        <v>143</v>
+        <v>121</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>210</v>
+        <v>109</v>
       </c>
       <c r="G19" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="11"/>
-      <c r="B20" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B20" s="37"/>
       <c r="C20" s="1" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>208</v>
+        <v>133</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>197</v>
+        <v>109</v>
       </c>
       <c r="G20" s="1">
-        <v>252</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="11"/>
-      <c r="B21" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B21" s="37"/>
       <c r="C21" s="1" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>209</v>
+        <v>133</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>124</v>
+        <v>66</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>198</v>
+        <v>135</v>
       </c>
       <c r="G21" s="1">
-        <v>68</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="11"/>
-      <c r="B22" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B22" s="37"/>
       <c r="C22" s="1" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>209</v>
+        <v>133</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>181</v>
+        <v>136</v>
       </c>
       <c r="G22" s="1">
-        <v>42</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="11"/>
       <c r="B23" s="37"/>
       <c r="C23" s="1" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>209</v>
+        <v>133</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>182</v>
+        <v>137</v>
       </c>
       <c r="G23" s="1">
-        <v>35</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="11"/>
-      <c r="B24" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B24" s="37"/>
       <c r="C24" s="1" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>209</v>
+        <v>133</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="G24" s="1">
-        <v>28</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="11"/>
       <c r="B25" s="37"/>
       <c r="C25" s="1" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>209</v>
+        <v>133</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="G25" s="1">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="11"/>
       <c r="B26" s="37"/>
       <c r="C26" s="1" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>209</v>
+        <v>133</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>185</v>
+        <v>141</v>
       </c>
       <c r="G26" s="1">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="11"/>
       <c r="B27" s="37"/>
       <c r="C27" s="1" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>209</v>
+        <v>133</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>185</v>
+        <v>142</v>
       </c>
       <c r="G27" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="11"/>
-      <c r="B28" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B28" s="37"/>
       <c r="C28" s="1" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>209</v>
+        <v>133</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>189</v>
+        <v>65</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>188</v>
+        <v>143</v>
       </c>
       <c r="G28" s="1">
-        <v>32</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="11"/>
-      <c r="B29" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B29" s="37"/>
       <c r="C29" s="1" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>209</v>
+        <v>133</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>179</v>
+        <v>72</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>178</v>
+        <v>73</v>
       </c>
       <c r="G29" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="11"/>
       <c r="B30" s="37"/>
       <c r="C30" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>209</v>
+        <v>145</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>186</v>
+        <v>146</v>
       </c>
       <c r="G30" s="1">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="11"/>
       <c r="B31" s="37"/>
       <c r="C31" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>209</v>
+        <v>145</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>187</v>
+        <v>146</v>
       </c>
       <c r="G31" s="1">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="11"/>
       <c r="B32" s="37"/>
       <c r="C32" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>209</v>
+        <v>145</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>135</v>
+        <v>76</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>202</v>
+        <v>146</v>
       </c>
       <c r="G32" s="1">
-        <v>40</v>
+        <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="11"/>
-      <c r="B33" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B33" s="37"/>
       <c r="C33" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>209</v>
+        <v>145</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>213</v>
+        <v>77</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>184</v>
+        <v>146</v>
       </c>
       <c r="G33" s="1">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="11"/>
-      <c r="B34" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B34" s="37"/>
       <c r="C34" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>209</v>
+        <v>145</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>134</v>
+        <v>78</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>180</v>
+        <v>146</v>
       </c>
       <c r="G34" s="1">
-        <v>27</v>
+        <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="11"/>
       <c r="B35" s="37"/>
       <c r="C35" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>209</v>
+        <v>145</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>85</v>
+        <v>146</v>
       </c>
       <c r="G35" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="11"/>
-      <c r="B36" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B36" s="37"/>
       <c r="C36" s="1" t="s">
-        <v>87</v>
+        <v>144</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>88</v>
+        <v>145</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>90</v>
+        <v>147</v>
       </c>
       <c r="G36" s="1">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="11"/>
       <c r="B37" s="37"/>
       <c r="C37" s="1" t="s">
-        <v>87</v>
+        <v>144</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>88</v>
+        <v>145</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="G37" s="1">
-        <v>14</v>
+        <v>43</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="11"/>
       <c r="B38" s="37"/>
       <c r="C38" s="1" t="s">
-        <v>87</v>
+        <v>144</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>88</v>
+        <v>148</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="G38" s="1">
-        <v>28</v>
+        <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="11"/>
-      <c r="B39" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B39" s="37"/>
       <c r="C39" s="1" t="s">
-        <v>87</v>
+        <v>144</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>88</v>
+        <v>148</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="G39" s="1">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="11"/>
       <c r="B40" s="37"/>
       <c r="C40" s="1" t="s">
-        <v>87</v>
+        <v>144</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>88</v>
+        <v>148</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="G40" s="1">
-        <v>8</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="11"/>
-      <c r="B41" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B41" s="37"/>
       <c r="C41" s="1" t="s">
-        <v>87</v>
+        <v>149</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>88</v>
+        <v>150</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>95</v>
+        <v>151</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>90</v>
+        <v>152</v>
       </c>
       <c r="G41" s="1">
-        <v>30</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="11"/>
-      <c r="B42" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B42" s="37"/>
       <c r="C42" s="1" t="s">
-        <v>87</v>
+        <v>149</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>88</v>
+        <v>150</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>96</v>
+        <v>153</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>90</v>
+        <v>154</v>
       </c>
       <c r="G42" s="1">
-        <v>32</v>
+        <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="11"/>
-      <c r="B43" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B43" s="37"/>
       <c r="C43" s="1" t="s">
-        <v>87</v>
+        <v>149</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>88</v>
+        <v>150</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>97</v>
+        <v>155</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>90</v>
+        <v>156</v>
       </c>
       <c r="G43" s="1">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="11"/>
-      <c r="B44" s="90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B44" s="90"/>
       <c r="C44" s="1" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>102</v>
+        <v>157</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="G44" s="1">
-        <v>9</v>
+        <v>38</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="11"/>
-      <c r="B45" s="90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B45" s="90"/>
       <c r="C45" s="1" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>103</v>
+        <v>158</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="G45" s="1">
-        <v>28</v>
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="11"/>
-      <c r="B46" s="90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B46" s="90"/>
       <c r="C46" s="1" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="G46" s="1">
-        <v>27</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="11"/>
       <c r="B47" s="90" t="s">
-        <v>280</v>
+        <v>189</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>105</v>
+        <v>179</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>149</v>
+        <v>188</v>
       </c>
       <c r="G47" s="1">
-        <v>13</v>
+        <v>46</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="11"/>
-      <c r="B48" s="90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B48" s="90"/>
       <c r="C48" s="1" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>106</v>
+        <v>162</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="G48" s="1">
-        <v>38</v>
+        <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="11"/>
-      <c r="B49" s="90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B49" s="90"/>
       <c r="C49" s="1" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>107</v>
+        <v>164</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>149</v>
+        <v>172</v>
       </c>
       <c r="G49" s="1">
-        <v>19</v>
+        <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="11"/>
-      <c r="B50" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B50" s="37"/>
       <c r="C50" s="1" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>138</v>
+        <v>165</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>108</v>
+        <v>166</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="G50" s="1">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="11"/>
-      <c r="B51" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B51" s="37"/>
       <c r="C51" s="1" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>138</v>
+        <v>165</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>109</v>
+        <v>168</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="G51" s="1">
-        <v>4</v>
+        <v>39</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="11"/>
-      <c r="B52" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B52" s="37"/>
       <c r="C52" s="1" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>138</v>
+        <v>165</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>110</v>
+        <v>170</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="G52" s="1">
-        <v>9</v>
+        <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="11"/>
-      <c r="B53" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B53" s="37"/>
       <c r="C53" s="1" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>138</v>
+        <v>165</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>111</v>
+        <v>35</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>149</v>
+        <v>83</v>
       </c>
       <c r="G53" s="1">
-        <v>14</v>
-[...149 lines deleted...]
-      <c r="G61" s="1">
         <v>32</v>
       </c>
     </row>
-    <row r="62" spans="1:7">
-[...310 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="B6:F82" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
+  <autoFilter ref="B6:F53" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" orientation="landscape"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - ILA LFV-U Fall 2015&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
     <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2015 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:C10"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="6.83203125" style="29" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="30" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="26">
-        <v>46139</v>
+        <v>46234</v>
       </c>
       <c r="B5" s="29">
         <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>293</v>
+        <v>183</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="26"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="26"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="26"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="26"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="26"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Documentation</vt:lpstr>
       <vt:lpstr>Study Schedule</vt:lpstr>
       <vt:lpstr>Tracking</vt:lpstr>
       <vt:lpstr>Scheduled Updates</vt:lpstr>
-      <vt:lpstr>LFMC-2025</vt:lpstr>
+      <vt:lpstr>ILA 201I 2026</vt:lpstr>
       <vt:lpstr>Revisions</vt:lpstr>
       <vt:lpstr>ActFDate</vt:lpstr>
       <vt:lpstr>CompFlag</vt:lpstr>
       <vt:lpstr>PgCnt</vt:lpstr>
       <vt:lpstr>Documentation!Print_Area</vt:lpstr>
-      <vt:lpstr>'LFMC-2025'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'ILA 201I 2026'!Print_Titles</vt:lpstr>
       <vt:lpstr>'Study Schedule'!Print_Titles</vt:lpstr>
-      <vt:lpstr>'LFMC-2025'!StartDate</vt:lpstr>
+      <vt:lpstr>'ILA 201I 2026'!StartDate</vt:lpstr>
       <vt:lpstr>StartDate</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Roger</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>