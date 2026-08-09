--- v0 (2025-10-09)
+++ v1 (2026-08-09)
@@ -1,220 +1,231 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
+  <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10817"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10517"/>
   <workbookPr autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ed/Dropbox/TIA/Shared-Setups/CP351/Published PDF/Current/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ed/Dropbox/TIA/Shared-Setups/CP-351/F2026 Published Course Materials/Primary Course Materials/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{340DDB90-5A51-EE45-B4FE-A5F6ECB1E43E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4512B883-B3E8-5F47-95AE-1CC11730CF99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="12940" yWindow="500" windowWidth="31460" windowHeight="28300" xr2:uid="{0E5786B3-0731-D34A-9812-D7FD03FF21E5}"/>
+    <workbookView xWindow="21560" yWindow="600" windowWidth="31460" windowHeight="28300" xr2:uid="{0E5786B3-0731-D34A-9812-D7FD03FF21E5}"/>
   </bookViews>
   <sheets>
     <sheet name="Documentation" sheetId="6" r:id="rId1"/>
     <sheet name="Schedule" sheetId="3" r:id="rId2"/>
     <sheet name="Tracking" sheetId="2" r:id="rId3"/>
     <sheet name="Revisions" sheetId="8" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Schedule!$B$5:$N$41</definedName>
-[...1 lines deleted...]
-    <definedName name="CompFlag">Schedule!$D$6:$D$41</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Schedule!$B$5:$N$43</definedName>
+    <definedName name="ActFDate">Schedule!$C$6:$C$43</definedName>
+    <definedName name="CompFlag">Schedule!$D$6:$D$43</definedName>
     <definedName name="DayLookUp">#REF!</definedName>
     <definedName name="ExamDate">Schedule!#REF!</definedName>
     <definedName name="LessonDays">#REF!</definedName>
     <definedName name="MasterTable">#REF!</definedName>
-    <definedName name="PgCnt">Schedule!$K$6:$K$41</definedName>
+    <definedName name="PgCnt">Schedule!$K$6:$K$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Documentation!$A$1:$N$23</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Schedule!$1:$5</definedName>
     <definedName name="StartDate">Schedule!$E$1</definedName>
     <definedName name="TargetDays">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L8" i="3" l="1"/>
+  <c r="N8" i="3" l="1"/>
+  <c r="N9" i="3"/>
+  <c r="N10" i="3"/>
+  <c r="N11" i="3"/>
+  <c r="N12" i="3"/>
+  <c r="N13" i="3"/>
+  <c r="N14" i="3"/>
+  <c r="N15" i="3"/>
+  <c r="N16" i="3"/>
+  <c r="N17" i="3"/>
+  <c r="N18" i="3"/>
+  <c r="N19" i="3"/>
+  <c r="N20" i="3"/>
+  <c r="N21" i="3"/>
+  <c r="N22" i="3"/>
+  <c r="N23" i="3"/>
+  <c r="N24" i="3"/>
+  <c r="N25" i="3"/>
+  <c r="N26" i="3"/>
+  <c r="N27" i="3"/>
+  <c r="N28" i="3"/>
+  <c r="N29" i="3"/>
+  <c r="N30" i="3"/>
+  <c r="N31" i="3"/>
+  <c r="N32" i="3"/>
+  <c r="N33" i="3"/>
+  <c r="N34" i="3"/>
+  <c r="N35" i="3"/>
+  <c r="N36" i="3"/>
+  <c r="N37" i="3"/>
+  <c r="N38" i="3"/>
+  <c r="N39" i="3"/>
+  <c r="N40" i="3"/>
+  <c r="N41" i="3"/>
+  <c r="N42" i="3"/>
+  <c r="N43" i="3"/>
+  <c r="N7" i="3"/>
   <c r="M8" i="3"/>
-  <c r="N8" i="3" s="1"/>
+  <c r="M9" i="3"/>
+  <c r="M10" i="3"/>
+  <c r="M11" i="3"/>
+  <c r="M12" i="3"/>
+  <c r="M13" i="3"/>
+  <c r="M14" i="3"/>
+  <c r="M15" i="3"/>
+  <c r="M16" i="3"/>
+  <c r="M17" i="3"/>
+  <c r="M18" i="3"/>
+  <c r="M19" i="3"/>
+  <c r="M20" i="3"/>
+  <c r="M21" i="3"/>
+  <c r="M22" i="3"/>
+  <c r="M23" i="3"/>
+  <c r="M24" i="3"/>
+  <c r="M25" i="3"/>
+  <c r="M26" i="3"/>
+  <c r="M27" i="3"/>
+  <c r="M28" i="3"/>
+  <c r="M29" i="3"/>
+  <c r="M30" i="3"/>
+  <c r="M31" i="3"/>
+  <c r="M32" i="3"/>
+  <c r="M33" i="3"/>
+  <c r="M34" i="3"/>
+  <c r="M35" i="3"/>
+  <c r="M36" i="3"/>
+  <c r="M37" i="3"/>
+  <c r="M38" i="3"/>
+  <c r="M39" i="3"/>
+  <c r="M40" i="3"/>
+  <c r="M41" i="3"/>
+  <c r="M42" i="3"/>
+  <c r="M43" i="3"/>
+  <c r="M7" i="3"/>
+  <c r="L8" i="3"/>
   <c r="L9" i="3"/>
-  <c r="M9" i="3"/>
-  <c r="N9" i="3" s="1"/>
   <c r="L10" i="3"/>
-  <c r="M10" i="3"/>
   <c r="L11" i="3"/>
-  <c r="M11" i="3"/>
   <c r="L12" i="3"/>
-  <c r="M12" i="3"/>
-  <c r="N12" i="3" s="1"/>
   <c r="L13" i="3"/>
-  <c r="M13" i="3"/>
-  <c r="N13" i="3" s="1"/>
   <c r="L14" i="3"/>
-  <c r="M14" i="3"/>
-  <c r="N14" i="3" s="1"/>
   <c r="L15" i="3"/>
-  <c r="M15" i="3"/>
-  <c r="N15" i="3" s="1"/>
   <c r="L16" i="3"/>
-  <c r="M16" i="3"/>
-  <c r="N16" i="3" s="1"/>
   <c r="L17" i="3"/>
-  <c r="M17" i="3"/>
-  <c r="N17" i="3" s="1"/>
   <c r="L18" i="3"/>
-  <c r="M18" i="3"/>
-  <c r="N18" i="3" s="1"/>
   <c r="L19" i="3"/>
-  <c r="M19" i="3"/>
-  <c r="N19" i="3" s="1"/>
   <c r="L20" i="3"/>
-  <c r="M20" i="3"/>
-  <c r="N20" i="3" s="1"/>
   <c r="L21" i="3"/>
-  <c r="M21" i="3"/>
   <c r="L22" i="3"/>
-  <c r="M22" i="3"/>
   <c r="L23" i="3"/>
-  <c r="M23" i="3"/>
-  <c r="N23" i="3" s="1"/>
   <c r="L24" i="3"/>
-  <c r="M24" i="3"/>
   <c r="L25" i="3"/>
-  <c r="M25" i="3"/>
-  <c r="N25" i="3" s="1"/>
   <c r="L26" i="3"/>
-  <c r="M26" i="3"/>
-  <c r="N26" i="3" s="1"/>
   <c r="L27" i="3"/>
-  <c r="M27" i="3"/>
+  <c r="L28" i="3"/>
   <c r="L29" i="3"/>
-  <c r="M29" i="3"/>
-  <c r="N29" i="3" s="1"/>
   <c r="L30" i="3"/>
-  <c r="M30" i="3"/>
   <c r="L31" i="3"/>
-  <c r="M31" i="3"/>
-  <c r="N31" i="3" s="1"/>
   <c r="L32" i="3"/>
-  <c r="M32" i="3"/>
   <c r="L33" i="3"/>
-  <c r="M33" i="3"/>
   <c r="L34" i="3"/>
-  <c r="M34" i="3"/>
   <c r="L35" i="3"/>
-  <c r="M35" i="3"/>
   <c r="L36" i="3"/>
-  <c r="M36" i="3"/>
-  <c r="N36" i="3" s="1"/>
+  <c r="L37" i="3"/>
   <c r="L38" i="3"/>
-  <c r="M38" i="3"/>
-[...1 lines deleted...]
-  <c r="M37" i="3"/>
   <c r="L39" i="3"/>
-  <c r="M39" i="3"/>
   <c r="L40" i="3"/>
-  <c r="M40" i="3"/>
   <c r="L41" i="3"/>
-  <c r="M41" i="3"/>
-[...1 lines deleted...]
-  <c r="M7" i="3"/>
+  <c r="L42" i="3"/>
+  <c r="L43" i="3"/>
   <c r="L7" i="3"/>
-  <c r="N10" i="3" l="1"/>
-[...15 lines deleted...]
-  <c r="K2" i="3"/>
+  <c r="K2" i="3" l="1"/>
   <c r="K3" i="3" l="1"/>
   <c r="K1" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Eddie Smith</author>
     <author>ES</author>
   </authors>
   <commentList>
     <comment ref="B5" authorId="0" shapeId="0" xr:uid="{584FC6C5-3BDB-1D42-8814-31483166D1DC}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Eddie Smith:</t>
         </r>
         <r>
@@ -235,51 +246,51 @@
             <family val="2"/>
           </rPr>
           <t>Fill in any schedule you like here</t>
         </r>
       </text>
     </comment>
     <comment ref="K5" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color rgb="FF000000"/>
             <rFont val="Calibri"/>
             <family val="2"/>
           </rPr>
           <t>Source reading page count</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="299" uniqueCount="168">
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>% Complete</t>
   </si>
   <si>
     <t>Total Pages</t>
   </si>
   <si>
     <t>Completed Pages</t>
   </si>
   <si>
     <t>Actual Finish Date</t>
   </si>
   <si>
     <t>Completed?</t>
   </si>
   <si>
     <t>Proj Pace</t>
   </si>
   <si>
     <t>Your Pace</t>
   </si>
   <si>
@@ -346,53 +357,50 @@
   <si>
     <t>If the blue line is above the green line, you are ahead of schedule based on page count.</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Version</t>
   </si>
   <si>
     <t>Changes</t>
   </si>
   <si>
     <t>This tab summarizes any revisions to the study schedule during the exam sitting. The</t>
   </si>
   <si>
     <t>version number can be found on the end of the spreadsheet file name.</t>
   </si>
   <si>
     <t>Revision History</t>
   </si>
   <si>
     <t>Please see the Revisions tab for a history of changes in this spreadsheet. We occassionally make updates</t>
   </si>
   <si>
-    <t>Syllabus Changes</t>
-[...1 lines deleted...]
-  <si>
     <t>Syllabus Page Range</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>and corrections.</t>
   </si>
   <si>
     <t>The Infinite Actuary.</t>
   </si>
   <si>
     <t>When it comes to tracking your progress, we highly recommend using the Today view built into the TIA Study website (and apps).</t>
   </si>
   <si>
     <t>However, you can use this spreadsheet to as another check on your overall progress or general reference for the course layout.</t>
   </si>
   <si>
     <t>The order of the lessons matches the order presented in the course (in TIA Study), and we feel that this is the most logical</t>
   </si>
   <si>
     <t xml:space="preserve">order to study the syllabus readings in an effort to make the most efficient use of your study time and increase your chances </t>
   </si>
   <si>
     <t>of passing.</t>
@@ -424,158 +432,116 @@
   <si>
     <t>A.2.3</t>
   </si>
   <si>
     <t>A.2.4</t>
   </si>
   <si>
     <t>B.1.1</t>
   </si>
   <si>
     <t>B.1.2</t>
   </si>
   <si>
     <t>B.1.3</t>
   </si>
   <si>
     <t>B.1.4</t>
   </si>
   <si>
     <t>B.1.5</t>
   </si>
   <si>
     <t>C.1.1</t>
   </si>
   <si>
-    <t>C.1.2</t>
-[...4 lines deleted...]
-  <si>
     <t>C.2.1</t>
   </si>
   <si>
     <t>C.2.2</t>
   </si>
   <si>
     <t>C.2.3</t>
   </si>
   <si>
     <t>C.2.4</t>
   </si>
   <si>
-    <t>This spreadsheet tracks your study progress for the CP-351 Exam (Nov 2025 / Mar 2026 / Jul 2026) and was developed by</t>
-[...16 lines deleted...]
-  <si>
     <t>FERM Ch 8: Risk Identification</t>
   </si>
   <si>
     <t>QERM Ch. 2: Risk Taxonomy</t>
   </si>
   <si>
     <t>CP351-104-25: Life Insurance Risk, Capital, and ALM in the Age of Uncertainty - Paper 1 - Risk Inventory, Taxonomy, Calibration</t>
   </si>
   <si>
-    <t>CP351-100-25: IAA Risk Book - Asset Liability Management Techniques and Practices for Insurance Companies</t>
-[...1 lines deleted...]
-  <si>
     <t>CP351-105-25: Chapter 16 of Asset/Liability Management of Financial Institutions, Tilman 2003.</t>
   </si>
   <si>
     <t>FERM Ch 20 (Sections 1/2/4/6/8/10)</t>
   </si>
   <si>
     <t>CP351-102-25: Case Study on General American</t>
   </si>
   <si>
     <t>What Can Insurers and Pension Funds Learn from Bank Failures</t>
   </si>
   <si>
-    <t>CP351-103-25: Risk Management Lessons Learned From SVB</t>
-[...1 lines deleted...]
-  <si>
     <t>CP351-107-25: Key Rate Durations: Measures of Interest Rate Risk</t>
   </si>
   <si>
     <t>QERM Ch 8: Market Risk Models</t>
   </si>
   <si>
     <t>CP351-108-25: Life Insurance Risk, Capital, and ALM in the Age of Uncertainty - Paper 2 - Risk models and monitoring, and management implications</t>
   </si>
   <si>
-    <t>CP351-109-25: IAIS Application Paper on Liquidity Risk Management</t>
-[...1 lines deleted...]
-  <si>
     <t>CP351-110-25: New Frontiers: Backing Long-term Insurance Liabilities with Non-fixed-income Assets</t>
   </si>
   <si>
-    <t>CP351-114-25: Chapter 3 of Modelling In Life Insurance: A Management Perspective, Laurent</t>
-[...1 lines deleted...]
-  <si>
     <t>Handbook of ALM Ch. 13</t>
   </si>
   <si>
     <t>Handbook of ALM Ch. 18</t>
   </si>
   <si>
     <t>QERM Ch 6: Copulas</t>
   </si>
   <si>
     <t>CP351-112-25: The Devil is in the Tails: Actuarial Mathematics and the Subprime Mortgage Crisis</t>
   </si>
   <si>
     <t>QERM Ch 7: Stress Testing</t>
   </si>
   <si>
     <t>QERM Ch 14: Model Risk and Governance</t>
   </si>
   <si>
     <t>QERM Ch 15: Risk Mitigation Using Options and Derivatives</t>
   </si>
   <si>
-    <t xml:space="preserve">Fixed Income Securities (2010 version) Ch. 5: Forwards and Swaps </t>
-[...4 lines deleted...]
-  <si>
     <t>A. Objectives of ALM</t>
   </si>
   <si>
     <t>B. Measuring Risks from Assets and Liabilities</t>
   </si>
   <si>
     <t>C. Tools and Strategies to Manage ALM Risks</t>
   </si>
   <si>
     <t>A.1. Risk Identification and Taxonomy</t>
   </si>
   <si>
     <t>A.2. Introductory ALM Concepts</t>
   </si>
   <si>
     <t>A.3. Case Studies in Risk Management</t>
   </si>
   <si>
     <t>B.1. Interest Rate Risk Measures</t>
   </si>
   <si>
     <t>B.2. Market and Other Risk Measurement Topics</t>
   </si>
   <si>
     <t>C.1. General ALM Modeling Topics</t>
@@ -649,197 +615,221 @@
   <si>
     <t>CP351-101-25: ALM for Life, Annuities, and Pensions</t>
   </si>
   <si>
     <t>Sections 1-3</t>
   </si>
   <si>
     <t>CP351-100: IAA Risk Book - ALM</t>
   </si>
   <si>
     <t>CP351-105: ALM of Financial Institutions Ch. 16</t>
   </si>
   <si>
     <t>CP351-106: Liability Driven Investment Explained Ch. 1-2</t>
   </si>
   <si>
     <t>CP351-106-25: Liability Driven Investment Explained</t>
   </si>
   <si>
     <t>Ch. 1-2</t>
   </si>
   <si>
     <t>Financial Enterprise Risk Management, Sweeting, 2nd ed., 2017 (Ch. 20)</t>
   </si>
   <si>
-    <t>Sections 1/2/4/6/8/10</t>
-[...1 lines deleted...]
-  <si>
     <t>CP351-102: Case Study on General American</t>
   </si>
   <si>
-    <t>CP351-103: Risk Management Lessons Learned From SVB</t>
-[...1 lines deleted...]
-  <si>
     <t>CP351-107: Key Rate Durations: Measures of Interest Rate Risk</t>
   </si>
   <si>
     <t>FIS, 4th ed. Ch 4: DV01, Duration, and Convexity</t>
   </si>
   <si>
     <t>FIS, 4th ed. Ch 5: Key-Rate, Partial, and Forward-Bucket ‘01s and Durations</t>
   </si>
   <si>
     <t>FIS, 4th ed. Ch 6: Regression Hedging and PCA</t>
   </si>
   <si>
     <t>Ch. 8</t>
   </si>
   <si>
     <t>Understanding the Connection Between RW and RN Generators</t>
   </si>
   <si>
     <t>Understanding the Connection Between RW and RN Generators, Strommen, 2022</t>
   </si>
   <si>
     <t>Sections 1-5</t>
   </si>
   <si>
     <t>CP351-108: Risk models, monitoring, and management implications</t>
   </si>
   <si>
-    <t>CP351-109: IAIS Application Paper on Liquidity Risk Management</t>
-[...1 lines deleted...]
-  <si>
     <t>CP351-110: Backing Long-term Insurance Liabilities with Non-fixed-income Assets</t>
   </si>
   <si>
     <t>CP351-113: ALM for Banks and Insurance Companies Ch. 4</t>
   </si>
   <si>
     <t>CP351-113-25: Chapter 4 of ALM for Banks and Insurance Companies, Habart</t>
   </si>
   <si>
     <t>Excluding 4.3.6</t>
   </si>
   <si>
-    <t>CP351-114: Modelling In Life Insurance Ch. 3</t>
-[...1 lines deleted...]
-  <si>
     <t>Handbook of Asset and Liability Management, Volume 2, Zenios, Stavros, and Ziemba, William, 2007</t>
   </si>
   <si>
     <t>Ch. 13</t>
   </si>
   <si>
     <t>Ch. 18</t>
   </si>
   <si>
     <t>Ch. 6</t>
   </si>
   <si>
     <t>CP351-112: The Devil is in the Tails</t>
   </si>
   <si>
     <t>Ch. 7</t>
   </si>
   <si>
     <t>Ch. 14</t>
   </si>
   <si>
-    <t>Ch. 15</t>
-[...1 lines deleted...]
-  <si>
     <t>CP351-101: ALM for Life, Annuities, and Pensions (Sec 5)</t>
   </si>
   <si>
     <t>Section 5</t>
   </si>
   <si>
     <t>CP351-106: Liability Driven Investment Explained Ch. 3-7</t>
   </si>
   <si>
     <t>Ch. 3-7</t>
   </si>
   <si>
     <t xml:space="preserve">FIS (2010 version) Ch. 5: Forwards and Swaps </t>
   </si>
   <si>
     <t>Ch. 5</t>
   </si>
   <si>
     <t xml:space="preserve">FIS (2010 version) Ch. 6: Futures and Options </t>
   </si>
   <si>
-    <t>TIA's Fall 2025 CP-351 Course Layout</t>
-[...7 lines deleted...]
-  <si>
     <t>Fixed Income Securities: Tools for Today’s Markets, Tuckman, Bruce and Serrat, Angel, 4 th Edition, 2022</t>
   </si>
   <si>
     <t>Ch. 4</t>
   </si>
   <si>
-    <t>Corrected page count for CP351-102: Case Study on General American</t>
-[...1 lines deleted...]
-  <si>
     <t>CP351-101: ALM for Life, Annuities, and Pensions - Sec 4</t>
   </si>
   <si>
     <t>Section 4</t>
   </si>
   <si>
     <t>CP351-101: ALM for Life, Annuities, and Pensions - Sec 6</t>
   </si>
   <si>
     <t>Section 6</t>
   </si>
   <si>
     <t>B.1.6</t>
   </si>
   <si>
-    <t>Slight revisions to the order of the material in Section B</t>
-[...2 lines deleted...]
-    <t>Slight revisions to the order of the material in Section C</t>
+    <t>This spreadsheet tracks your study progress for the CP-351 Exam (Nov 2026 / Mar 2027 / Jul 2027) and was developed by</t>
+  </si>
+  <si>
+    <t>CP351-100-26: IAA Risk Book - Asset Liability Management Techniques and Practices for Insurance Companies - July 2025</t>
+  </si>
+  <si>
+    <t>Sections 1/2/4/6</t>
+  </si>
+  <si>
+    <t>CP351-115 ERM Insights from Failures</t>
+  </si>
+  <si>
+    <t>CP351-115-26: IAA Risk Book - ERM Insights from Failures and Near Failures</t>
+  </si>
+  <si>
+    <t>Sections 3.2, 3.3, 3.4 and 3.10 only</t>
+  </si>
+  <si>
+    <t>Regulatory Capital Adequacy for Life Insurance Companies</t>
+  </si>
+  <si>
+    <t>Regulatory Capital Adequacy for Life Insurance Companies, SOA Research Institute, Jul 2023</t>
+  </si>
+  <si>
+    <t>AAA Liquidity Risk paper</t>
+  </si>
+  <si>
+    <t>Excl. Appendix I</t>
+  </si>
+  <si>
+    <t>B.2.6</t>
+  </si>
+  <si>
+    <t>TIA Intro to Copulas Lesson</t>
+  </si>
+  <si>
+    <t>C.1.9</t>
+  </si>
+  <si>
+    <t>QERM Ch. 16: Risk Transfer</t>
+  </si>
+  <si>
+    <t>Quantitative Enterprise Risk Management, Hardy and Saunders, 2022, Ch. 16: Risk Transfer</t>
+  </si>
+  <si>
+    <t>Fixed Income Securities, Veronesi, P., 2010</t>
+  </si>
+  <si>
+    <t>C.2.6</t>
+  </si>
+  <si>
+    <t>TIA's Nov 2026 / Mar 2027 / Jul 2027 CP-351 Course Layout</t>
+  </si>
+  <si>
+    <t>Fall 2026 version posted</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -894,56 +884,50 @@
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -1251,53 +1235,55 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="130">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Followed Hyperlink" xfId="4" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="6" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="8" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="10" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="12" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="15" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="17" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="19" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="21" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="23" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="25" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="27" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="29" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="31" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="33" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="35" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="37" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="39" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="41" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="43" builtinId="9" hidden="1"/>
@@ -1529,216 +1515,225 @@
           <c:tx>
             <c:strRef>
               <c:f>Schedule!$L$5</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Proj Pace</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="006600"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Schedule!$B$6:$B$41</c:f>
+              <c:f>Schedule!$B$6:$B$43</c:f>
               <c:numCache>
                 <c:formatCode>m/d/yy</c:formatCode>
-                <c:ptCount val="36"/>
+                <c:ptCount val="38"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Schedule!$L$6:$L$41</c:f>
+              <c:f>Schedule!$L$6:$L$43</c:f>
               <c:numCache>
                 <c:formatCode>0</c:formatCode>
-                <c:ptCount val="36"/>
+                <c:ptCount val="38"/>
                 <c:pt idx="1">
                   <c:v>8</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>40</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>55</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>63</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>94</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>105</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>115</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>130</c:v>
+                  <c:v>125</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>131</c:v>
+                  <c:v>126</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>142</c:v>
+                  <c:v>168</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>147</c:v>
+                  <c:v>179</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>183</c:v>
+                  <c:v>215</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>194</c:v>
+                  <c:v>226</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>210</c:v>
+                  <c:v>242</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>242</c:v>
+                  <c:v>274</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>259</c:v>
+                  <c:v>291</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>282</c:v>
+                  <c:v>314</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>317</c:v>
+                  <c:v>349</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>337</c:v>
+                  <c:v>369</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>354</c:v>
+                  <c:v>386</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>379</c:v>
+                  <c:v>429</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>454</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>428</c:v>
+                  <c:v>461</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>445</c:v>
+                  <c:v>503</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>481</c:v>
+                  <c:v>539</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>513</c:v>
+                  <c:v>571</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>552</c:v>
+                  <c:v>571</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>583</c:v>
+                  <c:v>610</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>613</c:v>
+                  <c:v>641</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>638</c:v>
+                  <c:v>671</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>671</c:v>
+                  <c:v>696</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>671</c:v>
+                  <c:v>708</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>706</c:v>
+                  <c:v>729</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>752</c:v>
+                  <c:v>769</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>792</c:v>
+                  <c:v>804</c:v>
+                </c:pt>
+                <c:pt idx="36">
+                  <c:v>850</c:v>
+                </c:pt>
+                <c:pt idx="37">
+                  <c:v>890</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-9509-E747-B08D-1AB520FE418D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Schedule!$M$5</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Your Pace</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Schedule!$B$6:$B$41</c:f>
+              <c:f>Schedule!$B$6:$B$43</c:f>
               <c:numCache>
                 <c:formatCode>m/d/yy</c:formatCode>
-                <c:ptCount val="36"/>
+                <c:ptCount val="38"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Schedule!$M$6:$M$41</c:f>
+              <c:f>Schedule!$M$6:$M$43</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="36"/>
+                <c:ptCount val="38"/>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="9">
@@ -1758,87 +1753,96 @@
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>0</c:v>
                 </c:pt>
+                <c:pt idx="22">
+                  <c:v>0</c:v>
+                </c:pt>
                 <c:pt idx="23">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="29">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="30">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="31">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="32">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="33">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="34">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="35">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="36">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="37">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-9509-E747-B08D-1AB520FE418D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1200810160"/>
         <c:axId val="1121892768"/>
       </c:lineChart>
       <c:catAx>
@@ -2225,216 +2229,225 @@
           <c:tx>
             <c:strRef>
               <c:f>Schedule!$L$5</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Proj Pace</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="006600"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Schedule!$B$6:$B$41</c:f>
+              <c:f>Schedule!$B$6:$B$43</c:f>
               <c:numCache>
                 <c:formatCode>m/d/yy</c:formatCode>
-                <c:ptCount val="36"/>
+                <c:ptCount val="38"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Schedule!$L$6:$L$41</c:f>
+              <c:f>Schedule!$L$6:$L$43</c:f>
               <c:numCache>
                 <c:formatCode>0</c:formatCode>
-                <c:ptCount val="36"/>
+                <c:ptCount val="38"/>
                 <c:pt idx="1">
                   <c:v>8</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>40</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>55</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>63</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>94</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>105</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>115</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>130</c:v>
+                  <c:v>125</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>131</c:v>
+                  <c:v>126</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>142</c:v>
+                  <c:v>168</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>147</c:v>
+                  <c:v>179</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>183</c:v>
+                  <c:v>215</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>194</c:v>
+                  <c:v>226</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>210</c:v>
+                  <c:v>242</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>242</c:v>
+                  <c:v>274</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>259</c:v>
+                  <c:v>291</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>282</c:v>
+                  <c:v>314</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>317</c:v>
+                  <c:v>349</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>337</c:v>
+                  <c:v>369</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>354</c:v>
+                  <c:v>386</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>379</c:v>
+                  <c:v>429</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>454</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>428</c:v>
+                  <c:v>461</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>445</c:v>
+                  <c:v>503</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>481</c:v>
+                  <c:v>539</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>513</c:v>
+                  <c:v>571</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>552</c:v>
+                  <c:v>571</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>583</c:v>
+                  <c:v>610</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>613</c:v>
+                  <c:v>641</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>638</c:v>
+                  <c:v>671</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>671</c:v>
+                  <c:v>696</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>671</c:v>
+                  <c:v>708</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>706</c:v>
+                  <c:v>729</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>752</c:v>
+                  <c:v>769</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>792</c:v>
+                  <c:v>804</c:v>
+                </c:pt>
+                <c:pt idx="36">
+                  <c:v>850</c:v>
+                </c:pt>
+                <c:pt idx="37">
+                  <c:v>890</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-591A-7546-AFAC-2CA8DA3A5B60}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Schedule!$M$5</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Your Pace</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Schedule!$B$6:$B$41</c:f>
+              <c:f>Schedule!$B$6:$B$43</c:f>
               <c:numCache>
                 <c:formatCode>m/d/yy</c:formatCode>
-                <c:ptCount val="36"/>
+                <c:ptCount val="38"/>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Schedule!$M$6:$M$41</c:f>
+              <c:f>Schedule!$M$6:$M$43</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="36"/>
+                <c:ptCount val="38"/>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="9">
@@ -2454,87 +2467,96 @@
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>0</c:v>
                 </c:pt>
+                <c:pt idx="22">
+                  <c:v>0</c:v>
+                </c:pt>
                 <c:pt idx="23">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="29">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="30">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="31">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="32">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="33">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="34">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="35">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="36">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="37">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-591A-7546-AFAC-2CA8DA3A5B60}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1158470080"/>
         <c:axId val="1202953904"/>
       </c:lineChart>
       <c:catAx>
@@ -4320,68 +4342,94 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
+</file>
+
+<file path=xl/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
+<wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
+  <wetp:taskpane dockstate="right" visibility="0" width="350" row="0">
+    <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </wetp:taskpane>
+</wetp:taskpanes>
+</file>
+
+<file path=xl/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
+<we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{CAE0D087-B3B8-2046-8746-F0832861A00B}">
+  <we:reference id="wa200009404" version="1.0.0.8" store="en-US" storeType="OMEX"/>
+  <we:alternateReferences>
+    <we:reference id="WA200009404" version="1.0.0.8" store="" storeType="OMEX"/>
+  </we:alternateReferences>
+  <we:properties>
+    <we:property name="claude.fileId" value="&quot;8396b755-d789-4a86-b19c-70cee184c891&quot;"/>
+  </we:properties>
+  <we:bindings/>
+  <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+</we:webextension>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K40"/>
+  <dimension ref="A1:K28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A36" sqref="A36"/>
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="25"/>
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
       <c r="K1" s="25"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A2" s="25"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
@@ -4437,167 +4485,167 @@
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" s="26"/>
       <c r="B7" s="25"/>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A8" s="25" t="s">
-        <v>60</v>
+        <v>149</v>
       </c>
       <c r="B8" s="25"/>
       <c r="C8" s="25"/>
       <c r="D8" s="25"/>
       <c r="E8" s="25"/>
       <c r="F8" s="25"/>
       <c r="G8" s="25"/>
       <c r="H8" s="25"/>
       <c r="I8" s="25"/>
       <c r="J8" s="25"/>
       <c r="K8" s="25"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A9" s="25" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B9" s="25"/>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
       <c r="F9" s="25"/>
       <c r="G9" s="25"/>
       <c r="H9" s="25"/>
       <c r="I9" s="25"/>
       <c r="J9" s="25"/>
       <c r="K9" s="25"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A10" s="25"/>
       <c r="B10" s="25"/>
       <c r="C10" s="25"/>
       <c r="D10" s="25"/>
       <c r="E10" s="25"/>
       <c r="F10" s="25"/>
       <c r="G10" s="25"/>
       <c r="H10" s="25"/>
       <c r="I10" s="25"/>
       <c r="J10" s="25"/>
       <c r="K10" s="25"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A11" s="25" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="25"/>
       <c r="J11" s="25"/>
       <c r="K11" s="25"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A12" s="25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B12" s="25"/>
       <c r="C12" s="25"/>
       <c r="D12" s="25"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="25"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A13" s="25"/>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="25"/>
       <c r="J13" s="25"/>
       <c r="K13" s="25"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A14" s="25" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B14" s="25"/>
       <c r="C14" s="25"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="25"/>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="25"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A15" s="25" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A16" s="25" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B16" s="25"/>
       <c r="C16" s="25"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="25"/>
       <c r="K16" s="25"/>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A17" s="25"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
     </row>
@@ -4609,81 +4657,81 @@
       <c r="C18" s="25"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="H18" s="25"/>
       <c r="I18" s="25"/>
       <c r="J18" s="25"/>
       <c r="K18" s="25"/>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A19" s="26"/>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A20" s="25" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B20" s="25"/>
       <c r="C20" s="25"/>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="25"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A21" s="25" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A22" s="25" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B22" s="25"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A23" s="25"/>
       <c r="B23" s="25"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
     </row>
@@ -4710,1934 +4758,1815 @@
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A26" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="25"/>
       <c r="C26" s="25"/>
       <c r="D26" s="25"/>
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="25"/>
       <c r="I26" s="25"/>
       <c r="J26" s="25"/>
       <c r="K26" s="25"/>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A27" s="25" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B27" s="25"/>
       <c r="C27" s="25"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25"/>
       <c r="K27" s="25"/>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A28" s="25"/>
       <c r="B28" s="25"/>
       <c r="C28" s="25"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="25"/>
       <c r="I28" s="25"/>
       <c r="J28" s="25"/>
       <c r="K28" s="25"/>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.2">
-[...170 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="70" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="-0.249977111117893"/>
   </sheetPr>
-  <dimension ref="A1:O41"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G41" sqref="G41"/>
+      <selection activeCell="H40" sqref="H40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.5" style="1" customWidth="1"/>
     <col min="2" max="3" width="11.5" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="28.33203125" style="1" customWidth="1"/>
     <col min="6" max="6" width="27.83203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.5" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="53.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="17.1640625" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.83203125" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.5" style="1" customWidth="1"/>
     <col min="13" max="14" width="8.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="8.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="23" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A1" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
       <c r="I1" s="23" t="s">
         <v>1</v>
       </c>
       <c r="J1" s="23"/>
       <c r="K1" s="2">
         <f>K3/K2</f>
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.2">
       <c r="I2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="J2" s="1"/>
       <c r="K2" s="3">
-        <f>SUM(K6:K41)</f>
-        <v>792</v>
+        <f>SUM(K6:K43)</f>
+        <v>890</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.2">
       <c r="I3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="J3" s="1"/>
       <c r="K3" s="1">
-        <f>SUMIF(D6:D41,"Yes",K6:K41)</f>
+        <f>SUMIF(D6:D43,"Yes",K6:K43)</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:15" ht="32" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
       <c r="B5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="N5" s="10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A6" s="11"/>
       <c r="B6" s="18"/>
       <c r="C6" s="19"/>
       <c r="D6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="24" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="24" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="L6" s="13"/>
       <c r="M6" s="14"/>
       <c r="N6" s="15"/>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A7" s="11"/>
       <c r="B7" s="18"/>
       <c r="C7" s="19"/>
       <c r="D7" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K7" s="1">
         <v>8</v>
       </c>
       <c r="L7" s="13">
         <f>SUM($K$6:K7)</f>
         <v>8</v>
       </c>
       <c r="M7" s="14">
-        <f t="shared" ref="M7:M41" si="0">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B7)</f>
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B7)</f>
         <v>0</v>
       </c>
       <c r="N7" s="15">
-        <f t="shared" ref="N7" si="1">M7/L7</f>
+        <f>M7/L7</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A8" s="11"/>
       <c r="B8" s="18"/>
       <c r="C8" s="19"/>
       <c r="D8" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="K8" s="1">
         <v>32</v>
       </c>
       <c r="L8" s="13">
         <f>SUM($K$6:K8)</f>
         <v>40</v>
       </c>
       <c r="M8" s="14">
-        <f t="shared" si="0"/>
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B8)</f>
         <v>0</v>
       </c>
       <c r="N8" s="15">
-        <f t="shared" ref="N8:N41" si="2">M8/L8</f>
+        <f t="shared" ref="N8:N43" si="0">M8/L8</f>
         <v>0</v>
       </c>
       <c r="O8" s="16"/>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A9" s="11"/>
       <c r="B9" s="18"/>
       <c r="C9" s="19"/>
       <c r="D9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K9" s="1">
         <v>15</v>
       </c>
       <c r="L9" s="13">
         <f>SUM($K$6:K9)</f>
         <v>55</v>
       </c>
       <c r="M9" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B9)</f>
+        <v>0</v>
+      </c>
+      <c r="N9" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A10" s="11"/>
       <c r="B10" s="18"/>
       <c r="C10" s="19"/>
       <c r="D10" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="K10" s="1">
         <v>8</v>
       </c>
       <c r="L10" s="13">
         <f>SUM($K$6:K10)</f>
         <v>63</v>
       </c>
       <c r="M10" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B10)</f>
+        <v>0</v>
+      </c>
+      <c r="N10" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A11" s="11"/>
       <c r="B11" s="18"/>
       <c r="C11" s="19"/>
       <c r="D11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>69</v>
+        <v>150</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K11" s="1">
         <v>31</v>
       </c>
       <c r="L11" s="13">
         <f>SUM($K$6:K11)</f>
         <v>94</v>
       </c>
       <c r="M11" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B11)</f>
+        <v>0</v>
+      </c>
+      <c r="N11" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O11" s="16"/>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A12" s="11"/>
       <c r="B12" s="18"/>
       <c r="C12" s="19"/>
       <c r="D12" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K12" s="1">
         <v>11</v>
       </c>
       <c r="L12" s="13">
         <f>SUM($K$6:K12)</f>
         <v>105</v>
       </c>
       <c r="M12" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B12)</f>
+        <v>0</v>
+      </c>
+      <c r="N12" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O12" s="16"/>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A13" s="11"/>
       <c r="B13" s="18"/>
       <c r="C13" s="19"/>
       <c r="D13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="K13" s="1">
         <v>10</v>
       </c>
       <c r="L13" s="13">
         <f>SUM($K$6:K13)</f>
         <v>115</v>
       </c>
       <c r="M13" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B13)</f>
+        <v>0</v>
+      </c>
+      <c r="N13" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O13" s="16"/>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A14" s="11"/>
       <c r="B14" s="18"/>
       <c r="C14" s="19"/>
       <c r="D14" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>129</v>
+        <v>151</v>
       </c>
       <c r="K14" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="L14" s="13">
         <f>SUM($K$6:K14)</f>
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="M14" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B14)</f>
+        <v>0</v>
+      </c>
+      <c r="N14" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O14" s="16"/>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A15" s="11"/>
       <c r="B15" s="18"/>
       <c r="C15" s="19"/>
       <c r="D15" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>101</v>
+        <v>86</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K15" s="1">
         <v>1</v>
       </c>
       <c r="L15" s="13">
         <f>SUM($K$6:K15)</f>
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="M15" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B15)</f>
+        <v>0</v>
+      </c>
+      <c r="N15" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A16" s="11"/>
       <c r="B16" s="18"/>
       <c r="C16" s="19"/>
       <c r="D16" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>73</v>
+        <v>152</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>73</v>
+        <v>153</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>30</v>
+        <v>154</v>
       </c>
       <c r="K16" s="1">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="L16" s="13">
         <f>SUM($K$6:K16)</f>
-        <v>142</v>
+        <v>168</v>
       </c>
       <c r="M16" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B16)</f>
+        <v>0</v>
+      </c>
+      <c r="N16" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="11"/>
       <c r="B17" s="18"/>
       <c r="C17" s="19"/>
       <c r="D17" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>131</v>
+        <v>63</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K17" s="1">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="L17" s="13">
         <f>SUM($K$6:K17)</f>
-        <v>147</v>
+        <v>179</v>
       </c>
       <c r="M17" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B17)</f>
+        <v>0</v>
+      </c>
+      <c r="N17" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="11"/>
       <c r="B18" s="18"/>
       <c r="C18" s="19"/>
       <c r="D18" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>169</v>
+        <v>145</v>
       </c>
       <c r="K18" s="1">
         <v>36</v>
       </c>
       <c r="L18" s="13">
         <f>SUM($K$6:K18)</f>
-        <v>183</v>
+        <v>215</v>
       </c>
       <c r="M18" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B18)</f>
+        <v>0</v>
+      </c>
+      <c r="N18" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="11"/>
       <c r="B19" s="18"/>
       <c r="C19" s="19"/>
       <c r="D19" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>170</v>
+        <v>146</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>171</v>
+        <v>147</v>
       </c>
       <c r="K19" s="1">
         <v>11</v>
       </c>
       <c r="L19" s="13">
         <f>SUM($K$6:K19)</f>
-        <v>194</v>
+        <v>226</v>
       </c>
       <c r="M19" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B19)</f>
+        <v>0</v>
+      </c>
+      <c r="N19" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="11"/>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>132</v>
+        <v>115</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K20" s="1">
         <v>16</v>
       </c>
       <c r="L20" s="13">
         <f>SUM($K$6:K20)</f>
-        <v>210</v>
+        <v>242</v>
       </c>
       <c r="M20" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B20)</f>
+        <v>0</v>
+      </c>
+      <c r="N20" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="11"/>
       <c r="B21" s="18"/>
       <c r="C21" s="19"/>
       <c r="D21" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>165</v>
+        <v>142</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="K21" s="1">
         <v>32</v>
       </c>
       <c r="L21" s="13">
         <f>SUM($K$6:K21)</f>
-        <v>242</v>
+        <v>274</v>
       </c>
       <c r="M21" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B21)</f>
+        <v>0</v>
+      </c>
+      <c r="N21" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="11"/>
       <c r="B22" s="18"/>
       <c r="C22" s="19"/>
       <c r="D22" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>165</v>
+        <v>142</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>160</v>
+        <v>140</v>
       </c>
       <c r="K22" s="1">
         <v>17</v>
       </c>
       <c r="L22" s="13">
         <f>SUM($K$6:K22)</f>
-        <v>259</v>
+        <v>291</v>
       </c>
       <c r="M22" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B22)</f>
+        <v>0</v>
+      </c>
+      <c r="N22" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="11"/>
       <c r="B23" s="18"/>
       <c r="C23" s="19"/>
       <c r="D23" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>172</v>
+        <v>148</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>135</v>
+        <v>118</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>165</v>
+        <v>142</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="K23" s="1">
         <v>23</v>
       </c>
       <c r="L23" s="13">
         <f>SUM($K$6:K23)</f>
-        <v>282</v>
+        <v>314</v>
       </c>
       <c r="M23" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B23)</f>
+        <v>0</v>
+      </c>
+      <c r="N23" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="11"/>
       <c r="B24" s="18"/>
       <c r="C24" s="19"/>
       <c r="D24" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="K24" s="1">
         <v>35</v>
       </c>
       <c r="L24" s="13">
         <f>SUM($K$6:K24)</f>
-        <v>317</v>
+        <v>349</v>
       </c>
       <c r="M24" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B24)</f>
+        <v>0</v>
+      </c>
+      <c r="N24" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="11"/>
       <c r="B25" s="18"/>
       <c r="C25" s="19"/>
       <c r="D25" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>138</v>
+        <v>121</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>139</v>
+        <v>122</v>
       </c>
       <c r="K25" s="1">
         <v>20</v>
       </c>
       <c r="L25" s="13">
         <f>SUM($K$6:K25)</f>
-        <v>337</v>
+        <v>369</v>
       </c>
       <c r="M25" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B25)</f>
+        <v>0</v>
+      </c>
+      <c r="N25" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="11"/>
       <c r="B26" s="18"/>
       <c r="C26" s="19"/>
       <c r="D26" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H26" s="1" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K26" s="1">
         <v>17</v>
       </c>
       <c r="L26" s="13">
         <f>SUM($K$6:K26)</f>
-        <v>354</v>
+        <v>386</v>
       </c>
       <c r="M26" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B26)</f>
+        <v>0</v>
+      </c>
+      <c r="N26" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="11"/>
       <c r="B27" s="18"/>
       <c r="C27" s="19"/>
       <c r="D27" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>78</v>
+        <v>156</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K27" s="1">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="L27" s="13">
         <f>SUM($K$6:K27)</f>
-        <v>379</v>
+        <v>429</v>
       </c>
       <c r="M27" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B27)</f>
+        <v>0</v>
+      </c>
+      <c r="N27" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="11"/>
       <c r="B28" s="18"/>
       <c r="C28" s="19"/>
       <c r="D28" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>79</v>
+        <v>157</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>30</v>
+        <v>158</v>
       </c>
       <c r="K28" s="1">
-        <v>7</v>
-[...3 lines deleted...]
-      <c r="N28" s="15"/>
+        <v>25</v>
+      </c>
+      <c r="L28" s="13">
+        <f>SUM($K$6:K28)</f>
+        <v>454</v>
+      </c>
+      <c r="M28" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B28)</f>
+        <v>0</v>
+      </c>
+      <c r="N28" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="11"/>
       <c r="B29" s="18"/>
       <c r="C29" s="19"/>
       <c r="D29" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>53</v>
+        <v>159</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>143</v>
+        <v>124</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>144</v>
+        <v>67</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>145</v>
+        <v>29</v>
       </c>
       <c r="K29" s="1">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="L29" s="13">
         <f>SUM($K$6:K29)</f>
-        <v>428</v>
+        <v>461</v>
       </c>
       <c r="M29" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B29)</f>
+        <v>0</v>
+      </c>
+      <c r="N29" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="11"/>
       <c r="B30" s="18"/>
       <c r="C30" s="19"/>
       <c r="D30" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>80</v>
+        <v>126</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>30</v>
+        <v>127</v>
       </c>
       <c r="K30" s="1">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="L30" s="13">
         <f>SUM($K$6:K30)</f>
-        <v>445</v>
+        <v>503</v>
       </c>
       <c r="M30" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B30)</f>
+        <v>0</v>
+      </c>
+      <c r="N30" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="11"/>
       <c r="B31" s="18"/>
       <c r="C31" s="19"/>
       <c r="D31" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>148</v>
+        <v>129</v>
       </c>
       <c r="K31" s="1">
         <v>36</v>
       </c>
       <c r="L31" s="13">
         <f>SUM($K$6:K31)</f>
-        <v>481</v>
+        <v>539</v>
       </c>
       <c r="M31" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B31)</f>
+        <v>0</v>
+      </c>
+      <c r="N31" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="11"/>
       <c r="B32" s="18"/>
       <c r="C32" s="19"/>
       <c r="D32" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="K32" s="1">
         <v>32</v>
       </c>
       <c r="L32" s="13">
         <f>SUM($K$6:K32)</f>
-        <v>513</v>
+        <v>571</v>
       </c>
       <c r="M32" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B32)</f>
+        <v>0</v>
+      </c>
+      <c r="N32" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="11"/>
       <c r="B33" s="18"/>
       <c r="C33" s="19"/>
       <c r="D33" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>83</v>
-[...9 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="I33" s="1"/>
+      <c r="J33" s="1"/>
       <c r="L33" s="13">
         <f>SUM($K$6:K33)</f>
-        <v>552</v>
+        <v>571</v>
       </c>
       <c r="M33" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B33)</f>
+        <v>0</v>
+      </c>
+      <c r="N33" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A34" s="11"/>
       <c r="B34" s="18"/>
       <c r="C34" s="19"/>
       <c r="D34" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>151</v>
+        <v>70</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>30</v>
+        <v>131</v>
       </c>
       <c r="K34" s="1">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="L34" s="13">
         <f>SUM($K$6:K34)</f>
-        <v>583</v>
+        <v>610</v>
       </c>
       <c r="M34" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B34)</f>
+        <v>0</v>
+      </c>
+      <c r="N34" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="11"/>
       <c r="B35" s="18"/>
       <c r="C35" s="19"/>
       <c r="D35" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="F35" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="G35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="1" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>152</v>
+        <v>29</v>
       </c>
       <c r="K35" s="1">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L35" s="13">
         <f>SUM($K$6:K35)</f>
-        <v>613</v>
+        <v>641</v>
       </c>
       <c r="M35" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B35)</f>
+        <v>0</v>
+      </c>
+      <c r="N35" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A36" s="11"/>
       <c r="B36" s="18"/>
       <c r="C36" s="19"/>
       <c r="D36" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>153</v>
+        <v>133</v>
       </c>
       <c r="K36" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L36" s="13">
         <f>SUM($K$6:K36)</f>
-        <v>638</v>
+        <v>671</v>
       </c>
       <c r="M36" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B36)</f>
+        <v>0</v>
+      </c>
+      <c r="N36" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A37" s="11"/>
       <c r="B37" s="18"/>
       <c r="C37" s="19"/>
       <c r="D37" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>56</v>
+        <v>161</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>155</v>
+        <v>73</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>156</v>
+        <v>134</v>
       </c>
       <c r="K37" s="1">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="L37" s="13">
-        <f>SUM($K$6:K38)</f>
-        <v>671</v>
+        <f>SUM($K$6:K37)</f>
+        <v>696</v>
       </c>
       <c r="M37" s="14">
         <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B37)</f>
         <v>0</v>
       </c>
       <c r="N37" s="15">
-        <f>M37/L37</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A38" s="11"/>
       <c r="B38" s="18"/>
       <c r="C38" s="19"/>
       <c r="D38" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>87</v>
+        <v>135</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="K38" s="1">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="L38" s="13">
         <f>SUM($K$6:K38)</f>
-        <v>671</v>
+        <v>708</v>
       </c>
       <c r="M38" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B38)</f>
+        <v>0</v>
+      </c>
+      <c r="N38" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A39" s="11"/>
       <c r="B39" s="18"/>
       <c r="C39" s="19"/>
       <c r="D39" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>157</v>
+        <v>74</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>126</v>
+        <v>102</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>158</v>
+        <v>29</v>
       </c>
       <c r="K39" s="1">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="L39" s="13">
         <f>SUM($K$6:K39)</f>
-        <v>706</v>
+        <v>729</v>
       </c>
       <c r="M39" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B39)</f>
+        <v>0</v>
+      </c>
+      <c r="N39" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A40" s="11"/>
       <c r="B40" s="18"/>
       <c r="C40" s="19"/>
       <c r="D40" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>88</v>
+        <v>163</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="K40" s="1">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="L40" s="13">
         <f>SUM($K$6:K40)</f>
-        <v>752</v>
+        <v>769</v>
       </c>
       <c r="M40" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B40)</f>
+        <v>0</v>
+      </c>
+      <c r="N40" s="15">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A41" s="11"/>
       <c r="B41" s="18"/>
       <c r="C41" s="19"/>
       <c r="D41" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>115</v>
+        <v>56</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>161</v>
+        <v>137</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="K41" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="L41" s="13">
         <f>SUM($K$6:K41)</f>
-        <v>792</v>
+        <v>804</v>
       </c>
       <c r="M41" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B41)</f>
+        <v>0</v>
+      </c>
+      <c r="N41" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N41" s="15">
-        <f t="shared" si="2"/>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A42" s="11"/>
+      <c r="B42" s="18"/>
+      <c r="C42" s="19"/>
+      <c r="D42" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K42" s="1">
+        <v>46</v>
+      </c>
+      <c r="L42" s="13">
+        <f>SUM($K$6:K42)</f>
+        <v>850</v>
+      </c>
+      <c r="M42" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B42)</f>
+        <v>0</v>
+      </c>
+      <c r="N42" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A43" s="11"/>
+      <c r="B43" s="18"/>
+      <c r="C43" s="19"/>
+      <c r="D43" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="K43" s="1">
+        <v>40</v>
+      </c>
+      <c r="L43" s="13">
+        <f>SUM($K$6:K43)</f>
+        <v>890</v>
+      </c>
+      <c r="M43" s="14">
+        <f>SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B43)</f>
+        <v>0</v>
+      </c>
+      <c r="N43" s="15">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B5:N41" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
+  <autoFilter ref="B5:N43" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <phoneticPr fontId="13" type="noConversion"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:D41" xr:uid="{00000000-0002-0000-0100-000001000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:D43" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>"No,Yes"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" orientation="landscape"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - ILA LFV-U Fall 2015&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
     <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2015 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="B58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L65" sqref="L65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="58" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B58" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="42" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LTIA ERM exam online seminar - Fall 2014 sitting&amp;RCreated by: Roger Rosales, FSA , CERA</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:C9"/>
+  <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="6.83203125" style="21" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="20">
-        <v>45848</v>
+        <v>46198</v>
       </c>
       <c r="B5" s="21">
         <v>1</v>
       </c>
       <c r="C5" t="s">
-        <v>55</v>
-[...9 lines deleted...]
-      <c r="C6" t="s">
         <v>167</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="A9" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>