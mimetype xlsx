--- v1 (2025-11-26)
+++ v2 (2026-06-08)
@@ -14,58 +14,58 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dwbra\Desktop\TIA\2026 Spring\GH 301\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dwbra\Desktop\TIA\2026 Summer\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8849FBB0-932D-429B-B33E-6A5FF1CCA1D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B55C39F1-7F14-44BF-9698-94FDF57F39F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="20715" windowHeight="13155" tabRatio="728" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Documentation" sheetId="6" r:id="rId1"/>
     <sheet name="Schedule" sheetId="3" r:id="rId2"/>
     <sheet name="Tracking" sheetId="2" r:id="rId3"/>
     <sheet name="Schedule (double)" sheetId="9" state="hidden" r:id="rId4"/>
     <sheet name="Tracking (double)" sheetId="10" state="hidden" r:id="rId5"/>
     <sheet name="info" sheetId="7" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="ActFDate" localSheetId="3">'Schedule (double)'!$C$6:$C$102</definedName>
     <definedName name="ActFDate">Schedule!$C$6:$C$53</definedName>
     <definedName name="CompFlag" localSheetId="3">'Schedule (double)'!$K$6:$K$102</definedName>
     <definedName name="CompFlag">Schedule!$K$6:$K$53</definedName>
     <definedName name="ExamDate" localSheetId="3">'Schedule (double)'!#REF!</definedName>
     <definedName name="ExamDate" localSheetId="4">Schedule!#REF!</definedName>
     <definedName name="ExamDate">Schedule!#REF!</definedName>
     <definedName name="LessonDays">info!$F$6:$H$55</definedName>
     <definedName name="LessonDaysDouble">info!$I$6:$K$55</definedName>
     <definedName name="MasterTable" localSheetId="3">#REF!</definedName>
     <definedName name="MasterTable" localSheetId="4">#REF!</definedName>
     <definedName name="MasterTable">#REF!</definedName>
     <definedName name="PgCnt" localSheetId="3">'Schedule (double)'!$J$6:$J$102</definedName>
@@ -79,51 +79,50 @@
     <definedName name="TargetDays">info!$B$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D72" i="3" l="1"/>
   <c r="M42" i="3" l="1"/>
   <c r="M41" i="3"/>
   <c r="M40" i="3"/>
   <c r="M39" i="3"/>
   <c r="M38" i="3"/>
   <c r="M37" i="3"/>
   <c r="M36" i="3"/>
   <c r="M35" i="3"/>
   <c r="M34" i="3"/>
   <c r="M33" i="3"/>
   <c r="M32" i="3"/>
   <c r="M31" i="3"/>
   <c r="M44" i="3"/>
   <c r="M43" i="3"/>
   <c r="M51" i="3"/>
   <c r="M50" i="3"/>
   <c r="M49" i="3"/>
   <c r="M48" i="3"/>
   <c r="M47" i="3"/>
   <c r="M46" i="3"/>
   <c r="M45" i="3"/>
   <c r="M8" i="3"/>
   <c r="M18" i="3" l="1"/>
   <c r="M17" i="3"/>
   <c r="M7" i="3"/>
@@ -237,50 +236,51 @@
   <c r="M43" i="9"/>
   <c r="M44" i="9"/>
   <c r="M20" i="9"/>
   <c r="M21" i="9"/>
   <c r="M22" i="9"/>
   <c r="M23" i="9"/>
   <c r="M24" i="9"/>
   <c r="M25" i="9"/>
   <c r="M7" i="9"/>
   <c r="M8" i="9"/>
   <c r="M9" i="9"/>
   <c r="M10" i="9"/>
   <c r="M14" i="9"/>
   <c r="M15" i="9"/>
   <c r="M16" i="9"/>
   <c r="D104" i="9"/>
   <c r="B84" i="3"/>
   <c r="B85" i="3" s="1"/>
   <c r="B132" i="9" s="1"/>
   <c r="B77" i="3"/>
   <c r="B78" i="3" s="1"/>
   <c r="B127" i="9" s="1"/>
   <c r="B72" i="3"/>
   <c r="B121" i="9" s="1"/>
   <c r="B71" i="3"/>
+  <c r="D72" i="3" s="1"/>
   <c r="B69" i="3"/>
   <c r="B118" i="9" s="1"/>
   <c r="B62" i="3"/>
   <c r="B111" i="9" s="1"/>
   <c r="B59" i="3"/>
   <c r="B108" i="9" s="1"/>
   <c r="B137" i="9"/>
   <c r="B139" i="9"/>
   <c r="A59" i="3"/>
   <c r="A60" i="3" s="1"/>
   <c r="A62" i="3" s="1"/>
   <c r="M54" i="9"/>
   <c r="M31" i="9"/>
   <c r="M19" i="9"/>
   <c r="K3" i="9"/>
   <c r="K2" i="9"/>
   <c r="K2" i="3"/>
   <c r="K3" i="3"/>
   <c r="H53" i="7" l="1"/>
   <c r="H52" i="7"/>
   <c r="K53" i="7"/>
   <c r="K52" i="7"/>
   <c r="H43" i="7"/>
   <c r="H24" i="7"/>
   <c r="H23" i="7"/>
@@ -1828,60 +1828,60 @@
   <si>
     <t>*3 minutes per point rule - this is based on prior exam structure.  However, it's still a good rule of thumb to get through the exam and have time to review at the end.  The SOA has</t>
   </si>
   <si>
     <t>stated that the exam questions will still be written as if it were a 2.5 hr exam, hopefully allowing a little bit of time to go back to specific questions with the additional time at the end</t>
   </si>
   <si>
     <t>Save newer exams (2014-2025) for last two weeks</t>
   </si>
   <si>
     <t>SOA Introduction Videos</t>
   </si>
   <si>
     <t>Disease Mgmt</t>
   </si>
   <si>
     <t>Medical Data</t>
   </si>
   <si>
     <t>Predictive Analytics</t>
   </si>
   <si>
     <t>Social DOH</t>
   </si>
   <si>
-    <t xml:space="preserve">This spreadsheet tracks your study progress for the GH 301 Exam (Spring 2026) </t>
-[...1 lines deleted...]
-  <si>
     <t>Post Exam</t>
   </si>
   <si>
-    <t>Make sure you are registered for the exam through the SOA as soon as possible! (deadline is February 16)</t>
-[...2 lines deleted...]
-    <t>The adjusted start date on the Schedule tab is 12/1/2025, but you can enter a different date, and the</t>
+    <t xml:space="preserve">This spreadsheet tracks your study progress for the GH 301 Exam (Summer 2026) </t>
+  </si>
+  <si>
+    <t>The adjusted start date on the Schedule tab is 3/1/2026, but you can enter a different date, and the</t>
+  </si>
+  <si>
+    <t>Make sure you are registered for the exam through the SOA as soon as possible! (deadline is June 16)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2606,192 +2606,192 @@
                 <c:pt idx="0">
                   <c:v>Proj Pace</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Schedule!$B$6:$B$53</c:f>
               <c:numCache>
                 <c:formatCode>m/d/yyyy</c:formatCode>
                 <c:ptCount val="48"/>
                 <c:pt idx="0">
-                  <c:v>45993</c:v>
+                  <c:v>46083.25</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45993.497968618663</c:v>
+                  <c:v>46083.835053083625</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45994.991874474646</c:v>
+                  <c:v>46085.590212334493</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45995.987811711966</c:v>
+                  <c:v>46086.760318501736</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45997.481717567949</c:v>
+                  <c:v>46088.515477752604</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45999.971560661252</c:v>
+                  <c:v>46091.440743170715</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>46000.967497898571</c:v>
+                  <c:v>46092.610849337958</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>46001.963435135891</c:v>
+                  <c:v>46093.780955505201</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>46004.951246847857</c:v>
+                  <c:v>46097.29127400693</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>46005.947184085177</c:v>
+                  <c:v>46098.461380174173</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46007.44108994116</c:v>
+                  <c:v>46100.216539425041</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46008.437027178479</c:v>
+                  <c:v>46101.386645592283</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46009.432964415799</c:v>
+                  <c:v>46102.556751759526</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>46011.424838890438</c:v>
+                  <c:v>46104.896964094012</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>46013.416713365077</c:v>
+                  <c:v>46107.237176428498</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>46016.404525077043</c:v>
+                  <c:v>46110.747494930227</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>46018.396399551682</c:v>
+                  <c:v>46113.087707264713</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>46019.890305407665</c:v>
+                  <c:v>46114.842866515581</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>46021.882179882305</c:v>
+                  <c:v>46117.183078850067</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>46024.869991594271</c:v>
+                  <c:v>46120.693397351795</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>46026.86186606891</c:v>
+                  <c:v>46123.033609686281</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>46028.853740543549</c:v>
+                  <c:v>46125.373822020767</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>46029.849677780869</c:v>
+                  <c:v>46126.54392818801</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>46031.343583636852</c:v>
+                  <c:v>46128.299087438878</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>46033.335458111491</c:v>
+                  <c:v>46130.639299773364</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>46034.829363967474</c:v>
+                  <c:v>46132.394459024232</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>46036.323269823457</c:v>
+                  <c:v>46134.1496182751</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>46037.81717567944</c:v>
+                  <c:v>46135.904777525968</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>46039.311081535423</c:v>
+                  <c:v>46137.659936776836</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>46041.302956010062</c:v>
+                  <c:v>46140.000149111322</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>46042.796861866045</c:v>
+                  <c:v>46141.75530836219</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>46044.788736340684</c:v>
+                  <c:v>46144.095520696676</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>46046.282642196667</c:v>
+                  <c:v>46145.850679947544</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>46047.278579433987</c:v>
+                  <c:v>46147.020786114786</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>46048.274516671307</c:v>
+                  <c:v>46148.190892282029</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>46049.270453908626</c:v>
+                  <c:v>46149.360998449272</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>46051.262328383265</c:v>
+                  <c:v>46151.701210783758</c:v>
                 </c:pt>
                 <c:pt idx="37">
-                  <c:v>46054.250140095231</c:v>
+                  <c:v>46155.211529285487</c:v>
                 </c:pt>
                 <c:pt idx="38">
-                  <c:v>46056.242014569871</c:v>
+                  <c:v>46157.551741619973</c:v>
                 </c:pt>
                 <c:pt idx="39">
-                  <c:v>46057.735920425854</c:v>
+                  <c:v>46159.306900870841</c:v>
                 </c:pt>
                 <c:pt idx="40">
-                  <c:v>46059.727794900493</c:v>
+                  <c:v>46161.647113205327</c:v>
                 </c:pt>
                 <c:pt idx="41">
-                  <c:v>46061.221700756476</c:v>
+                  <c:v>46163.402272456195</c:v>
                 </c:pt>
                 <c:pt idx="42">
-                  <c:v>46062.217637993796</c:v>
+                  <c:v>46164.572378623438</c:v>
                 </c:pt>
                 <c:pt idx="43">
-                  <c:v>46063.711543849779</c:v>
+                  <c:v>46166.327537874306</c:v>
                 </c:pt>
                 <c:pt idx="44">
-                  <c:v>46066.201386943081</c:v>
+                  <c:v>46169.252803292417</c:v>
                 </c:pt>
                 <c:pt idx="45">
-                  <c:v>46068.19326141772</c:v>
+                  <c:v>46171.593015626902</c:v>
                 </c:pt>
                 <c:pt idx="46">
-                  <c:v>46071.181073129686</c:v>
+                  <c:v>46175.103334128631</c:v>
                 </c:pt>
                 <c:pt idx="47">
-                  <c:v>46073.172947604326</c:v>
+                  <c:v>46177.443546463117</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Schedule!$M$6:$M$53</c:f>
               <c:numCache>
                 <c:formatCode>0</c:formatCode>
                 <c:ptCount val="48"/>
                 <c:pt idx="1">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>17</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>31</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>38</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>58</c:v>
                 </c:pt>
@@ -2942,192 +2942,192 @@
                 <c:pt idx="0">
                   <c:v>Your Pace</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Schedule!$B$6:$B$53</c:f>
               <c:numCache>
                 <c:formatCode>m/d/yyyy</c:formatCode>
                 <c:ptCount val="48"/>
                 <c:pt idx="0">
-                  <c:v>45993</c:v>
+                  <c:v>46083.25</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45993.497968618663</c:v>
+                  <c:v>46083.835053083625</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45994.991874474646</c:v>
+                  <c:v>46085.590212334493</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45995.987811711966</c:v>
+                  <c:v>46086.760318501736</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45997.481717567949</c:v>
+                  <c:v>46088.515477752604</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45999.971560661252</c:v>
+                  <c:v>46091.440743170715</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>46000.967497898571</c:v>
+                  <c:v>46092.610849337958</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>46001.963435135891</c:v>
+                  <c:v>46093.780955505201</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>46004.951246847857</c:v>
+                  <c:v>46097.29127400693</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>46005.947184085177</c:v>
+                  <c:v>46098.461380174173</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46007.44108994116</c:v>
+                  <c:v>46100.216539425041</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46008.437027178479</c:v>
+                  <c:v>46101.386645592283</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46009.432964415799</c:v>
+                  <c:v>46102.556751759526</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>46011.424838890438</c:v>
+                  <c:v>46104.896964094012</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>46013.416713365077</c:v>
+                  <c:v>46107.237176428498</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>46016.404525077043</c:v>
+                  <c:v>46110.747494930227</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>46018.396399551682</c:v>
+                  <c:v>46113.087707264713</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>46019.890305407665</c:v>
+                  <c:v>46114.842866515581</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>46021.882179882305</c:v>
+                  <c:v>46117.183078850067</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>46024.869991594271</c:v>
+                  <c:v>46120.693397351795</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>46026.86186606891</c:v>
+                  <c:v>46123.033609686281</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>46028.853740543549</c:v>
+                  <c:v>46125.373822020767</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>46029.849677780869</c:v>
+                  <c:v>46126.54392818801</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>46031.343583636852</c:v>
+                  <c:v>46128.299087438878</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>46033.335458111491</c:v>
+                  <c:v>46130.639299773364</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>46034.829363967474</c:v>
+                  <c:v>46132.394459024232</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>46036.323269823457</c:v>
+                  <c:v>46134.1496182751</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>46037.81717567944</c:v>
+                  <c:v>46135.904777525968</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>46039.311081535423</c:v>
+                  <c:v>46137.659936776836</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>46041.302956010062</c:v>
+                  <c:v>46140.000149111322</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>46042.796861866045</c:v>
+                  <c:v>46141.75530836219</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>46044.788736340684</c:v>
+                  <c:v>46144.095520696676</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>46046.282642196667</c:v>
+                  <c:v>46145.850679947544</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>46047.278579433987</c:v>
+                  <c:v>46147.020786114786</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>46048.274516671307</c:v>
+                  <c:v>46148.190892282029</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>46049.270453908626</c:v>
+                  <c:v>46149.360998449272</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>46051.262328383265</c:v>
+                  <c:v>46151.701210783758</c:v>
                 </c:pt>
                 <c:pt idx="37">
-                  <c:v>46054.250140095231</c:v>
+                  <c:v>46155.211529285487</c:v>
                 </c:pt>
                 <c:pt idx="38">
-                  <c:v>46056.242014569871</c:v>
+                  <c:v>46157.551741619973</c:v>
                 </c:pt>
                 <c:pt idx="39">
-                  <c:v>46057.735920425854</c:v>
+                  <c:v>46159.306900870841</c:v>
                 </c:pt>
                 <c:pt idx="40">
-                  <c:v>46059.727794900493</c:v>
+                  <c:v>46161.647113205327</c:v>
                 </c:pt>
                 <c:pt idx="41">
-                  <c:v>46061.221700756476</c:v>
+                  <c:v>46163.402272456195</c:v>
                 </c:pt>
                 <c:pt idx="42">
-                  <c:v>46062.217637993796</c:v>
+                  <c:v>46164.572378623438</c:v>
                 </c:pt>
                 <c:pt idx="43">
-                  <c:v>46063.711543849779</c:v>
+                  <c:v>46166.327537874306</c:v>
                 </c:pt>
                 <c:pt idx="44">
-                  <c:v>46066.201386943081</c:v>
+                  <c:v>46169.252803292417</c:v>
                 </c:pt>
                 <c:pt idx="45">
-                  <c:v>46068.19326141772</c:v>
+                  <c:v>46171.593015626902</c:v>
                 </c:pt>
                 <c:pt idx="46">
-                  <c:v>46071.181073129686</c:v>
+                  <c:v>46175.103334128631</c:v>
                 </c:pt>
                 <c:pt idx="47">
-                  <c:v>46073.172947604326</c:v>
+                  <c:v>46177.443546463117</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Schedule!$N$6:$N$53</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="48"/>
                 <c:pt idx="1">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>10</c:v>
                 </c:pt>
@@ -3549,51 +3549,51 @@
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
-    <c:pageSetup/>
+    <c:pageSetup orientation="landscape"/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
@@ -5910,57 +5910,57 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4497917" y="0"/>
           <a:ext cx="4591050" cy="730250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>212724</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>149230</xdr:rowOff>
+      <xdr:rowOff>142426</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
       <xdr:colOff>619125</xdr:colOff>
-      <xdr:row>54</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>176892</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Chart 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -6428,66 +6428,66 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A6:J45"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="125" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <sheetData>
     <row r="6" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A6" s="21" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A7" s="45" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A8" s="45" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A10" s="21" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A11" s="45" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A12" s="45" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A13" s="45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A14" s="45" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A15" s="45" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A16" s="45" t="s">
         <v>113</v>
@@ -6604,92 +6604,92 @@
     <row r="39" spans="1:10" x14ac:dyDescent="0.45">
       <c r="A39" s="45"/>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.45">
       <c r="A40" s="45" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.45">
       <c r="A41" s="45" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.45">
       <c r="A42" s="45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.45">
       <c r="A45" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="83" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - GH 301 Fall 2025&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
-    <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2025 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
+    <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - GH 301 Summer 2026&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
+    <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2026 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:Q94"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="125" workbookViewId="0">
       <pane xSplit="3" ySplit="5" topLeftCell="D6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.33203125" style="1" customWidth="1"/>
     <col min="2" max="3" width="11.46484375" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.19921875" style="1" customWidth="1"/>
     <col min="5" max="5" width="18.73046875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.73046875" style="1" customWidth="1"/>
     <col min="7" max="7" width="53.73046875" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.19921875" style="6" customWidth="1"/>
     <col min="9" max="9" width="12.796875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.796875" style="1"/>
     <col min="11" max="11" width="14.46484375" style="1" customWidth="1"/>
     <col min="12" max="15" width="8.73046875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="23.2" customHeight="1" x14ac:dyDescent="0.7">
       <c r="D1" s="2">
-        <v>45992</v>
+        <v>46082</v>
       </c>
       <c r="H1" s="3"/>
       <c r="I1" s="50" t="s">
         <v>1</v>
       </c>
       <c r="J1" s="51"/>
       <c r="K1" s="4">
         <f>K3/K2</f>
         <v>1.5015015015015015E-2</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.45">
       <c r="H2" s="3"/>
       <c r="I2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="K2" s="5">
         <f>SUM(J6:J53)</f>
         <v>666</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.45">
       <c r="H3" s="3"/>
       <c r="I3" s="1" t="s">
         <v>3</v>
@@ -6727,2267 +6727,2267 @@
         <v>16</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="N5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="O5" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A6" s="13"/>
       <c r="B6" s="30">
         <f>D1+L6</f>
-        <v>45993</v>
+        <v>46083.25</v>
       </c>
       <c r="C6" s="31">
-        <v>45992</v>
+        <v>46082</v>
       </c>
       <c r="D6" s="36" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
       <c r="G6" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="33" t="s">
         <v>202</v>
       </c>
       <c r="L6" s="34">
         <f>ROUND(VLOOKUP(G6,LessonDays,3,FALSE)*TargetDays/0.25,0)*0.25</f>
-        <v>1</v>
+        <v>1.25</v>
       </c>
       <c r="M6" s="16"/>
       <c r="N6" s="17"/>
       <c r="O6" s="18"/>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A7" s="13"/>
       <c r="B7" s="22">
         <f t="shared" ref="B7:B19" si="0">B6+L7</f>
-        <v>45993.497968618663</v>
+        <v>46083.835053083625</v>
       </c>
       <c r="C7" s="23">
-        <v>45993</v>
+        <v>46083</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>232</v>
       </c>
       <c r="F7" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>210</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>255</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J7" s="1">
         <v>10</v>
       </c>
       <c r="K7" s="14" t="s">
         <v>202</v>
       </c>
       <c r="L7" s="15">
         <f t="shared" ref="L7:L20" si="1">VLOOKUP(G7,LessonDays,3,FALSE)*TargetDays</f>
-        <v>0.49796861866068931</v>
+        <v>0.58505308362161523</v>
       </c>
       <c r="M7" s="16">
         <f>SUM($J$6:J7)</f>
         <v>10</v>
       </c>
       <c r="N7" s="17">
         <f t="shared" ref="N7:N53" si="2">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B7)</f>
         <v>10</v>
       </c>
       <c r="O7" s="18">
         <f t="shared" ref="O7:O20" si="3">N7/M7</f>
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A8" s="13"/>
       <c r="B8" s="22">
         <f t="shared" si="0"/>
-        <v>45994.991874474646</v>
+        <v>46085.590212334493</v>
       </c>
       <c r="C8" s="23"/>
       <c r="D8" s="1" t="s">
         <v>232</v>
       </c>
       <c r="F8" s="1">
         <v>1.2</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>211</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>227</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J8" s="1">
         <v>7</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L8" s="15">
         <f t="shared" ref="L8" si="4">VLOOKUP(G8,LessonDays,3,FALSE)*TargetDays</f>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M8" s="16">
         <f>SUM($J$6:J8)</f>
         <v>17</v>
       </c>
       <c r="N8" s="17">
         <f t="shared" ref="N8" si="5">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B8)</f>
         <v>10</v>
       </c>
       <c r="O8" s="18">
         <f t="shared" ref="O8" si="6">N8/M8</f>
         <v>0.58823529411764708</v>
       </c>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A9" s="13"/>
       <c r="B9" s="22">
         <f>B7+L9</f>
-        <v>45995.987811711966</v>
+        <v>46086.760318501736</v>
       </c>
       <c r="C9" s="23"/>
       <c r="D9" s="1" t="s">
         <v>232</v>
       </c>
       <c r="F9" s="1">
         <v>1.3</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>190</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J9" s="1">
         <v>14</v>
       </c>
       <c r="K9" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L9" s="15">
         <f t="shared" si="1"/>
-        <v>2.4898430933034463</v>
+        <v>2.9252654181080762</v>
       </c>
       <c r="M9" s="16">
         <f>SUM($J$6:J9)</f>
         <v>31</v>
       </c>
       <c r="N9" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O9" s="18">
         <f t="shared" si="3"/>
         <v>0.32258064516129031</v>
       </c>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A10" s="13"/>
       <c r="B10" s="22">
         <f t="shared" si="0"/>
-        <v>45997.481717567949</v>
+        <v>46088.515477752604</v>
       </c>
       <c r="C10" s="23"/>
       <c r="D10" s="1" t="s">
         <v>232</v>
       </c>
       <c r="F10" s="1">
         <v>1.4</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>212</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>228</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J10" s="1">
         <v>7</v>
       </c>
       <c r="K10" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L10" s="15">
         <f t="shared" si="1"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M10" s="16">
         <f>SUM($J$6:J10)</f>
         <v>38</v>
       </c>
       <c r="N10" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O10" s="18">
         <f t="shared" si="3"/>
         <v>0.26315789473684209</v>
       </c>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A11" s="13"/>
       <c r="B11" s="22">
         <f t="shared" si="0"/>
-        <v>45999.971560661252</v>
+        <v>46091.440743170715</v>
       </c>
       <c r="C11" s="23"/>
       <c r="D11" s="1" t="s">
         <v>232</v>
       </c>
       <c r="F11" s="1">
         <v>1.5</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>213</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>188</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J11" s="1">
         <v>20</v>
       </c>
       <c r="K11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L11" s="15">
         <f t="shared" si="1"/>
-        <v>2.4898430933034463</v>
+        <v>2.9252654181080762</v>
       </c>
       <c r="M11" s="16">
         <f>SUM($J$6:J11)</f>
         <v>58</v>
       </c>
       <c r="N11" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O11" s="18">
         <f t="shared" si="3"/>
         <v>0.17241379310344829</v>
       </c>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A12" s="13"/>
       <c r="B12" s="22">
         <f t="shared" si="0"/>
-        <v>46000.967497898571</v>
+        <v>46092.610849337958</v>
       </c>
       <c r="C12" s="23"/>
       <c r="D12" s="1" t="s">
         <v>232</v>
       </c>
       <c r="F12" s="1">
         <v>1.6</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>153</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>153</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J12" s="1">
         <v>4</v>
       </c>
       <c r="K12" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L12" s="15">
         <f t="shared" si="1"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M12" s="16">
         <f>SUM($J$6:J12)</f>
         <v>62</v>
       </c>
       <c r="N12" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O12" s="18">
         <f t="shared" si="3"/>
         <v>0.16129032258064516</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A13" s="13"/>
       <c r="B13" s="22">
         <f t="shared" si="0"/>
-        <v>46001.963435135891</v>
+        <v>46093.780955505201</v>
       </c>
       <c r="C13" s="23"/>
       <c r="D13" s="1" t="s">
         <v>232</v>
       </c>
       <c r="F13" s="1">
         <v>1.7</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>154</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J13" s="1">
         <v>2</v>
       </c>
       <c r="K13" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L13" s="15">
         <f t="shared" si="1"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M13" s="16">
         <f>SUM($J$6:J13)</f>
         <v>64</v>
       </c>
       <c r="N13" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O13" s="18">
         <f t="shared" si="3"/>
         <v>0.15625</v>
       </c>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A14" s="13"/>
       <c r="B14" s="22">
         <f t="shared" si="0"/>
-        <v>46004.951246847857</v>
+        <v>46097.29127400693</v>
       </c>
       <c r="C14" s="23"/>
       <c r="D14" s="1" t="s">
         <v>232</v>
       </c>
       <c r="F14" s="1">
         <v>1.9</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>155</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>192</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J14" s="1">
         <v>51</v>
       </c>
       <c r="K14" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L14" s="15">
         <f t="shared" si="1"/>
-        <v>2.9878117119641359</v>
+        <v>3.510318501729691</v>
       </c>
       <c r="M14" s="16">
         <f>SUM($J$6:J14)</f>
         <v>115</v>
       </c>
       <c r="N14" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O14" s="18">
         <f t="shared" si="3"/>
         <v>8.6956521739130432E-2</v>
       </c>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A15" s="13"/>
       <c r="B15" s="22">
         <f t="shared" si="0"/>
-        <v>46005.947184085177</v>
+        <v>46098.461380174173</v>
       </c>
       <c r="C15" s="23"/>
       <c r="D15" s="1" t="s">
         <v>232</v>
       </c>
       <c r="F15" s="1">
         <v>1.9</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>229</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J15" s="1">
         <v>4</v>
       </c>
       <c r="K15" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L15" s="15">
         <f t="shared" si="1"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M15" s="16">
         <f>SUM($J$6:J15)</f>
         <v>119</v>
       </c>
       <c r="N15" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O15" s="18">
         <f t="shared" si="3"/>
         <v>8.4033613445378158E-2</v>
       </c>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A16" s="13"/>
       <c r="B16" s="22">
         <f t="shared" si="0"/>
-        <v>46007.44108994116</v>
+        <v>46100.216539425041</v>
       </c>
       <c r="C16" s="23"/>
       <c r="D16" s="1" t="s">
         <v>232</v>
       </c>
       <c r="F16" s="15">
         <v>1.1000000000000001</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>215</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>230</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J16" s="1">
         <v>8</v>
       </c>
       <c r="K16" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L16" s="15">
         <f t="shared" si="1"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M16" s="16">
         <f>SUM($J$6:J16)</f>
         <v>127</v>
       </c>
       <c r="N16" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O16" s="18">
         <f t="shared" si="3"/>
         <v>7.874015748031496E-2</v>
       </c>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A17" s="13"/>
       <c r="B17" s="22">
         <f t="shared" si="0"/>
-        <v>46008.437027178479</v>
+        <v>46101.386645592283</v>
       </c>
       <c r="C17" s="23"/>
       <c r="D17" s="1" t="s">
         <v>232</v>
       </c>
       <c r="F17" s="15">
         <v>1.1100000000000001</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>206</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>208</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J17" s="1">
         <v>3</v>
       </c>
       <c r="K17" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L17" s="15">
         <f t="shared" ref="L17:L18" si="7">VLOOKUP(G17,LessonDays,3,FALSE)*TargetDays</f>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M17" s="16">
         <f>SUM($J$6:J17)</f>
         <v>130</v>
       </c>
       <c r="N17" s="17">
         <f t="shared" ref="N17:N18" si="8">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B17)</f>
         <v>10</v>
       </c>
       <c r="O17" s="18">
         <f t="shared" ref="O17:O18" si="9">N17/M17</f>
         <v>7.6923076923076927E-2</v>
       </c>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A18" s="13"/>
       <c r="B18" s="22">
         <f t="shared" si="0"/>
-        <v>46009.432964415799</v>
+        <v>46102.556751759526</v>
       </c>
       <c r="C18" s="23"/>
       <c r="D18" s="1" t="s">
         <v>232</v>
       </c>
       <c r="F18" s="15">
         <v>1.1200000000000001</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>207</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>209</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J18" s="1">
         <v>5</v>
       </c>
       <c r="K18" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L18" s="15">
         <f t="shared" si="7"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M18" s="16">
         <f>SUM($J$6:J18)</f>
         <v>135</v>
       </c>
       <c r="N18" s="17">
         <f t="shared" si="8"/>
         <v>10</v>
       </c>
       <c r="O18" s="18">
         <f t="shared" si="9"/>
         <v>7.407407407407407E-2</v>
       </c>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A19" s="13"/>
       <c r="B19" s="22">
         <f t="shared" si="0"/>
-        <v>46011.424838890438</v>
+        <v>46104.896964094012</v>
       </c>
       <c r="C19" s="23"/>
       <c r="D19" s="1" t="s">
         <v>232</v>
       </c>
       <c r="F19" s="15">
         <v>1.1299999999999999</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>216</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>231</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J19" s="1">
         <v>10</v>
       </c>
       <c r="K19" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="15">
         <f t="shared" si="1"/>
-        <v>1.9918744746427572</v>
+        <v>2.3402123344864609</v>
       </c>
       <c r="M19" s="16">
         <f>SUM($J$6:J19)</f>
         <v>145</v>
       </c>
       <c r="N19" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O19" s="18">
         <f t="shared" si="3"/>
         <v>6.8965517241379309E-2</v>
       </c>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A20" s="13"/>
       <c r="B20" s="30">
         <f t="shared" ref="B20:B31" si="10">B19+L20</f>
-        <v>46013.416713365077</v>
+        <v>46107.237176428498</v>
       </c>
       <c r="C20" s="31"/>
       <c r="D20" s="32" t="s">
         <v>232</v>
       </c>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
       <c r="G20" s="32" t="s">
         <v>59</v>
       </c>
       <c r="H20" s="32"/>
       <c r="I20" s="32"/>
       <c r="J20" s="32"/>
       <c r="K20" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L20" s="34">
         <f t="shared" si="1"/>
-        <v>1.9918744746427572</v>
+        <v>2.3402123344864609</v>
       </c>
       <c r="M20" s="16">
         <f>SUM($J$6:J20)</f>
         <v>145</v>
       </c>
       <c r="N20" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O20" s="18">
         <f t="shared" si="3"/>
         <v>6.8965517241379309E-2</v>
       </c>
     </row>
     <row r="21" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A21" s="13"/>
       <c r="B21" s="22">
         <f>B20+L21</f>
-        <v>46016.404525077043</v>
+        <v>46110.747494930227</v>
       </c>
       <c r="C21" s="23"/>
       <c r="D21" s="1" t="s">
         <v>233</v>
       </c>
       <c r="F21" s="1">
         <v>2.1</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>94</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>256</v>
       </c>
       <c r="J21" s="1">
         <v>37</v>
       </c>
       <c r="K21" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L21" s="15">
         <f t="shared" ref="L21:L29" si="11">VLOOKUP(G21,LessonDays,3,FALSE)*TargetDays</f>
-        <v>2.9878117119641359</v>
+        <v>3.510318501729691</v>
       </c>
       <c r="M21" s="16">
         <f>SUM($J$6:J21)</f>
         <v>182</v>
       </c>
       <c r="N21" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O21" s="18">
         <f t="shared" ref="O21:O51" si="12">N21/M21</f>
         <v>5.4945054945054944E-2</v>
       </c>
       <c r="Q21" s="20"/>
     </row>
     <row r="22" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A22" s="13"/>
       <c r="B22" s="22">
         <f t="shared" si="10"/>
-        <v>46018.396399551682</v>
+        <v>46113.087707264713</v>
       </c>
       <c r="C22" s="23"/>
       <c r="D22" s="1" t="s">
         <v>233</v>
       </c>
       <c r="F22" s="1">
         <v>2.2000000000000002</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>105</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>256</v>
       </c>
       <c r="J22" s="1">
         <v>21</v>
       </c>
       <c r="K22" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L22" s="15">
         <f t="shared" si="11"/>
-        <v>1.9918744746427572</v>
+        <v>2.3402123344864609</v>
       </c>
       <c r="M22" s="16">
         <f>SUM($J$6:J22)</f>
         <v>203</v>
       </c>
       <c r="N22" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O22" s="18">
         <f t="shared" si="12"/>
         <v>4.9261083743842367E-2</v>
       </c>
       <c r="Q22" s="20"/>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A23" s="13"/>
       <c r="B23" s="22">
         <f t="shared" si="10"/>
-        <v>46019.890305407665</v>
+        <v>46114.842866515581</v>
       </c>
       <c r="C23" s="23"/>
       <c r="D23" s="1" t="s">
         <v>233</v>
       </c>
       <c r="F23" s="1">
         <v>2.2999999999999998</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>106</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>256</v>
       </c>
       <c r="J23" s="1">
         <v>15</v>
       </c>
       <c r="K23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L23" s="15">
         <f t="shared" si="11"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M23" s="16">
         <f>SUM($J$6:J23)</f>
         <v>218</v>
       </c>
       <c r="N23" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O23" s="18">
         <f t="shared" si="12"/>
         <v>4.5871559633027525E-2</v>
       </c>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A24" s="13"/>
       <c r="B24" s="22">
         <f t="shared" si="10"/>
-        <v>46021.882179882305</v>
+        <v>46117.183078850067</v>
       </c>
       <c r="C24" s="23"/>
       <c r="D24" s="1" t="s">
         <v>233</v>
       </c>
       <c r="F24" s="1">
         <v>2.4</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>107</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>256</v>
       </c>
       <c r="J24" s="1">
         <v>17</v>
       </c>
       <c r="K24" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L24" s="15">
         <f t="shared" si="11"/>
-        <v>1.9918744746427572</v>
+        <v>2.3402123344864609</v>
       </c>
       <c r="M24" s="16">
         <f>SUM($J$6:J24)</f>
         <v>235</v>
       </c>
       <c r="N24" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O24" s="18">
         <f t="shared" si="12"/>
         <v>4.2553191489361701E-2</v>
       </c>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A25" s="13"/>
       <c r="B25" s="22">
         <f t="shared" si="10"/>
-        <v>46024.869991594271</v>
+        <v>46120.693397351795</v>
       </c>
       <c r="C25" s="23"/>
       <c r="D25" s="1" t="s">
         <v>233</v>
       </c>
       <c r="F25" s="1">
         <v>2.5</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>108</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>256</v>
       </c>
       <c r="J25" s="1">
         <v>25</v>
       </c>
       <c r="K25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L25" s="15">
         <f t="shared" si="11"/>
-        <v>2.9878117119641359</v>
+        <v>3.510318501729691</v>
       </c>
       <c r="M25" s="16">
         <f>SUM($J$6:J25)</f>
         <v>260</v>
       </c>
       <c r="N25" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O25" s="18">
         <f t="shared" si="12"/>
         <v>3.8461538461538464E-2</v>
       </c>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A26" s="13"/>
       <c r="B26" s="22">
         <f t="shared" si="10"/>
-        <v>46026.86186606891</v>
+        <v>46123.033609686281</v>
       </c>
       <c r="C26" s="23"/>
       <c r="D26" s="1" t="s">
         <v>233</v>
       </c>
       <c r="F26" s="1">
         <v>2.6</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>109</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>256</v>
       </c>
       <c r="J26" s="1">
         <v>19</v>
       </c>
       <c r="K26" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L26" s="15">
         <f t="shared" si="11"/>
-        <v>1.9918744746427572</v>
+        <v>2.3402123344864609</v>
       </c>
       <c r="M26" s="16">
         <f>SUM($J$6:J26)</f>
         <v>279</v>
       </c>
       <c r="N26" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O26" s="18">
         <f t="shared" si="12"/>
         <v>3.5842293906810034E-2</v>
       </c>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A27" s="13"/>
       <c r="B27" s="22">
         <f t="shared" si="10"/>
-        <v>46028.853740543549</v>
+        <v>46125.373822020767</v>
       </c>
       <c r="C27" s="23"/>
       <c r="D27" s="1" t="s">
         <v>233</v>
       </c>
       <c r="F27" s="1">
         <v>2.7</v>
       </c>
       <c r="G27" s="48" t="s">
         <v>164</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>197</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>256</v>
       </c>
       <c r="J27" s="1">
         <v>16</v>
       </c>
       <c r="K27" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L27" s="15">
         <f t="shared" si="11"/>
-        <v>1.9918744746427572</v>
+        <v>2.3402123344864609</v>
       </c>
       <c r="M27" s="16">
         <f>SUM($J$6:J27)</f>
         <v>295</v>
       </c>
       <c r="N27" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O27" s="18">
         <f t="shared" si="12"/>
         <v>3.3898305084745763E-2</v>
       </c>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A28" s="13"/>
       <c r="B28" s="22">
         <f t="shared" si="10"/>
-        <v>46029.849677780869</v>
+        <v>46126.54392818801</v>
       </c>
       <c r="C28" s="23"/>
       <c r="D28" s="1" t="s">
         <v>233</v>
       </c>
       <c r="F28" s="1">
         <v>2.8</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>115</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>256</v>
       </c>
       <c r="J28" s="1">
         <v>4</v>
       </c>
       <c r="K28" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L28" s="15">
         <f t="shared" si="11"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M28" s="16">
         <f>SUM($J$6:J28)</f>
         <v>299</v>
       </c>
       <c r="N28" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O28" s="18">
         <f t="shared" si="12"/>
         <v>3.3444816053511704E-2</v>
       </c>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A29" s="13"/>
       <c r="B29" s="22">
         <f t="shared" si="10"/>
-        <v>46031.343583636852</v>
+        <v>46128.299087438878</v>
       </c>
       <c r="C29" s="23"/>
       <c r="D29" s="1" t="s">
         <v>233</v>
       </c>
       <c r="F29" s="1">
         <v>2.9</v>
       </c>
       <c r="G29" t="s">
         <v>217</v>
       </c>
       <c r="H29" t="s">
         <v>234</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>256</v>
       </c>
       <c r="J29" s="1">
         <v>8</v>
       </c>
       <c r="K29" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L29" s="15">
         <f t="shared" si="11"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M29" s="16">
         <f>SUM($J$6:J29)</f>
         <v>307</v>
       </c>
       <c r="N29" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O29" s="18">
         <f t="shared" si="12"/>
         <v>3.2573289902280131E-2</v>
       </c>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A30" s="13"/>
       <c r="B30" s="30">
         <f t="shared" si="10"/>
-        <v>46033.335458111491</v>
+        <v>46130.639299773364</v>
       </c>
       <c r="C30" s="31"/>
       <c r="D30" s="32" t="s">
         <v>233</v>
       </c>
       <c r="E30" s="32"/>
       <c r="F30" s="32"/>
       <c r="G30" s="32" t="s">
         <v>60</v>
       </c>
       <c r="H30" s="32"/>
       <c r="I30" s="32"/>
       <c r="J30" s="32"/>
       <c r="K30" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L30" s="34">
         <f>VLOOKUP(G30,LessonDays,3,FALSE)*TargetDays</f>
-        <v>1.9918744746427572</v>
+        <v>2.3402123344864609</v>
       </c>
       <c r="M30" s="16">
         <f>SUM($J$6:J30)</f>
         <v>307</v>
       </c>
       <c r="N30" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O30" s="18">
         <f t="shared" si="12"/>
         <v>3.2573289902280131E-2</v>
       </c>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A31" s="13"/>
       <c r="B31" s="22">
         <f t="shared" si="10"/>
-        <v>46034.829363967474</v>
+        <v>46132.394459024232</v>
       </c>
       <c r="C31" s="23"/>
       <c r="D31" s="1" t="s">
         <v>235</v>
       </c>
       <c r="F31" s="1">
         <v>3.1</v>
       </c>
       <c r="G31" t="s">
         <v>87</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>50</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J31" s="1">
         <v>12</v>
       </c>
       <c r="K31" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L31" s="15">
         <f t="shared" ref="L31:L42" si="13">VLOOKUP(G31,LessonDays,3,FALSE)*TargetDays</f>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M31" s="16">
         <f>SUM($J$6:J31)</f>
         <v>319</v>
       </c>
       <c r="N31" s="17">
         <f t="shared" ref="N31:N42" si="14">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B31)</f>
         <v>10</v>
       </c>
       <c r="O31" s="18">
         <f t="shared" si="12"/>
         <v>3.1347962382445138E-2</v>
       </c>
     </row>
     <row r="32" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A32" s="13"/>
       <c r="B32" s="22">
         <f t="shared" ref="B32:B53" si="15">B31+L32</f>
-        <v>46036.323269823457</v>
+        <v>46134.1496182751</v>
       </c>
       <c r="C32" s="23"/>
       <c r="D32" s="1" t="s">
         <v>235</v>
       </c>
       <c r="F32" s="1">
         <v>3.2</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>167</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>167</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J32" s="1">
         <v>7</v>
       </c>
       <c r="K32" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L32" s="15">
         <f t="shared" si="13"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M32" s="16">
         <f>SUM($J$6:J32)</f>
         <v>326</v>
       </c>
       <c r="N32" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O32" s="18">
         <f t="shared" si="12"/>
         <v>3.0674846625766871E-2</v>
       </c>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A33" s="13"/>
       <c r="B33" s="22">
         <f t="shared" si="15"/>
-        <v>46037.81717567944</v>
+        <v>46135.904777525968</v>
       </c>
       <c r="C33" s="23"/>
       <c r="D33" s="1" t="s">
         <v>235</v>
       </c>
       <c r="F33" s="1">
         <v>3.3</v>
       </c>
       <c r="G33" t="s">
         <v>58</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>50</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J33" s="1">
         <v>20</v>
       </c>
       <c r="K33" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L33" s="15">
         <f t="shared" si="13"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M33" s="16">
         <f>SUM($J$6:J33)</f>
         <v>346</v>
       </c>
       <c r="N33" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O33" s="18">
         <f t="shared" si="12"/>
         <v>2.8901734104046242E-2</v>
       </c>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A34" s="13"/>
       <c r="B34" s="22">
         <f t="shared" si="15"/>
-        <v>46039.311081535423</v>
+        <v>46137.659936776836</v>
       </c>
       <c r="C34" s="23"/>
       <c r="D34" s="1" t="s">
         <v>235</v>
       </c>
       <c r="F34" s="1">
         <v>3.4</v>
       </c>
       <c r="G34" t="s">
         <v>91</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>92</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J34" s="1">
         <v>16</v>
       </c>
       <c r="K34" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L34" s="15">
         <f t="shared" si="13"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M34" s="16">
         <f>SUM($J$6:J34)</f>
         <v>362</v>
       </c>
       <c r="N34" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O34" s="18">
         <f t="shared" si="12"/>
         <v>2.7624309392265192E-2</v>
       </c>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A35" s="13"/>
       <c r="B35" s="22">
         <f t="shared" si="15"/>
-        <v>46041.302956010062</v>
+        <v>46140.000149111322</v>
       </c>
       <c r="C35" s="23"/>
       <c r="D35" s="1" t="s">
         <v>235</v>
       </c>
       <c r="F35" s="1">
         <v>3.5</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>218</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>236</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J35" s="1">
         <v>42</v>
       </c>
       <c r="K35" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L35" s="15">
         <f t="shared" si="13"/>
-        <v>1.9918744746427572</v>
+        <v>2.3402123344864609</v>
       </c>
       <c r="M35" s="16">
         <f>SUM($J$6:J35)</f>
         <v>404</v>
       </c>
       <c r="N35" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O35" s="18">
         <f t="shared" si="12"/>
         <v>2.4752475247524754E-2</v>
       </c>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A36" s="13"/>
       <c r="B36" s="22">
         <f t="shared" si="15"/>
-        <v>46042.796861866045</v>
+        <v>46141.75530836219</v>
       </c>
       <c r="C36" s="23"/>
       <c r="D36" s="1" t="s">
         <v>235</v>
       </c>
       <c r="F36" s="1">
         <v>3.6</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>136</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J36" s="1">
         <v>7</v>
       </c>
       <c r="K36" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L36" s="15">
         <f t="shared" si="13"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M36" s="16">
         <f>SUM($J$6:J36)</f>
         <v>411</v>
       </c>
       <c r="N36" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O36" s="18">
         <f t="shared" si="12"/>
         <v>2.4330900243309004E-2</v>
       </c>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A37" s="13"/>
       <c r="B37" s="22">
         <f t="shared" si="15"/>
-        <v>46044.788736340684</v>
+        <v>46144.095520696676</v>
       </c>
       <c r="C37" s="23"/>
       <c r="D37" s="1" t="s">
         <v>235</v>
       </c>
       <c r="F37" s="1">
         <v>3.7</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>116</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>117</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J37" s="1">
         <v>19</v>
       </c>
       <c r="K37" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L37" s="15">
         <f t="shared" si="13"/>
-        <v>1.9918744746427572</v>
+        <v>2.3402123344864609</v>
       </c>
       <c r="M37" s="16">
         <f>SUM($J$6:J37)</f>
         <v>430</v>
       </c>
       <c r="N37" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O37" s="18">
         <f t="shared" si="12"/>
         <v>2.3255813953488372E-2</v>
       </c>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A38" s="13"/>
       <c r="B38" s="22">
         <f t="shared" si="15"/>
-        <v>46046.282642196667</v>
+        <v>46145.850679947544</v>
       </c>
       <c r="C38" s="23"/>
       <c r="D38" s="1" t="s">
         <v>235</v>
       </c>
       <c r="F38" s="1">
         <v>3.8</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>204</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>205</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J38" s="1">
         <v>10</v>
       </c>
       <c r="K38" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L38" s="15">
         <f t="shared" si="13"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M38" s="16">
         <f>SUM($J$6:J38)</f>
         <v>440</v>
       </c>
       <c r="N38" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O38" s="18">
         <f t="shared" si="12"/>
         <v>2.2727272727272728E-2</v>
       </c>
     </row>
     <row r="39" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A39" s="13"/>
       <c r="B39" s="22">
         <f t="shared" si="15"/>
-        <v>46047.278579433987</v>
+        <v>46147.020786114786</v>
       </c>
       <c r="C39" s="23"/>
       <c r="D39" s="1" t="s">
         <v>235</v>
       </c>
       <c r="F39" s="1">
         <v>3.9</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>104</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J39" s="1">
         <v>12</v>
       </c>
       <c r="K39" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L39" s="15">
         <f t="shared" si="13"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M39" s="16">
         <f>SUM($J$6:J39)</f>
         <v>452</v>
       </c>
       <c r="N39" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O39" s="18">
         <f t="shared" si="12"/>
         <v>2.2123893805309734E-2</v>
       </c>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A40" s="13"/>
       <c r="B40" s="22">
         <f t="shared" si="15"/>
-        <v>46048.274516671307</v>
+        <v>46148.190892282029</v>
       </c>
       <c r="C40" s="23"/>
       <c r="D40" s="1" t="s">
         <v>235</v>
       </c>
       <c r="F40" s="15">
         <v>3.1</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J40" s="1">
         <v>8</v>
       </c>
       <c r="K40" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L40" s="15">
         <f t="shared" si="13"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M40" s="16">
         <f>SUM($J$6:J40)</f>
         <v>460</v>
       </c>
       <c r="N40" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O40" s="18">
         <f t="shared" si="12"/>
         <v>2.1739130434782608E-2</v>
       </c>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A41" s="13"/>
       <c r="B41" s="22">
         <f t="shared" si="15"/>
-        <v>46049.270453908626</v>
+        <v>46149.360998449272</v>
       </c>
       <c r="C41" s="23"/>
       <c r="D41" s="1" t="s">
         <v>235</v>
       </c>
       <c r="F41" s="1">
         <v>3.11</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H41" s="1" t="s">
         <v>85</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J41" s="1">
         <v>11</v>
       </c>
       <c r="K41" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L41" s="15">
         <f t="shared" si="13"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M41" s="16">
         <f>SUM($J$6:J41)</f>
         <v>471</v>
       </c>
       <c r="N41" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O41" s="18">
         <f t="shared" si="12"/>
         <v>2.1231422505307854E-2</v>
       </c>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A42" s="13"/>
       <c r="B42" s="30">
         <f t="shared" si="15"/>
-        <v>46051.262328383265</v>
+        <v>46151.701210783758</v>
       </c>
       <c r="C42" s="31"/>
       <c r="D42" s="32" t="s">
         <v>235</v>
       </c>
       <c r="E42" s="32"/>
       <c r="F42" s="32"/>
       <c r="G42" s="32" t="s">
         <v>61</v>
       </c>
       <c r="H42" s="32"/>
       <c r="I42" s="32"/>
       <c r="J42" s="32"/>
       <c r="K42" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L42" s="34">
         <f t="shared" si="13"/>
-        <v>1.9918744746427572</v>
+        <v>2.3402123344864609</v>
       </c>
       <c r="M42" s="16">
         <f>SUM($J$6:J42)</f>
         <v>471</v>
       </c>
       <c r="N42" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O42" s="18">
         <f t="shared" si="12"/>
         <v>2.1231422505307854E-2</v>
       </c>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A43" s="13"/>
       <c r="B43" s="22">
         <f t="shared" si="15"/>
-        <v>46054.250140095231</v>
+        <v>46155.211529285487</v>
       </c>
       <c r="C43" s="23"/>
       <c r="D43" s="1" t="s">
         <v>237</v>
       </c>
       <c r="F43" s="1">
         <v>4.0999999999999996</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>241</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>257</v>
       </c>
       <c r="J43" s="1">
         <v>50</v>
       </c>
       <c r="K43" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L43" s="15">
         <f t="shared" ref="L43:L44" si="16">VLOOKUP(G43,LessonDays,3,FALSE)*TargetDays</f>
-        <v>2.9878117119641359</v>
+        <v>3.510318501729691</v>
       </c>
       <c r="M43" s="16">
         <f>SUM($J$6:J43)</f>
         <v>521</v>
       </c>
       <c r="N43" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O43" s="18">
         <f t="shared" ref="O43:O44" si="17">N43/M43</f>
         <v>1.9193857965451054E-2</v>
       </c>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A44" s="13"/>
       <c r="B44" s="30">
         <f t="shared" si="15"/>
-        <v>46056.242014569871</v>
+        <v>46157.551741619973</v>
       </c>
       <c r="C44" s="31"/>
       <c r="D44" s="32" t="s">
         <v>237</v>
       </c>
       <c r="E44" s="32"/>
       <c r="F44" s="32"/>
       <c r="G44" s="32" t="s">
         <v>238</v>
       </c>
       <c r="H44" s="32"/>
       <c r="I44" s="32"/>
       <c r="J44" s="32"/>
       <c r="K44" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L44" s="34">
         <f t="shared" si="16"/>
-        <v>1.9918744746427572</v>
+        <v>2.3402123344864609</v>
       </c>
       <c r="M44" s="16">
         <f>SUM($J$6:J44)</f>
         <v>521</v>
       </c>
       <c r="N44" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O44" s="18">
         <f t="shared" si="17"/>
         <v>1.9193857965451054E-2</v>
       </c>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A45" s="13"/>
       <c r="B45" s="22">
         <f t="shared" si="15"/>
-        <v>46057.735920425854</v>
+        <v>46159.306900870841</v>
       </c>
       <c r="C45" s="23"/>
       <c r="D45" s="1" t="s">
         <v>242</v>
       </c>
       <c r="F45" s="1">
         <v>5.0999999999999996</v>
       </c>
       <c r="G45" t="s">
         <v>220</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>243</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>259</v>
       </c>
       <c r="J45" s="1">
         <v>9</v>
       </c>
       <c r="K45" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L45" s="15">
         <f t="shared" ref="L45:L51" si="18">VLOOKUP(G45,LessonDays,3,FALSE)*TargetDays</f>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M45" s="16">
         <f>SUM($J$6:J45)</f>
         <v>530</v>
       </c>
       <c r="N45" s="17">
         <f t="shared" ref="N45:N51" si="19">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B45)</f>
         <v>10</v>
       </c>
       <c r="O45" s="18">
         <f t="shared" si="12"/>
         <v>1.8867924528301886E-2</v>
       </c>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A46" s="13"/>
       <c r="B46" s="22">
         <f t="shared" si="15"/>
-        <v>46059.727794900493</v>
+        <v>46161.647113205327</v>
       </c>
       <c r="C46" s="23"/>
       <c r="D46" s="1" t="s">
         <v>242</v>
       </c>
       <c r="F46" s="1">
         <v>5.2</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>244</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>259</v>
       </c>
       <c r="J46" s="1">
         <v>29</v>
       </c>
       <c r="K46" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L46" s="15">
         <f t="shared" si="18"/>
-        <v>1.9918744746427572</v>
+        <v>2.3402123344864609</v>
       </c>
       <c r="M46" s="16">
         <f>SUM($J$6:J46)</f>
         <v>559</v>
       </c>
       <c r="N46" s="17">
         <f t="shared" si="19"/>
         <v>10</v>
       </c>
       <c r="O46" s="18">
         <f t="shared" si="12"/>
         <v>1.7889087656529516E-2</v>
       </c>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A47" s="13"/>
       <c r="B47" s="22">
         <f t="shared" si="15"/>
-        <v>46061.221700756476</v>
+        <v>46163.402272456195</v>
       </c>
       <c r="C47" s="23"/>
       <c r="D47" s="1" t="s">
         <v>242</v>
       </c>
       <c r="F47" s="1">
         <v>5.3</v>
       </c>
       <c r="G47" t="s">
         <v>222</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>245</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>259</v>
       </c>
       <c r="J47" s="1">
         <v>8</v>
       </c>
       <c r="K47" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L47" s="15">
         <f t="shared" si="18"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M47" s="16">
         <f>SUM($J$6:J47)</f>
         <v>567</v>
       </c>
       <c r="N47" s="17">
         <f t="shared" si="19"/>
         <v>10</v>
       </c>
       <c r="O47" s="18">
         <f t="shared" si="12"/>
         <v>1.7636684303350969E-2</v>
       </c>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A48" s="13"/>
       <c r="B48" s="22">
         <f t="shared" si="15"/>
-        <v>46062.217637993796</v>
+        <v>46164.572378623438</v>
       </c>
       <c r="C48" s="23"/>
       <c r="D48" s="1" t="s">
         <v>242</v>
       </c>
       <c r="F48" s="1">
         <v>5.4</v>
       </c>
       <c r="G48" t="s">
         <v>223</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>246</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>259</v>
       </c>
       <c r="J48" s="1">
         <v>9</v>
       </c>
       <c r="K48" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L48" s="15">
         <f t="shared" si="18"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M48" s="16">
         <f>SUM($J$6:J48)</f>
         <v>576</v>
       </c>
       <c r="N48" s="17">
         <f t="shared" si="19"/>
         <v>10</v>
       </c>
       <c r="O48" s="18">
         <f t="shared" si="12"/>
         <v>1.7361111111111112E-2</v>
       </c>
     </row>
     <row r="49" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A49" s="13"/>
       <c r="B49" s="22">
         <f t="shared" si="15"/>
-        <v>46063.711543849779</v>
+        <v>46166.327537874306</v>
       </c>
       <c r="C49" s="23"/>
       <c r="D49" s="1" t="s">
         <v>242</v>
       </c>
       <c r="F49" s="1">
         <v>5.5</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>224</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>224</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>259</v>
       </c>
       <c r="J49" s="1">
         <v>17</v>
       </c>
       <c r="K49" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L49" s="15">
         <f t="shared" si="18"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M49" s="16">
         <f>SUM($J$6:J49)</f>
         <v>593</v>
       </c>
       <c r="N49" s="17">
         <f t="shared" si="19"/>
         <v>10</v>
       </c>
       <c r="O49" s="18">
         <f t="shared" si="12"/>
         <v>1.6863406408094434E-2</v>
       </c>
     </row>
     <row r="50" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A50" s="13"/>
       <c r="B50" s="22">
         <f t="shared" si="15"/>
-        <v>46066.201386943081</v>
+        <v>46169.252803292417</v>
       </c>
       <c r="C50" s="23"/>
       <c r="D50" s="1" t="s">
         <v>242</v>
       </c>
       <c r="F50" s="1">
         <v>5.6</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>225</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>259</v>
       </c>
       <c r="J50" s="1">
         <v>23</v>
       </c>
       <c r="K50" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L50" s="15">
         <f t="shared" si="18"/>
-        <v>2.4898430933034463</v>
+        <v>2.9252654181080762</v>
       </c>
       <c r="M50" s="16">
         <f>SUM($J$6:J50)</f>
         <v>616</v>
       </c>
       <c r="N50" s="17">
         <f t="shared" si="19"/>
         <v>10</v>
       </c>
       <c r="O50" s="18">
         <f t="shared" si="12"/>
         <v>1.6233766233766232E-2</v>
       </c>
     </row>
     <row r="51" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A51" s="13"/>
       <c r="B51" s="30">
         <f t="shared" si="15"/>
-        <v>46068.19326141772</v>
+        <v>46171.593015626902</v>
       </c>
       <c r="C51" s="31"/>
       <c r="D51" s="32" t="s">
         <v>242</v>
       </c>
       <c r="E51" s="32"/>
       <c r="F51" s="32"/>
       <c r="G51" s="32" t="s">
         <v>239</v>
       </c>
       <c r="H51" s="32"/>
       <c r="I51" s="32"/>
       <c r="J51" s="32"/>
       <c r="K51" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L51" s="34">
         <f t="shared" si="18"/>
-        <v>1.9918744746427572</v>
+        <v>2.3402123344864609</v>
       </c>
       <c r="M51" s="16">
         <f>SUM($J$6:J51)</f>
         <v>616</v>
       </c>
       <c r="N51" s="17">
         <f t="shared" si="19"/>
         <v>10</v>
       </c>
       <c r="O51" s="18">
         <f t="shared" si="12"/>
         <v>1.6233766233766232E-2</v>
       </c>
     </row>
     <row r="52" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A52" s="13"/>
       <c r="B52" s="22">
         <f t="shared" si="15"/>
-        <v>46071.181073129686</v>
+        <v>46175.103334128631</v>
       </c>
       <c r="C52" s="23"/>
       <c r="D52" s="1" t="s">
         <v>247</v>
       </c>
       <c r="F52" s="1">
         <v>6.1</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>226</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>248</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>258</v>
       </c>
       <c r="J52" s="1">
         <v>50</v>
       </c>
       <c r="K52" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L52" s="15">
         <f t="shared" ref="L52" si="20">VLOOKUP(G52,LessonDays,3,FALSE)*TargetDays</f>
-        <v>2.9878117119641359</v>
+        <v>3.510318501729691</v>
       </c>
       <c r="M52" s="16">
         <f>SUM($J$6:J52)</f>
         <v>666</v>
       </c>
       <c r="N52" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O52" s="18">
         <f t="shared" ref="O52" si="21">N52/M52</f>
         <v>1.5015015015015015E-2</v>
       </c>
     </row>
     <row r="53" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A53" s="13"/>
       <c r="B53" s="30">
         <f t="shared" si="15"/>
-        <v>46073.172947604326</v>
+        <v>46177.443546463117</v>
       </c>
       <c r="C53" s="31"/>
       <c r="D53" s="32" t="s">
         <v>247</v>
       </c>
       <c r="E53" s="32"/>
       <c r="F53" s="32"/>
       <c r="G53" s="32" t="s">
         <v>240</v>
       </c>
       <c r="H53" s="32"/>
       <c r="I53" s="32"/>
       <c r="J53" s="32"/>
       <c r="K53" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L53" s="34">
         <f t="shared" ref="L53" si="22">VLOOKUP(G53,LessonDays,3,FALSE)*TargetDays</f>
-        <v>1.9918744746427572</v>
+        <v>2.3402123344864609</v>
       </c>
       <c r="M53" s="16">
         <f>SUM($J$6:J53)</f>
         <v>666</v>
       </c>
       <c r="N53" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O53" s="18">
         <f t="shared" ref="O53" si="23">N53/M53</f>
         <v>1.5015015015015015E-2</v>
       </c>
     </row>
     <row r="54" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B54" s="22"/>
       <c r="C54" s="22"/>
       <c r="G54"/>
       <c r="H54" s="1"/>
       <c r="K54" s="14"/>
       <c r="L54" s="15"/>
       <c r="M54" s="19"/>
       <c r="N54" s="19"/>
       <c r="O54" s="29"/>
     </row>
     <row r="55" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B55" s="40" t="s">
         <v>46</v>
       </c>
       <c r="C55" s="22"/>
       <c r="D55" s="35" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L55" s="15"/>
     </row>
     <row r="56" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B56" s="40"/>
       <c r="C56" s="22"/>
       <c r="D56" s="35" t="s">
         <v>114</v>
       </c>
       <c r="L56" s="15"/>
     </row>
     <row r="57" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B57" s="22"/>
       <c r="C57" s="22"/>
       <c r="D57" s="41" t="s">
         <v>249</v>
       </c>
       <c r="H57" s="1"/>
       <c r="L57" s="15"/>
     </row>
     <row r="58" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B58" s="43"/>
       <c r="C58" s="22"/>
       <c r="D58" s="38"/>
       <c r="H58" s="1"/>
       <c r="L58" s="15"/>
     </row>
     <row r="59" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A59" s="44">
         <f>B90-31</f>
-        <v>46077</v>
+        <v>46195</v>
       </c>
       <c r="B59" s="22">
         <f>info!B4</f>
-        <v>46078</v>
+        <v>46183</v>
       </c>
       <c r="C59" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>70</v>
       </c>
       <c r="H59" s="1"/>
       <c r="L59" s="15"/>
     </row>
     <row r="60" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A60" s="44">
         <f>A59+14</f>
-        <v>46091</v>
+        <v>46209</v>
       </c>
       <c r="B60" s="22">
         <f>B59+14</f>
-        <v>46092</v>
+        <v>46197</v>
       </c>
       <c r="C60" s="22"/>
       <c r="D60" s="25" t="s">
         <v>71</v>
       </c>
       <c r="H60" s="1"/>
       <c r="L60" s="15"/>
     </row>
     <row r="61" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A61" s="44"/>
       <c r="B61" s="22"/>
       <c r="C61" s="22"/>
       <c r="D61" s="26"/>
       <c r="H61" s="1"/>
       <c r="L61" s="15"/>
     </row>
     <row r="62" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A62" s="44">
         <f>A60</f>
-        <v>46091</v>
+        <v>46209</v>
       </c>
       <c r="B62" s="22">
         <f>B90-17</f>
-        <v>46091</v>
+        <v>46209</v>
       </c>
       <c r="C62" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D62" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H62" s="1"/>
       <c r="L62" s="15"/>
     </row>
     <row r="63" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A63" s="44">
         <f>A62+13</f>
-        <v>46104</v>
+        <v>46222</v>
       </c>
       <c r="B63" s="22">
         <f>B62+14</f>
-        <v>46105</v>
+        <v>46223</v>
       </c>
       <c r="C63" s="22"/>
       <c r="D63" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H63" s="1"/>
       <c r="L63" s="15"/>
     </row>
     <row r="64" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A64" s="44"/>
       <c r="B64" s="22"/>
       <c r="C64" s="22"/>
       <c r="D64" s="25" t="s">
         <v>254</v>
       </c>
       <c r="H64" s="1"/>
       <c r="L64" s="15"/>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A65" s="44"/>
       <c r="B65" s="22"/>
       <c r="C65" s="22"/>
       <c r="D65" s="25" t="s">
         <v>68</v>
       </c>
@@ -9003,170 +9003,170 @@
       </c>
       <c r="H66" s="1"/>
       <c r="L66" s="15"/>
     </row>
     <row r="67" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A67" s="44"/>
       <c r="B67" s="22"/>
       <c r="C67" s="22"/>
       <c r="D67" s="25" t="s">
         <v>73</v>
       </c>
       <c r="H67" s="1"/>
       <c r="L67" s="15"/>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A68" s="44"/>
       <c r="B68" s="22"/>
       <c r="C68" s="22"/>
       <c r="D68" s="25"/>
       <c r="H68" s="1"/>
       <c r="L68" s="15"/>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A69" s="44">
         <f>A62</f>
-        <v>46091</v>
+        <v>46209</v>
       </c>
       <c r="B69" s="22">
         <f>B90-17</f>
-        <v>46091</v>
+        <v>46209</v>
       </c>
       <c r="C69" s="22"/>
       <c r="D69" s="24" t="s">
         <v>138</v>
       </c>
       <c r="H69" s="1"/>
       <c r="L69" s="15"/>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A70" s="44"/>
       <c r="B70" s="22"/>
       <c r="C70" s="22"/>
       <c r="D70" s="25"/>
       <c r="H70" s="1"/>
       <c r="L70" s="15"/>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A71" s="44">
         <f>A59</f>
-        <v>46077</v>
+        <v>46195</v>
       </c>
       <c r="B71" s="22">
         <f>info!B4</f>
-        <v>46078</v>
+        <v>46183</v>
       </c>
       <c r="C71" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D71" s="28" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="1"/>
       <c r="L71" s="15"/>
     </row>
     <row r="72" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A72" s="44">
         <f>A71+23</f>
-        <v>46100</v>
+        <v>46218</v>
       </c>
       <c r="B72" s="22">
         <f>B90-8</f>
-        <v>46100</v>
+        <v>46218</v>
       </c>
       <c r="C72" s="22"/>
       <c r="D72" s="25" t="str">
         <f>"Start using these no later than "&amp;TEXT(B71,"mm/dd")</f>
-        <v>Start using these no later than 02/25</v>
+        <v>Start using these no later than 06/10</v>
       </c>
       <c r="H72" s="1"/>
       <c r="L72" s="15"/>
     </row>
     <row r="73" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A73" s="44"/>
       <c r="B73" s="22"/>
       <c r="C73" s="22"/>
       <c r="D73" s="27" t="s">
         <v>119</v>
       </c>
       <c r="H73" s="1"/>
       <c r="L73" s="15"/>
     </row>
     <row r="74" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A74" s="44"/>
       <c r="B74" s="22"/>
       <c r="C74" s="22"/>
       <c r="D74" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H74" s="1"/>
       <c r="L74" s="15"/>
     </row>
     <row r="75" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A75" s="44"/>
       <c r="B75" s="22"/>
       <c r="C75" s="22"/>
       <c r="D75" s="27" t="s">
         <v>23</v>
       </c>
       <c r="H75" s="1"/>
       <c r="L75" s="15"/>
     </row>
     <row r="76" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A76" s="44"/>
       <c r="B76" s="22"/>
       <c r="C76" s="22"/>
       <c r="D76" s="26"/>
       <c r="H76" s="1"/>
       <c r="L76" s="15"/>
     </row>
     <row r="77" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A77" s="44">
         <f>A72-2</f>
-        <v>46098</v>
+        <v>46216</v>
       </c>
       <c r="B77" s="22">
         <f>B90-10</f>
-        <v>46098</v>
+        <v>46216</v>
       </c>
       <c r="C77" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D77" s="24" t="s">
         <v>250</v>
       </c>
       <c r="H77" s="1"/>
       <c r="L77" s="15"/>
     </row>
     <row r="78" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A78" s="44">
         <f>A77+7</f>
-        <v>46105</v>
+        <v>46223</v>
       </c>
       <c r="B78" s="22">
         <f>B77+7</f>
-        <v>46105</v>
+        <v>46223</v>
       </c>
       <c r="C78" s="22"/>
       <c r="D78" s="27" t="s">
         <v>78</v>
       </c>
       <c r="H78" s="1"/>
       <c r="L78" s="15"/>
     </row>
     <row r="79" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A79" s="44"/>
       <c r="B79" s="22"/>
       <c r="C79" s="22"/>
       <c r="D79" s="25" t="s">
         <v>74</v>
       </c>
       <c r="H79" s="1"/>
       <c r="L79" s="15"/>
     </row>
     <row r="80" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A80" s="44"/>
       <c r="B80" s="22"/>
       <c r="C80" s="22"/>
       <c r="D80" s="25" t="s">
         <v>251</v>
       </c>
@@ -9182,211 +9182,211 @@
       </c>
       <c r="H81" s="1"/>
       <c r="L81" s="15"/>
     </row>
     <row r="82" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A82" s="44"/>
       <c r="B82" s="22"/>
       <c r="C82" s="22"/>
       <c r="D82" s="25" t="s">
         <v>253</v>
       </c>
       <c r="H82" s="1"/>
       <c r="L82" s="15"/>
     </row>
     <row r="83" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A83" s="44"/>
       <c r="B83" s="22"/>
       <c r="C83" s="22"/>
       <c r="D83" s="27"/>
       <c r="H83" s="1"/>
       <c r="L83" s="15"/>
     </row>
     <row r="84" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A84" s="44">
         <f>A72</f>
-        <v>46100</v>
+        <v>46218</v>
       </c>
       <c r="B84" s="22">
         <f>B90-8</f>
-        <v>46100</v>
+        <v>46218</v>
       </c>
       <c r="C84" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D84" s="24" t="s">
         <v>75</v>
       </c>
       <c r="H84" s="1"/>
       <c r="L84" s="15"/>
     </row>
     <row r="85" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A85" s="44">
         <f>A84+7</f>
-        <v>46107</v>
+        <v>46225</v>
       </c>
       <c r="B85" s="22">
         <f>B84+7</f>
-        <v>46107</v>
+        <v>46225</v>
       </c>
       <c r="C85" s="22"/>
       <c r="D85" s="27" t="s">
         <v>76</v>
       </c>
       <c r="H85" s="1"/>
       <c r="L85" s="15"/>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A86" s="22"/>
       <c r="B86" s="22"/>
       <c r="C86" s="22"/>
       <c r="D86" s="27" t="s">
         <v>79</v>
       </c>
       <c r="H86" s="1"/>
       <c r="L86" s="15"/>
     </row>
     <row r="87" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A87" s="22"/>
       <c r="B87" s="22"/>
       <c r="C87" s="22"/>
       <c r="D87" s="27" t="s">
         <v>80</v>
       </c>
       <c r="H87" s="1"/>
       <c r="L87" s="15"/>
     </row>
     <row r="88" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A88" s="22"/>
       <c r="B88" s="22"/>
       <c r="C88" s="22"/>
       <c r="D88" s="25" t="s">
         <v>77</v>
       </c>
       <c r="H88" s="1"/>
       <c r="L88" s="15"/>
     </row>
     <row r="89" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A89" s="22"/>
       <c r="B89" s="22"/>
       <c r="C89" s="22"/>
       <c r="D89" s="27"/>
       <c r="H89" s="1"/>
       <c r="L89" s="15"/>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A90" s="42"/>
       <c r="B90" s="42">
-        <v>46108</v>
+        <v>46226</v>
       </c>
       <c r="C90" s="37"/>
       <c r="D90" s="35" t="s">
         <v>66</v>
       </c>
       <c r="H90" s="1"/>
       <c r="L90" s="15"/>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A91" s="22"/>
       <c r="B91" s="22"/>
       <c r="C91" s="22"/>
       <c r="D91" s="26"/>
       <c r="H91" s="1"/>
       <c r="L91" s="15"/>
     </row>
     <row r="92" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A92" s="22"/>
       <c r="B92" s="49" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C92" s="22"/>
       <c r="D92" s="24" t="s">
         <v>65</v>
       </c>
       <c r="H92" s="1"/>
       <c r="L92" s="15"/>
     </row>
     <row r="93" spans="1:12" x14ac:dyDescent="0.45">
       <c r="H93" s="1"/>
       <c r="L93" s="15"/>
     </row>
     <row r="94" spans="1:12" x14ac:dyDescent="0.45">
       <c r="L94" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="I1:J1"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K6:K54" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"No,Yes"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D57" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="64" fitToHeight="0" orientation="landscape" r:id="rId2"/>
   <headerFooter>
-    <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - GH 301 Fall 2025&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
-    <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2025 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
+    <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - GH 301 Summer 2026&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
+    <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2026 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="11" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="A83:A90 A59:A79" unlockedFormula="1"/>
   </ignoredErrors>
   <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="B58"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" zoomScalePageLayoutView="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <sheetData>
     <row r="58" spans="2:2" x14ac:dyDescent="0.45">
       <c r="B58" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="51" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="38" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - GH 301 Fall 2025&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
-    <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2025 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
+    <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - GH 301 Summer 2026&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
+    <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2026 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O141"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="125" workbookViewId="0">
       <pane xSplit="3" ySplit="5" topLeftCell="D80" activePane="bottomRight" state="frozen"/>
       <selection activeCell="L107" sqref="L107"/>
       <selection pane="topRight" activeCell="L107" sqref="L107"/>
       <selection pane="bottomLeft" activeCell="L107" sqref="L107"/>
       <selection pane="bottomRight" activeCell="L107" sqref="L107"/>
     </sheetView>
@@ -10057,51 +10057,51 @@
       </c>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A19" s="13"/>
       <c r="B19" s="30" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C19" s="31"/>
       <c r="D19" s="32" t="s">
         <v>173</v>
       </c>
       <c r="E19" s="32"/>
       <c r="F19" s="32"/>
       <c r="G19" s="32" t="s">
         <v>59</v>
       </c>
       <c r="H19" s="32"/>
       <c r="I19" s="32"/>
       <c r="J19" s="32"/>
       <c r="K19" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="34">
         <f t="shared" ref="L19:L42" si="10">VLOOKUP(G19,LessonDaysDouble,3,FALSE)*TargetDays</f>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M19" s="16">
         <f>SUM($J$6:J19)</f>
         <v>178</v>
       </c>
       <c r="N19" s="17">
         <f t="shared" ref="N19:N42" si="11">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B19)</f>
         <v>0</v>
       </c>
       <c r="O19" s="18">
         <f t="shared" ref="O19:O54" si="12">N19/M19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A20" s="13"/>
       <c r="B20" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C20" s="23"/>
       <c r="D20" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F20" s="1">
@@ -10147,51 +10147,51 @@
       </c>
       <c r="C21" s="23"/>
       <c r="D21" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F21" s="1">
         <v>2.2000000000000002</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>190</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J21" s="1">
         <v>14</v>
       </c>
       <c r="K21" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L21" s="15">
         <f t="shared" si="13"/>
-        <v>1.2449215466517232</v>
+        <v>1.4626327090540381</v>
       </c>
       <c r="M21" s="16">
         <f>SUM($J$6:J21)</f>
         <v>199</v>
       </c>
       <c r="N21" s="17">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="O21" s="18">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A22" s="13"/>
       <c r="B22" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C22" s="23"/>
       <c r="D22" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F22" s="1">
@@ -10282,96 +10282,96 @@
       </c>
       <c r="C24" s="23"/>
       <c r="D24" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F24" s="1">
         <v>2.5</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>153</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>153</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J24" s="1">
         <v>4</v>
       </c>
       <c r="K24" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L24" s="15">
         <f t="shared" si="13"/>
-        <v>0.49796861866068931</v>
+        <v>0.58505308362161523</v>
       </c>
       <c r="M24" s="16">
         <f>SUM($J$6:J24)</f>
         <v>230</v>
       </c>
       <c r="N24" s="17">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="O24" s="18">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A25" s="13"/>
       <c r="B25" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C25" s="23"/>
       <c r="D25" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F25" s="1">
         <v>2.6</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>154</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J25" s="1">
         <v>2</v>
       </c>
       <c r="K25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L25" s="15">
         <f t="shared" si="13"/>
-        <v>0.49796861866068931</v>
+        <v>0.58505308362161523</v>
       </c>
       <c r="M25" s="16">
         <f>SUM($J$6:J25)</f>
         <v>232</v>
       </c>
       <c r="N25" s="17">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="O25" s="18">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A26" s="13"/>
       <c r="B26" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C26" s="23"/>
       <c r="D26" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F26" s="1">
@@ -10417,51 +10417,51 @@
       </c>
       <c r="C27" s="23"/>
       <c r="D27" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F27" s="1">
         <v>2.8</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>155</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>192</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J27" s="1">
         <v>51</v>
       </c>
       <c r="K27" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L27" s="15">
         <f t="shared" si="16"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M27" s="16">
         <f>SUM($J$6:J27)</f>
         <v>287</v>
       </c>
       <c r="N27" s="17">
         <f t="shared" ref="N27:N30" si="19">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B27)</f>
         <v>0</v>
       </c>
       <c r="O27" s="18">
         <f t="shared" ref="O27:O30" si="20">N27/M27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A28" s="13"/>
       <c r="B28" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C28" s="23"/>
       <c r="D28" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F28" s="1">
@@ -10590,411 +10590,411 @@
       </c>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A31" s="13"/>
       <c r="B31" s="30" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C31" s="31"/>
       <c r="D31" s="32" t="s">
         <v>186</v>
       </c>
       <c r="E31" s="32"/>
       <c r="F31" s="32"/>
       <c r="G31" s="32" t="s">
         <v>60</v>
       </c>
       <c r="H31" s="32"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L31" s="34">
         <f t="shared" si="10"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M31" s="16">
         <f>SUM($J$6:J31)</f>
         <v>309</v>
       </c>
       <c r="N31" s="17">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O31" s="18">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A32" s="13"/>
       <c r="B32" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C32" s="23"/>
       <c r="D32" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F32" s="1">
         <v>3.1</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>94</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J32" s="1">
         <v>37</v>
       </c>
       <c r="K32" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L32" s="15">
         <f t="shared" si="10"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M32" s="16">
         <f>SUM($J$6:J32)</f>
         <v>346</v>
       </c>
       <c r="N32" s="17">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O32" s="18">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A33" s="13"/>
       <c r="B33" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C33" s="23"/>
       <c r="D33" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F33" s="1">
         <v>3.2</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>105</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J33" s="1">
         <v>21</v>
       </c>
       <c r="K33" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L33" s="15">
         <f t="shared" si="10"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M33" s="16">
         <f>SUM($J$6:J33)</f>
         <v>367</v>
       </c>
       <c r="N33" s="17">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O33" s="18">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A34" s="13"/>
       <c r="B34" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C34" s="23"/>
       <c r="D34" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F34" s="1">
         <v>3.3</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>106</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J34" s="1">
         <v>15</v>
       </c>
       <c r="K34" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L34" s="15">
         <f t="shared" si="10"/>
-        <v>0.74695292799103397</v>
+        <v>0.87757962543242274</v>
       </c>
       <c r="M34" s="16">
         <f>SUM($J$6:J34)</f>
         <v>382</v>
       </c>
       <c r="N34" s="17">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O34" s="18">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A35" s="13"/>
       <c r="B35" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C35" s="23"/>
       <c r="D35" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F35" s="1">
         <v>3.4</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>107</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J35" s="1">
         <v>17</v>
       </c>
       <c r="K35" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L35" s="15">
         <f t="shared" si="10"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M35" s="16">
         <f>SUM($J$6:J35)</f>
         <v>399</v>
       </c>
       <c r="N35" s="17">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O35" s="18">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A36" s="13"/>
       <c r="B36" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C36" s="23"/>
       <c r="D36" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F36" s="1">
         <v>3.5</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>108</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J36" s="1">
         <v>25</v>
       </c>
       <c r="K36" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L36" s="15">
         <f t="shared" si="10"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M36" s="16">
         <f>SUM($J$6:J36)</f>
         <v>424</v>
       </c>
       <c r="N36" s="17">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O36" s="18">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A37" s="13"/>
       <c r="B37" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C37" s="23"/>
       <c r="D37" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F37" s="1">
         <v>3.6</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>109</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J37" s="1">
         <v>19</v>
       </c>
       <c r="K37" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L37" s="15">
         <f t="shared" si="10"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M37" s="16">
         <f>SUM($J$6:J37)</f>
         <v>443</v>
       </c>
       <c r="N37" s="17">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O37" s="18">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A38" s="13"/>
       <c r="B38" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C38" s="23"/>
       <c r="D38" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F38" s="1">
         <v>3.7</v>
       </c>
       <c r="G38" s="48" t="s">
         <v>164</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>197</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J38" s="1">
         <v>16</v>
       </c>
       <c r="K38" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L38" s="15">
         <f t="shared" si="10"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M38" s="16">
         <f>SUM($J$6:J38)</f>
         <v>459</v>
       </c>
       <c r="N38" s="17">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O38" s="18">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A39" s="13"/>
       <c r="B39" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C39" s="23"/>
       <c r="D39" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F39" s="1">
         <v>3.8</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>115</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J39" s="1">
         <v>4</v>
       </c>
       <c r="K39" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L39" s="15">
         <f t="shared" si="10"/>
-        <v>0.49796861866068931</v>
+        <v>0.58505308362161523</v>
       </c>
       <c r="M39" s="16">
         <f>SUM($J$6:J39)</f>
         <v>463</v>
       </c>
       <c r="N39" s="17">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O39" s="18">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A40" s="13"/>
       <c r="B40" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C40" s="23"/>
       <c r="D40" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F40" s="1">
@@ -11078,231 +11078,231 @@
       </c>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A42" s="13"/>
       <c r="B42" s="30" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C42" s="31"/>
       <c r="D42" s="32" t="s">
         <v>172</v>
       </c>
       <c r="E42" s="32"/>
       <c r="F42" s="32"/>
       <c r="G42" s="32" t="s">
         <v>61</v>
       </c>
       <c r="H42" s="32"/>
       <c r="I42" s="32"/>
       <c r="J42" s="32"/>
       <c r="K42" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L42" s="34">
         <f t="shared" si="10"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M42" s="16">
         <f>SUM($J$6:J42)</f>
         <v>474</v>
       </c>
       <c r="N42" s="17">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O42" s="18">
         <f t="shared" ref="O42" si="21">N42/M42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A43" s="13"/>
       <c r="B43" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C43" s="23"/>
       <c r="D43" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F43" s="1">
         <v>4.0999999999999996</v>
       </c>
       <c r="G43" t="s">
         <v>87</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>50</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J43" s="1">
         <v>12</v>
       </c>
       <c r="K43" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L43" s="15">
         <f t="shared" ref="L43:L44" si="22">VLOOKUP(G43,LessonDaysDouble,3,FALSE)*TargetDays</f>
-        <v>0.74695292799103397</v>
+        <v>0.87757962543242274</v>
       </c>
       <c r="M43" s="16">
         <f>SUM($J$6:J43)</f>
         <v>486</v>
       </c>
       <c r="N43" s="17">
         <f t="shared" ref="N43:N44" si="23">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B43)</f>
         <v>0</v>
       </c>
       <c r="O43" s="18">
         <f t="shared" ref="O43:O44" si="24">N43/M43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A44" s="13"/>
       <c r="B44" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C44" s="23"/>
       <c r="D44" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F44" s="1">
         <v>4.2</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>167</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>62</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J44" s="1">
         <v>7</v>
       </c>
       <c r="K44" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L44" s="15">
         <f t="shared" si="22"/>
-        <v>0.74695292799103397</v>
+        <v>0.87757962543242274</v>
       </c>
       <c r="M44" s="16">
         <f>SUM($J$6:J44)</f>
         <v>493</v>
       </c>
       <c r="N44" s="17">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="O44" s="18">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A45" s="13"/>
       <c r="B45" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C45" s="23"/>
       <c r="D45" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F45" s="1">
         <v>4.3</v>
       </c>
       <c r="G45" t="s">
         <v>58</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>50</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J45" s="1">
         <v>20</v>
       </c>
       <c r="K45" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L45" s="15">
         <f t="shared" ref="L45:L53" si="25">VLOOKUP(G45,LessonDaysDouble,3,FALSE)*TargetDays</f>
-        <v>0.74695292799103397</v>
+        <v>0.87757962543242274</v>
       </c>
       <c r="M45" s="16">
         <f>SUM($J$6:J45)</f>
         <v>513</v>
       </c>
       <c r="N45" s="17">
         <f t="shared" ref="N45:N47" si="26">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B45)</f>
         <v>0</v>
       </c>
       <c r="O45" s="18">
         <f t="shared" ref="O45:O47" si="27">N45/M45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A46" s="13"/>
       <c r="B46" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C46" s="23"/>
       <c r="D46" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F46" s="1">
         <v>4.4000000000000004</v>
       </c>
       <c r="G46" t="s">
         <v>91</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>92</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J46" s="1">
         <v>22</v>
       </c>
       <c r="K46" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L46" s="15">
         <f t="shared" si="25"/>
-        <v>0.74695292799103397</v>
+        <v>0.87757962543242274</v>
       </c>
       <c r="M46" s="16">
         <f>SUM($J$6:J46)</f>
         <v>535</v>
       </c>
       <c r="N46" s="17">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="O46" s="18">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A47" s="13"/>
       <c r="B47" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C47" s="23"/>
       <c r="D47" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F47" s="1">
@@ -11348,141 +11348,141 @@
       </c>
       <c r="C48" s="23"/>
       <c r="D48" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F48" s="1">
         <v>4.5999999999999996</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>136</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J48" s="1">
         <v>7</v>
       </c>
       <c r="K48" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L48" s="15">
         <f t="shared" si="25"/>
-        <v>0.74695292799103397</v>
+        <v>0.87757962543242274</v>
       </c>
       <c r="M48" s="16">
         <f>SUM($J$6:J48)</f>
         <v>575</v>
       </c>
       <c r="N48" s="17">
         <f t="shared" ref="N48:N53" si="28">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B48)</f>
         <v>0</v>
       </c>
       <c r="O48" s="18">
         <f t="shared" ref="O48:O53" si="29">N48/M48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A49" s="13"/>
       <c r="B49" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C49" s="23"/>
       <c r="D49" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F49" s="1">
         <v>4.7</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>116</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>117</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J49" s="1">
         <v>19</v>
       </c>
       <c r="K49" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L49" s="15">
         <f t="shared" si="25"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M49" s="16">
         <f>SUM($J$6:J49)</f>
         <v>594</v>
       </c>
       <c r="N49" s="17">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="O49" s="18">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A50" s="13"/>
       <c r="B50" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C50" s="23"/>
       <c r="D50" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F50" s="1">
         <v>4.8</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>104</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J50" s="1">
         <v>12</v>
       </c>
       <c r="K50" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L50" s="15">
         <f t="shared" si="25"/>
-        <v>0.49796861866068931</v>
+        <v>0.58505308362161523</v>
       </c>
       <c r="M50" s="16">
         <f>SUM($J$6:J50)</f>
         <v>606</v>
       </c>
       <c r="N50" s="17">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="O50" s="18">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A51" s="13"/>
       <c r="B51" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C51" s="23"/>
       <c r="D51" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F51" s="1">
@@ -11528,96 +11528,96 @@
       </c>
       <c r="C52" s="23"/>
       <c r="D52" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F52" s="15">
         <v>4.0999999999999996</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J52" s="1">
         <v>8</v>
       </c>
       <c r="K52" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L52" s="15">
         <f t="shared" si="25"/>
-        <v>0.49796861866068931</v>
+        <v>0.58505308362161523</v>
       </c>
       <c r="M52" s="16">
         <f>SUM($J$6:J52)</f>
         <v>638</v>
       </c>
       <c r="N52" s="17">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="O52" s="18">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A53" s="13"/>
       <c r="B53" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C53" s="23"/>
       <c r="D53" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F53" s="1">
         <v>4.1100000000000003</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>85</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J53" s="1">
         <v>11</v>
       </c>
       <c r="K53" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L53" s="15">
         <f t="shared" si="25"/>
-        <v>0.49796861866068931</v>
+        <v>0.58505308362161523</v>
       </c>
       <c r="M53" s="16">
         <f>SUM($J$6:J53)</f>
         <v>649</v>
       </c>
       <c r="N53" s="17">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="O53" s="18">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A54" s="13"/>
       <c r="B54" s="30" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C54" s="31"/>
       <c r="D54" s="32" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="32"/>
@@ -12189,51 +12189,51 @@
       </c>
     </row>
     <row r="67" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A67" s="13"/>
       <c r="B67" s="30" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C67" s="31"/>
       <c r="D67" s="32" t="s">
         <v>173</v>
       </c>
       <c r="E67" s="32"/>
       <c r="F67" s="32"/>
       <c r="G67" s="32" t="s">
         <v>59</v>
       </c>
       <c r="H67" s="32"/>
       <c r="I67" s="32"/>
       <c r="J67" s="32"/>
       <c r="K67" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L67" s="34">
         <f t="shared" si="30"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M67" s="16">
         <f>SUM($J$6:J67)</f>
         <v>827</v>
       </c>
       <c r="N67" s="17">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="O67" s="18">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A68" s="13"/>
       <c r="B68" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C68" s="23"/>
       <c r="D68" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F68" s="1">
@@ -12279,51 +12279,51 @@
       </c>
       <c r="C69" s="23"/>
       <c r="D69" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F69" s="1">
         <v>2.2000000000000002</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H69" s="1" t="s">
         <v>190</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J69" s="1">
         <v>14</v>
       </c>
       <c r="K69" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L69" s="15">
         <f t="shared" si="40"/>
-        <v>1.2449215466517232</v>
+        <v>1.4626327090540381</v>
       </c>
       <c r="M69" s="16">
         <f>SUM($J$6:J69)</f>
         <v>848</v>
       </c>
       <c r="N69" s="17">
         <f t="shared" si="41"/>
         <v>0</v>
       </c>
       <c r="O69" s="18">
         <f t="shared" si="42"/>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A70" s="13"/>
       <c r="B70" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#N/A</v>
       </c>
       <c r="C70" s="23"/>
       <c r="D70" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F70" s="1">
@@ -12414,96 +12414,96 @@
       </c>
       <c r="C72" s="23"/>
       <c r="D72" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F72" s="1">
         <v>2.5</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>153</v>
       </c>
       <c r="H72" s="1" t="s">
         <v>153</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J72" s="1">
         <v>4</v>
       </c>
       <c r="K72" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L72" s="15">
         <f t="shared" si="40"/>
-        <v>0.49796861866068931</v>
+        <v>0.58505308362161523</v>
       </c>
       <c r="M72" s="16">
         <f>SUM($J$6:J72)</f>
         <v>879</v>
       </c>
       <c r="N72" s="17">
         <f t="shared" si="41"/>
         <v>0</v>
       </c>
       <c r="O72" s="18">
         <f t="shared" si="42"/>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A73" s="13"/>
       <c r="B73" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C73" s="23"/>
       <c r="D73" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F73" s="1">
         <v>2.6</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>154</v>
       </c>
       <c r="H73" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J73" s="1">
         <v>2</v>
       </c>
       <c r="K73" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L73" s="15">
         <f t="shared" si="40"/>
-        <v>0.49796861866068931</v>
+        <v>0.58505308362161523</v>
       </c>
       <c r="M73" s="16">
         <f>SUM($J$6:J73)</f>
         <v>881</v>
       </c>
       <c r="N73" s="17">
         <f t="shared" si="41"/>
         <v>0</v>
       </c>
       <c r="O73" s="18">
         <f t="shared" si="42"/>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A74" s="13"/>
       <c r="B74" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C74" s="23"/>
       <c r="D74" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F74" s="1">
@@ -12549,51 +12549,51 @@
       </c>
       <c r="C75" s="23"/>
       <c r="D75" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F75" s="1">
         <v>2.8</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>155</v>
       </c>
       <c r="H75" s="1" t="s">
         <v>192</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J75" s="1">
         <v>51</v>
       </c>
       <c r="K75" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L75" s="15">
         <f t="shared" si="40"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M75" s="16">
         <f>SUM($J$6:J75)</f>
         <v>936</v>
       </c>
       <c r="N75" s="17">
         <f t="shared" si="41"/>
         <v>0</v>
       </c>
       <c r="O75" s="18">
         <f t="shared" si="42"/>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A76" s="13"/>
       <c r="B76" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C76" s="23"/>
       <c r="D76" s="1" t="s">
         <v>186</v>
       </c>
       <c r="F76" s="1">
@@ -12722,411 +12722,411 @@
       </c>
     </row>
     <row r="79" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A79" s="13"/>
       <c r="B79" s="30" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C79" s="31"/>
       <c r="D79" s="32" t="s">
         <v>186</v>
       </c>
       <c r="E79" s="32"/>
       <c r="F79" s="32"/>
       <c r="G79" s="32" t="s">
         <v>60</v>
       </c>
       <c r="H79" s="32"/>
       <c r="I79" s="32"/>
       <c r="J79" s="32"/>
       <c r="K79" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L79" s="34">
         <f t="shared" ref="L79" si="44">VLOOKUP(G79,LessonDaysDouble,3,FALSE)*TargetDays</f>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M79" s="16">
         <f>SUM($J$6:J79)</f>
         <v>958</v>
       </c>
       <c r="N79" s="17">
         <f t="shared" si="41"/>
         <v>0</v>
       </c>
       <c r="O79" s="18">
         <f t="shared" si="42"/>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A80" s="13"/>
       <c r="B80" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C80" s="23"/>
       <c r="D80" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F80" s="1">
         <v>3.1</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H80" s="1" t="s">
         <v>94</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J80" s="1">
         <v>37</v>
       </c>
       <c r="K80" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L80" s="15">
         <f t="shared" si="30"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M80" s="16">
         <f>SUM($J$6:J80)</f>
         <v>995</v>
       </c>
       <c r="N80" s="17">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="O80" s="18">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A81" s="13"/>
       <c r="B81" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C81" s="23"/>
       <c r="D81" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F81" s="1">
         <v>3.2</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H81" s="1" t="s">
         <v>105</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J81" s="1">
         <v>21</v>
       </c>
       <c r="K81" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L81" s="15">
         <f t="shared" si="30"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M81" s="16">
         <f>SUM($J$6:J81)</f>
         <v>1016</v>
       </c>
       <c r="N81" s="17">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="O81" s="18">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A82" s="13"/>
       <c r="B82" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C82" s="23"/>
       <c r="D82" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F82" s="1">
         <v>3.3</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H82" s="1" t="s">
         <v>106</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J82" s="1">
         <v>15</v>
       </c>
       <c r="K82" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L82" s="15">
         <f t="shared" si="30"/>
-        <v>0.74695292799103397</v>
+        <v>0.87757962543242274</v>
       </c>
       <c r="M82" s="16">
         <f>SUM($J$6:J82)</f>
         <v>1031</v>
       </c>
       <c r="N82" s="17">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="O82" s="18">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A83" s="13"/>
       <c r="B83" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C83" s="23"/>
       <c r="D83" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F83" s="1">
         <v>3.4</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H83" s="1" t="s">
         <v>107</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J83" s="1">
         <v>17</v>
       </c>
       <c r="K83" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L83" s="15">
         <f t="shared" si="30"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M83" s="16">
         <f>SUM($J$6:J83)</f>
         <v>1048</v>
       </c>
       <c r="N83" s="17">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="O83" s="18">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A84" s="13"/>
       <c r="B84" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C84" s="23"/>
       <c r="D84" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F84" s="1">
         <v>3.5</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H84" s="1" t="s">
         <v>108</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J84" s="1">
         <v>25</v>
       </c>
       <c r="K84" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L84" s="15">
         <f t="shared" si="30"/>
-        <v>1.4939058559820679</v>
+        <v>1.7551592508648455</v>
       </c>
       <c r="M84" s="16">
         <f>SUM($J$6:J84)</f>
         <v>1073</v>
       </c>
       <c r="N84" s="17">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="O84" s="18">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A85" s="13"/>
       <c r="B85" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C85" s="23"/>
       <c r="D85" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F85" s="1">
         <v>3.6</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H85" s="1" t="s">
         <v>109</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J85" s="1">
         <v>19</v>
       </c>
       <c r="K85" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L85" s="15">
         <f t="shared" si="30"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M85" s="16">
         <f>SUM($J$6:J85)</f>
         <v>1092</v>
       </c>
       <c r="N85" s="17">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="O85" s="18">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A86" s="13"/>
       <c r="B86" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C86" s="23"/>
       <c r="D86" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F86" s="1">
         <v>3.7</v>
       </c>
       <c r="G86" s="48" t="s">
         <v>164</v>
       </c>
       <c r="H86" s="1" t="s">
         <v>197</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J86" s="1">
         <v>16</v>
       </c>
       <c r="K86" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L86" s="15">
         <f t="shared" si="30"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M86" s="16">
         <f>SUM($J$6:J86)</f>
         <v>1108</v>
       </c>
       <c r="N86" s="17">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="O86" s="18">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A87" s="13"/>
       <c r="B87" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C87" s="23"/>
       <c r="D87" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F87" s="1">
         <v>3.8</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H87" s="1" t="s">
         <v>115</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J87" s="1">
         <v>4</v>
       </c>
       <c r="K87" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L87" s="15">
         <f t="shared" ref="L87:L89" si="45">VLOOKUP(G87,LessonDaysDouble,3,FALSE)*TargetDays</f>
-        <v>0.49796861866068931</v>
+        <v>0.58505308362161523</v>
       </c>
       <c r="M87" s="16">
         <f>SUM($J$6:J87)</f>
         <v>1112</v>
       </c>
       <c r="N87" s="17">
         <f t="shared" ref="N87:N89" si="46">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B87)</f>
         <v>0</v>
       </c>
       <c r="O87" s="18">
         <f t="shared" ref="O87:O89" si="47">N87/M87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A88" s="13"/>
       <c r="B88" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C88" s="23"/>
       <c r="D88" s="1" t="s">
         <v>172</v>
       </c>
       <c r="F88" s="1">
@@ -13210,231 +13210,231 @@
       </c>
     </row>
     <row r="90" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A90" s="13"/>
       <c r="B90" s="30" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C90" s="31"/>
       <c r="D90" s="32" t="s">
         <v>172</v>
       </c>
       <c r="E90" s="32"/>
       <c r="F90" s="32"/>
       <c r="G90" s="32" t="s">
         <v>61</v>
       </c>
       <c r="H90" s="32"/>
       <c r="I90" s="32"/>
       <c r="J90" s="32"/>
       <c r="K90" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L90" s="34">
         <f t="shared" si="30"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M90" s="16">
         <f>SUM($J$6:J90)</f>
         <v>1123</v>
       </c>
       <c r="N90" s="17">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="O90" s="18">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A91" s="13"/>
       <c r="B91" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C91" s="23"/>
       <c r="D91" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F91" s="1">
         <v>4.0999999999999996</v>
       </c>
       <c r="G91" t="s">
         <v>87</v>
       </c>
       <c r="H91" s="1" t="s">
         <v>50</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J91" s="1">
         <v>12</v>
       </c>
       <c r="K91" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L91" s="15">
         <f t="shared" si="30"/>
-        <v>0.74695292799103397</v>
+        <v>0.87757962543242274</v>
       </c>
       <c r="M91" s="16">
         <f>SUM($J$6:J91)</f>
         <v>1135</v>
       </c>
       <c r="N91" s="17">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="O91" s="18">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A92" s="13"/>
       <c r="B92" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C92" s="23"/>
       <c r="D92" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F92" s="1">
         <v>4.2</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>167</v>
       </c>
       <c r="H92" s="1" t="s">
         <v>62</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J92" s="1">
         <v>7</v>
       </c>
       <c r="K92" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L92" s="15">
         <f t="shared" ref="L92:L101" si="48">VLOOKUP(G92,LessonDaysDouble,3,FALSE)*TargetDays</f>
-        <v>0.74695292799103397</v>
+        <v>0.87757962543242274</v>
       </c>
       <c r="M92" s="16">
         <f>SUM($J$6:J92)</f>
         <v>1142</v>
       </c>
       <c r="N92" s="17">
         <f t="shared" ref="N92:N98" si="49">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B92)</f>
         <v>0</v>
       </c>
       <c r="O92" s="18">
         <f t="shared" ref="O92:O98" si="50">N92/M92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A93" s="13"/>
       <c r="B93" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C93" s="23"/>
       <c r="D93" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F93" s="1">
         <v>4.3</v>
       </c>
       <c r="G93" t="s">
         <v>58</v>
       </c>
       <c r="H93" s="1" t="s">
         <v>50</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J93" s="1">
         <v>20</v>
       </c>
       <c r="K93" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L93" s="15">
         <f t="shared" si="48"/>
-        <v>0.74695292799103397</v>
+        <v>0.87757962543242274</v>
       </c>
       <c r="M93" s="16">
         <f>SUM($J$6:J93)</f>
         <v>1162</v>
       </c>
       <c r="N93" s="17">
         <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="O93" s="18">
         <f t="shared" si="50"/>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A94" s="13"/>
       <c r="B94" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C94" s="23"/>
       <c r="D94" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F94" s="1">
         <v>4.4000000000000004</v>
       </c>
       <c r="G94" t="s">
         <v>91</v>
       </c>
       <c r="H94" s="1" t="s">
         <v>92</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J94" s="1">
         <v>22</v>
       </c>
       <c r="K94" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L94" s="15">
         <f t="shared" si="48"/>
-        <v>0.74695292799103397</v>
+        <v>0.87757962543242274</v>
       </c>
       <c r="M94" s="16">
         <f>SUM($J$6:J94)</f>
         <v>1184</v>
       </c>
       <c r="N94" s="17">
         <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="O94" s="18">
         <f t="shared" si="50"/>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A95" s="13"/>
       <c r="B95" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C95" s="23"/>
       <c r="D95" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F95" s="1">
@@ -13480,141 +13480,141 @@
       </c>
       <c r="C96" s="23"/>
       <c r="D96" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F96" s="1">
         <v>4.5999999999999996</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H96" s="1" t="s">
         <v>136</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J96" s="1">
         <v>7</v>
       </c>
       <c r="K96" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L96" s="15">
         <f t="shared" si="48"/>
-        <v>0.74695292799103397</v>
+        <v>0.87757962543242274</v>
       </c>
       <c r="M96" s="16">
         <f>SUM($J$6:J96)</f>
         <v>1224</v>
       </c>
       <c r="N96" s="17">
         <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="O96" s="18">
         <f t="shared" si="50"/>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A97" s="13"/>
       <c r="B97" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C97" s="23"/>
       <c r="D97" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F97" s="1">
         <v>4.7</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>116</v>
       </c>
       <c r="H97" s="1" t="s">
         <v>117</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J97" s="1">
         <v>19</v>
       </c>
       <c r="K97" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L97" s="15">
         <f t="shared" si="48"/>
-        <v>0.99593723732137862</v>
+        <v>1.1701061672432305</v>
       </c>
       <c r="M97" s="16">
         <f>SUM($J$6:J97)</f>
         <v>1243</v>
       </c>
       <c r="N97" s="17">
         <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="O97" s="18">
         <f t="shared" si="50"/>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A98" s="13"/>
       <c r="B98" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C98" s="23"/>
       <c r="D98" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F98" s="1">
         <v>4.8</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H98" s="1" t="s">
         <v>104</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J98" s="1">
         <v>12</v>
       </c>
       <c r="K98" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L98" s="15">
         <f t="shared" si="48"/>
-        <v>0.49796861866068931</v>
+        <v>0.58505308362161523</v>
       </c>
       <c r="M98" s="16">
         <f>SUM($J$6:J98)</f>
         <v>1255</v>
       </c>
       <c r="N98" s="17">
         <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="O98" s="18">
         <f t="shared" si="50"/>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A99" s="13"/>
       <c r="B99" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C99" s="23"/>
       <c r="D99" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F99" s="1">
@@ -13660,96 +13660,96 @@
       </c>
       <c r="C100" s="23"/>
       <c r="D100" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F100" s="15">
         <v>4.0999999999999996</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H100" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J100" s="1">
         <v>8</v>
       </c>
       <c r="K100" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L100" s="15">
         <f t="shared" si="48"/>
-        <v>0.49796861866068931</v>
+        <v>0.58505308362161523</v>
       </c>
       <c r="M100" s="16">
         <f>SUM($J$6:J100)</f>
         <v>1287</v>
       </c>
       <c r="N100" s="17">
         <f t="shared" si="51"/>
         <v>0</v>
       </c>
       <c r="O100" s="18">
         <f t="shared" si="52"/>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A101" s="13"/>
       <c r="B101" s="22" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C101" s="23"/>
       <c r="D101" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F101" s="1">
         <v>4.1100000000000003</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H101" s="1" t="s">
         <v>85</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J101" s="1">
         <v>11</v>
       </c>
       <c r="K101" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L101" s="15">
         <f t="shared" si="48"/>
-        <v>0.49796861866068931</v>
+        <v>0.58505308362161523</v>
       </c>
       <c r="M101" s="16">
         <f>SUM($J$6:J101)</f>
         <v>1298</v>
       </c>
       <c r="N101" s="17">
         <f t="shared" si="51"/>
         <v>0</v>
       </c>
       <c r="O101" s="18">
         <f t="shared" si="52"/>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A102" s="13"/>
       <c r="B102" s="30" t="e">
         <f t="shared" si="43"/>
         <v>#N/A</v>
       </c>
       <c r="C102" s="31"/>
       <c r="D102" s="32" t="s">
         <v>171</v>
       </c>
       <c r="E102" s="32"/>
@@ -13775,130 +13775,130 @@
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="O102" s="18">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B103" s="22"/>
       <c r="C103" s="22"/>
       <c r="H103" s="1"/>
       <c r="K103" s="14"/>
       <c r="L103" s="15"/>
       <c r="M103" s="19"/>
       <c r="N103" s="19"/>
       <c r="O103" s="29"/>
     </row>
     <row r="104" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B104" s="40" t="s">
         <v>46</v>
       </c>
       <c r="C104" s="22"/>
       <c r="D104" s="35" t="str">
         <f>Schedule!D55</f>
-        <v>Make sure you are registered for the exam through the SOA as soon as possible! (deadline is February 16)</v>
+        <v>Make sure you are registered for the exam through the SOA as soon as possible! (deadline is June 16)</v>
       </c>
       <c r="L104" s="15"/>
     </row>
     <row r="105" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B105" s="40"/>
       <c r="C105" s="22"/>
       <c r="D105" s="35" t="str">
         <f>Schedule!D56</f>
         <v>After you register with the SOA, you will then have to register with the computer center, Prometric.  Spots may fill up, so do this ASAP!</v>
       </c>
       <c r="L105" s="15"/>
     </row>
     <row r="106" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B106" s="22"/>
       <c r="C106" s="22"/>
       <c r="D106" s="41" t="s">
         <v>64</v>
       </c>
       <c r="H106" s="1"/>
       <c r="L106" s="15"/>
     </row>
     <row r="107" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B107" s="43"/>
       <c r="C107" s="22"/>
       <c r="D107" s="38"/>
       <c r="H107" s="1"/>
       <c r="L107" s="15"/>
     </row>
     <row r="108" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B108" s="22">
         <f>Schedule!B59</f>
-        <v>46078</v>
+        <v>46183</v>
       </c>
       <c r="C108" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D108" s="24" t="s">
         <v>70</v>
       </c>
       <c r="H108" s="1"/>
       <c r="L108" s="15"/>
     </row>
     <row r="109" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B109" s="22">
         <f>Schedule!B60</f>
-        <v>46092</v>
+        <v>46197</v>
       </c>
       <c r="C109" s="22"/>
       <c r="D109" s="25" t="s">
         <v>71</v>
       </c>
       <c r="H109" s="1"/>
       <c r="L109" s="15"/>
     </row>
     <row r="110" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B110" s="22"/>
       <c r="C110" s="22"/>
       <c r="D110" s="26"/>
       <c r="H110" s="1"/>
       <c r="L110" s="15"/>
     </row>
     <row r="111" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B111" s="22">
         <f>Schedule!B62</f>
-        <v>46091</v>
+        <v>46209</v>
       </c>
       <c r="C111" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D111" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H111" s="1"/>
       <c r="L111" s="15"/>
     </row>
     <row r="112" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B112" s="22">
         <f>Schedule!B63</f>
-        <v>46105</v>
+        <v>46223</v>
       </c>
       <c r="C112" s="22"/>
       <c r="D112" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H112" s="1"/>
       <c r="L112" s="15"/>
     </row>
     <row r="113" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B113" s="22"/>
       <c r="C113" s="22"/>
       <c r="D113" s="25" t="s">
         <v>137</v>
       </c>
       <c r="H113" s="1"/>
       <c r="L113" s="15"/>
     </row>
     <row r="114" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B114" s="22"/>
       <c r="C114" s="22"/>
       <c r="D114" s="25" t="s">
         <v>68</v>
       </c>
       <c r="H114" s="1"/>
       <c r="L114" s="15"/>
@@ -13909,242 +13909,242 @@
       <c r="D115" s="25" t="s">
         <v>17</v>
       </c>
       <c r="H115" s="1"/>
       <c r="L115" s="15"/>
     </row>
     <row r="116" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B116" s="22"/>
       <c r="C116" s="22"/>
       <c r="D116" s="25" t="s">
         <v>73</v>
       </c>
       <c r="H116" s="1"/>
       <c r="L116" s="15"/>
     </row>
     <row r="117" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B117" s="22"/>
       <c r="C117" s="22"/>
       <c r="D117" s="25"/>
       <c r="H117" s="1"/>
       <c r="L117" s="15"/>
     </row>
     <row r="118" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B118" s="22">
         <f>Schedule!B69</f>
-        <v>46091</v>
+        <v>46209</v>
       </c>
       <c r="C118" s="22"/>
       <c r="D118" s="24" t="s">
         <v>138</v>
       </c>
       <c r="H118" s="1"/>
       <c r="L118" s="15"/>
     </row>
     <row r="119" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B119" s="22"/>
       <c r="C119" s="22"/>
       <c r="D119" s="25"/>
       <c r="H119" s="1"/>
       <c r="L119" s="15"/>
     </row>
     <row r="120" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B120" s="22">
         <f>Schedule!B71</f>
-        <v>46078</v>
+        <v>46183</v>
       </c>
       <c r="C120" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D120" s="28" t="s">
         <v>24</v>
       </c>
       <c r="H120" s="1"/>
       <c r="L120" s="15"/>
     </row>
     <row r="121" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B121" s="22">
         <f>Schedule!B72</f>
-        <v>46100</v>
+        <v>46218</v>
       </c>
       <c r="C121" s="22"/>
       <c r="D121" s="25" t="str">
         <f>"Start using these no later than "&amp;TEXT(B120,"mm/d")</f>
-        <v>Start using these no later than 02/25</v>
+        <v>Start using these no later than 06/10</v>
       </c>
       <c r="H121" s="1"/>
       <c r="L121" s="15"/>
     </row>
     <row r="122" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B122" s="22"/>
       <c r="C122" s="22"/>
       <c r="D122" s="27" t="s">
         <v>119</v>
       </c>
       <c r="H122" s="1"/>
       <c r="L122" s="15"/>
     </row>
     <row r="123" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B123" s="22"/>
       <c r="C123" s="22"/>
       <c r="D123" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H123" s="1"/>
       <c r="L123" s="15"/>
     </row>
     <row r="124" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B124" s="22"/>
       <c r="C124" s="22"/>
       <c r="D124" s="27" t="s">
         <v>23</v>
       </c>
       <c r="H124" s="1"/>
       <c r="L124" s="15"/>
     </row>
     <row r="125" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B125" s="22"/>
       <c r="C125" s="22"/>
       <c r="D125" s="26"/>
       <c r="H125" s="1"/>
       <c r="L125" s="15"/>
     </row>
     <row r="126" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B126" s="22">
         <f>Schedule!B77</f>
-        <v>46098</v>
+        <v>46216</v>
       </c>
       <c r="C126" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D126" s="24" t="s">
         <v>139</v>
       </c>
       <c r="H126" s="1"/>
       <c r="L126" s="15"/>
     </row>
     <row r="127" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B127" s="22">
         <f>Schedule!B78</f>
-        <v>46105</v>
+        <v>46223</v>
       </c>
       <c r="C127" s="22"/>
       <c r="D127" s="27" t="s">
         <v>78</v>
       </c>
       <c r="H127" s="1"/>
       <c r="L127" s="15"/>
     </row>
     <row r="128" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B128" s="22"/>
       <c r="C128" s="22"/>
       <c r="D128" s="25" t="s">
         <v>74</v>
       </c>
       <c r="H128" s="1"/>
       <c r="L128" s="15"/>
     </row>
     <row r="129" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B129" s="22"/>
       <c r="C129" s="22"/>
       <c r="D129" s="25" t="s">
         <v>118</v>
       </c>
       <c r="H129" s="1"/>
       <c r="L129" s="15"/>
     </row>
     <row r="130" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B130" s="22"/>
       <c r="C130" s="22"/>
       <c r="D130" s="27"/>
       <c r="H130" s="1"/>
       <c r="L130" s="15"/>
     </row>
     <row r="131" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B131" s="22">
         <f>Schedule!B84</f>
-        <v>46100</v>
+        <v>46218</v>
       </c>
       <c r="C131" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D131" s="24" t="s">
         <v>75</v>
       </c>
       <c r="H131" s="1"/>
       <c r="L131" s="15"/>
     </row>
     <row r="132" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B132" s="22">
         <f>Schedule!B85</f>
-        <v>46107</v>
+        <v>46225</v>
       </c>
       <c r="C132" s="22"/>
       <c r="D132" s="27" t="s">
         <v>76</v>
       </c>
       <c r="H132" s="1"/>
       <c r="L132" s="15"/>
     </row>
     <row r="133" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B133" s="22"/>
       <c r="C133" s="22"/>
       <c r="D133" s="27" t="s">
         <v>79</v>
       </c>
       <c r="H133" s="1"/>
       <c r="L133" s="15"/>
     </row>
     <row r="134" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B134" s="22"/>
       <c r="C134" s="22"/>
       <c r="D134" s="27" t="s">
         <v>80</v>
       </c>
       <c r="H134" s="1"/>
       <c r="L134" s="15"/>
     </row>
     <row r="135" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B135" s="22"/>
       <c r="C135" s="22"/>
       <c r="D135" s="25" t="s">
         <v>77</v>
       </c>
       <c r="H135" s="1"/>
       <c r="L135" s="15"/>
     </row>
     <row r="136" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B136" s="22"/>
       <c r="C136" s="22"/>
       <c r="D136" s="27"/>
       <c r="H136" s="1"/>
       <c r="L136" s="15"/>
     </row>
     <row r="137" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B137" s="42">
         <f>Schedule!B90</f>
-        <v>46108</v>
+        <v>46226</v>
       </c>
       <c r="C137" s="37"/>
       <c r="D137" s="35" t="s">
         <v>66</v>
       </c>
       <c r="H137" s="1"/>
       <c r="L137" s="15"/>
     </row>
     <row r="138" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B138" s="22"/>
       <c r="C138" s="22"/>
       <c r="D138" s="26"/>
       <c r="H138" s="1"/>
       <c r="L138" s="15"/>
     </row>
     <row r="139" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B139" s="22" t="str">
         <f>Schedule!B92</f>
         <v>Post Exam</v>
       </c>
       <c r="C139" s="22"/>
       <c r="D139" s="24" t="s">
         <v>65</v>
       </c>
       <c r="H139" s="1"/>
@@ -14194,87 +14194,87 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <sheetData>
     <row r="58" spans="2:2" x14ac:dyDescent="0.45">
       <c r="B58" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="83" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - GH RM Spring 2023&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
     <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2023 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A2:K87"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.46484375" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="17.73046875" customWidth="1"/>
     <col min="6" max="6" width="65.53125" customWidth="1"/>
     <col min="9" max="9" width="52.53125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="39">
         <f>StartDate</f>
-        <v>45992</v>
+        <v>46082</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="39">
         <f>B4-7</f>
-        <v>46071</v>
+        <v>46176</v>
       </c>
       <c r="I3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="39">
-        <v>46078</v>
+        <v>46183</v>
       </c>
       <c r="G4">
         <f>SUM(G6:G55)</f>
         <v>41.5</v>
       </c>
       <c r="J4">
         <f>SUM(J6:J55)*2</f>
         <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5">
         <f>B4-B3</f>
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5" t="s">
@@ -14352,109 +14352,109 @@
       </c>
       <c r="G8">
         <v>0.75</v>
       </c>
       <c r="H8">
         <f t="shared" si="0"/>
         <v>1.8072289156626505E-2</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>211</v>
       </c>
       <c r="J8">
         <v>0.75</v>
       </c>
       <c r="K8">
         <f t="shared" si="1"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9">
         <f>B4-B2</f>
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>158</v>
       </c>
       <c r="G9">
         <v>1.25</v>
       </c>
       <c r="H9">
         <f t="shared" si="0"/>
         <v>3.0120481927710843E-2</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>158</v>
       </c>
       <c r="J9">
         <v>1.25</v>
       </c>
       <c r="K9">
         <f t="shared" si="1"/>
         <v>1.5060240963855422E-2</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
         <f>IF(B2&gt;DATE(2015,7,1),MIN(B3-B2+45/B9*B5,B4-B2),B8)</f>
-        <v>82.662790697674424</v>
+        <v>97.118811881188122</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>212</v>
       </c>
       <c r="G10">
         <v>0.75</v>
       </c>
       <c r="H10">
         <f t="shared" si="0"/>
         <v>1.8072289156626505E-2</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>212</v>
       </c>
       <c r="J10">
         <v>0.75</v>
       </c>
       <c r="K10">
         <f t="shared" si="1"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="39">
         <f>TargetDays+B2</f>
-        <v>46074.662790697672</v>
+        <v>46179.118811881192</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>213</v>
       </c>
       <c r="G11">
         <v>1.25</v>
       </c>
       <c r="H11">
         <f t="shared" si="0"/>
         <v>3.0120481927710843E-2</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>213</v>
       </c>
       <c r="J11">
         <v>1.25</v>
       </c>
       <c r="K11">
         <f t="shared" si="1"/>
         <v>1.5060240963855422E-2</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.45">
       <c r="F12" s="1" t="s">
         <v>153</v>