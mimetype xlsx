--- v2 (2026-06-08)
+++ v3 (2026-07-23)
@@ -14,58 +14,58 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dwbra\Desktop\TIA\2026 Summer\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dwbra\Desktop\TIA\2026 Fall\GH 301\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B55C39F1-7F14-44BF-9698-94FDF57F39F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3EE2DA9A-783D-4FA7-9537-626858AB8CAB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="20715" windowHeight="13155" tabRatio="728" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Documentation" sheetId="6" r:id="rId1"/>
     <sheet name="Schedule" sheetId="3" r:id="rId2"/>
     <sheet name="Tracking" sheetId="2" r:id="rId3"/>
     <sheet name="Schedule (double)" sheetId="9" state="hidden" r:id="rId4"/>
     <sheet name="Tracking (double)" sheetId="10" state="hidden" r:id="rId5"/>
     <sheet name="info" sheetId="7" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="ActFDate" localSheetId="3">'Schedule (double)'!$C$6:$C$102</definedName>
     <definedName name="ActFDate">Schedule!$C$6:$C$53</definedName>
     <definedName name="CompFlag" localSheetId="3">'Schedule (double)'!$K$6:$K$102</definedName>
     <definedName name="CompFlag">Schedule!$K$6:$K$53</definedName>
     <definedName name="ExamDate" localSheetId="3">'Schedule (double)'!#REF!</definedName>
     <definedName name="ExamDate" localSheetId="4">Schedule!#REF!</definedName>
     <definedName name="ExamDate">Schedule!#REF!</definedName>
     <definedName name="LessonDays">info!$F$6:$H$55</definedName>
     <definedName name="LessonDaysDouble">info!$I$6:$K$55</definedName>
     <definedName name="MasterTable" localSheetId="3">#REF!</definedName>
     <definedName name="MasterTable" localSheetId="4">#REF!</definedName>
     <definedName name="MasterTable">#REF!</definedName>
     <definedName name="PgCnt" localSheetId="3">'Schedule (double)'!$J$6:$J$102</definedName>
@@ -998,51 +998,51 @@
   <c r="O92" i="9" s="1"/>
   <c r="N93" i="9" l="1"/>
   <c r="O93" i="9" s="1"/>
   <c r="N94" i="9" l="1"/>
   <c r="O94" i="9" s="1"/>
   <c r="N95" i="9" l="1"/>
   <c r="O95" i="9" s="1"/>
   <c r="N96" i="9" l="1"/>
   <c r="O96" i="9" s="1"/>
   <c r="N99" i="9" l="1"/>
   <c r="O99" i="9" s="1"/>
   <c r="N97" i="9"/>
   <c r="O97" i="9" s="1"/>
   <c r="N101" i="9" l="1"/>
   <c r="O101" i="9" s="1"/>
   <c r="N98" i="9"/>
   <c r="O98" i="9" s="1"/>
   <c r="N100" i="9" l="1"/>
   <c r="O100" i="9" s="1"/>
   <c r="N102" i="9" l="1"/>
   <c r="O102" i="9" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="980" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="980" uniqueCount="269">
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>% Complete</t>
   </si>
   <si>
     <t>Total Pages</t>
   </si>
   <si>
     <t>Completed Pages</t>
   </si>
   <si>
     <t>Actual Finish Date</t>
   </si>
   <si>
     <t>Completed?</t>
   </si>
   <si>
     <t>Duration (Days)</t>
   </si>
   <si>
     <t>Proj Pace</t>
   </si>
   <si>
@@ -1732,53 +1732,50 @@
   <si>
     <t>Social Determinants of Health - GH301-108-25</t>
   </si>
   <si>
     <t>Health in Housing - GH301-109-25</t>
   </si>
   <si>
     <t>UMass Risk Adjustment for MassHealth Pmt and Care Delivery - GH301-110-25</t>
   </si>
   <si>
     <t>MassHealth Social Determinants of Health Risk Adj. Model - GH301-111-25</t>
   </si>
   <si>
     <t>How Does Where You Live Impact Your Health?</t>
   </si>
   <si>
     <t>Social, Physical and Cultural Determinants of Health</t>
   </si>
   <si>
     <t>Predictive Modeling for Healthcare Actuaries - Module</t>
   </si>
   <si>
     <t>GH301-100-25:  Evaluating Bundled Payment Contracting</t>
   </si>
   <si>
-    <t>GHR301-101-25:  Avoiding Unintended Incentives in ACO Payment Models</t>
-[...1 lines deleted...]
-  <si>
     <t>GH301-102-25:  Episode-Based Phyisican Profiling:  A Guide to the Perplexing</t>
   </si>
   <si>
     <t>GH301-103-25:  Physician Cost Profiling:  Reliability and Risk of Misclassification</t>
   </si>
   <si>
     <t>GH301-104-25:  The Application of Tiering of Healthcare (TNHPs)</t>
   </si>
   <si>
     <t>1. Provider Contracting and Reimbursement</t>
   </si>
   <si>
     <t>2. Disease Management</t>
   </si>
   <si>
     <t>GH301-106-25 - End of Life Outcomes with or without Early Palliative Care</t>
   </si>
   <si>
     <t>3. Healthcare Risk Adjustment</t>
   </si>
   <si>
     <t>GH301-107-25:  HHS-Operated Risk Adj Paper on Possible Model Changes</t>
   </si>
   <si>
     <t>4. Medical Data</t>
@@ -1798,101 +1795,119 @@
   <si>
     <t>5. Social Determinants of Health</t>
   </si>
   <si>
     <t>GH301-108-25 - Social Determinants of Health</t>
   </si>
   <si>
     <t>GH301-109-25 - Health in Housing</t>
   </si>
   <si>
     <t>GH301-110-25 - UMass Risk Adjustment for MassHealth Pmt and Care Delivery</t>
   </si>
   <si>
     <t>GH301-111-25 - MassHealth Social Determinants of Health Risk Adj. Model</t>
   </si>
   <si>
     <t>6. Predictive Analytics</t>
   </si>
   <si>
     <t>eModule - Predictive Modeling for Healthcare Actuaries</t>
   </si>
   <si>
     <t>https://www.soa.org/education/exam-req/fsa2025/gh-301/</t>
   </si>
   <si>
-    <t>Allocate half days to take the exams for 2014 - 2025 under real exam conditions - 3 hr exam, no breaks</t>
-[...1 lines deleted...]
-  <si>
     <t>With the new syllabus changes, you will need to pull questions from various former exams to put together a "full length" practice from prior exams</t>
   </si>
   <si>
     <t>*3 minutes per point rule - this is based on prior exam structure.  However, it's still a good rule of thumb to get through the exam and have time to review at the end.  The SOA has</t>
   </si>
   <si>
     <t>stated that the exam questions will still be written as if it were a 2.5 hr exam, hopefully allowing a little bit of time to go back to specific questions with the additional time at the end</t>
   </si>
   <si>
-    <t>Save newer exams (2014-2025) for last two weeks</t>
-[...1 lines deleted...]
-  <si>
     <t>SOA Introduction Videos</t>
   </si>
   <si>
     <t>Disease Mgmt</t>
   </si>
   <si>
     <t>Medical Data</t>
   </si>
   <si>
     <t>Predictive Analytics</t>
   </si>
   <si>
     <t>Social DOH</t>
   </si>
   <si>
     <t>Post Exam</t>
   </si>
   <si>
-    <t xml:space="preserve">This spreadsheet tracks your study progress for the GH 301 Exam (Summer 2026) </t>
-[...5 lines deleted...]
-    <t>Make sure you are registered for the exam through the SOA as soon as possible! (deadline is June 16)</t>
+    <t xml:space="preserve">This spreadsheet tracks your study progress for the GH 301 Exam (Fall 2026) </t>
+  </si>
+  <si>
+    <t>The adjusted start date on the Schedule tab is 7/1/2026, but you can enter a different date, and the</t>
+  </si>
+  <si>
+    <t>Allocate half days to take the exams for 2014 - 2026 under real exam conditions - 3 hr exam, no breaks</t>
+  </si>
+  <si>
+    <t>Save newer exams (2014-2026) for last two weeks</t>
+  </si>
+  <si>
+    <t>Make sure you are registered for the exam through the SOA as soon as possible! (deadline is October 13)</t>
+  </si>
+  <si>
+    <t>PY2025 ACO REACH RTA Tailwind - GH301-112-26</t>
+  </si>
+  <si>
+    <t>ACO REACH PY2026 explained - GH301-113-26</t>
+  </si>
+  <si>
+    <t>GH301-112-26:  PY2025 ACO REACH RTA Tailwind</t>
+  </si>
+  <si>
+    <t>GH301-113-26: ACO REACH PY2026 explained: What is changing and why it matters</t>
+  </si>
+  <si>
+    <t>Reimagining Pharmacy Financing</t>
+  </si>
+  <si>
+    <t>Reimagining Pharmacy Financing, Sec. 2 (background), &amp; 3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1997,50 +2012,57 @@
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF007A37"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -2208,51 +2230,51 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="4" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -2361,50 +2383,51 @@
     <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="14" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="93">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Followed Hyperlink" xfId="4" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="6" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="8" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="10" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="12" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="15" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="17" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="19" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="21" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="23" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="25" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="27" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="29" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="31" builtinId="9" hidden="1"/>
@@ -2606,528 +2629,528 @@
                 <c:pt idx="0">
                   <c:v>Proj Pace</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Schedule!$B$6:$B$53</c:f>
               <c:numCache>
                 <c:formatCode>m/d/yyyy</c:formatCode>
                 <c:ptCount val="48"/>
                 <c:pt idx="0">
-                  <c:v>46083.25</c:v>
+                  <c:v>46205.25</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>46083.835053083625</c:v>
+                  <c:v>46205.831549771741</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>46085.590212334493</c:v>
+                  <c:v>46208.739298630462</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>46086.760318501736</c:v>
+                  <c:v>46209.320848402203</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>46088.515477752604</c:v>
+                  <c:v>46211.065497717434</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>46091.440743170715</c:v>
+                  <c:v>46212.810147032666</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>46092.610849337958</c:v>
+                  <c:v>46214.554796347897</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>46093.780955505201</c:v>
+                  <c:v>46215.717895891386</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>46097.29127400693</c:v>
+                  <c:v>46216.880995434876</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>46098.461380174173</c:v>
+                  <c:v>46218.044094978366</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46100.216539425041</c:v>
+                  <c:v>46219.788744293597</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46101.386645592283</c:v>
+                  <c:v>46220.951843837087</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46102.556751759526</c:v>
+                  <c:v>46222.114943380577</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>46104.896964094012</c:v>
+                  <c:v>46224.441142467549</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>46107.237176428498</c:v>
+                  <c:v>46226.767341554521</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>46110.747494930227</c:v>
+                  <c:v>46230.256640184984</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>46113.087707264713</c:v>
+                  <c:v>46232.582839271956</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>46114.842866515581</c:v>
+                  <c:v>46234.327488587187</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>46117.183078850067</c:v>
+                  <c:v>46236.653687674159</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>46120.693397351795</c:v>
+                  <c:v>46240.142986304621</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>46123.033609686281</c:v>
+                  <c:v>46242.469185391594</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>46125.373822020767</c:v>
+                  <c:v>46244.795384478566</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>46126.54392818801</c:v>
+                  <c:v>46246.540033793797</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>46128.299087438878</c:v>
+                  <c:v>46249.447782652518</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>46130.639299773364</c:v>
+                  <c:v>46251.77398173949</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>46132.394459024232</c:v>
+                  <c:v>46253.518631054721</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>46134.1496182751</c:v>
+                  <c:v>46255.263280369953</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>46135.904777525968</c:v>
+                  <c:v>46257.007929685184</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>46137.659936776836</c:v>
+                  <c:v>46258.752579000415</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>46140.000149111322</c:v>
+                  <c:v>46261.078778087387</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>46141.75530836219</c:v>
+                  <c:v>46262.823427402618</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>46144.095520696676</c:v>
+                  <c:v>46265.14962648959</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>46145.850679947544</c:v>
+                  <c:v>46266.894275804822</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>46147.020786114786</c:v>
+                  <c:v>46268.057375348311</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>46148.190892282029</c:v>
+                  <c:v>46269.220474891801</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>46149.360998449272</c:v>
+                  <c:v>46270.383574435291</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>46151.701210783758</c:v>
+                  <c:v>46272.709773522263</c:v>
                 </c:pt>
                 <c:pt idx="37">
-                  <c:v>46155.211529285487</c:v>
+                  <c:v>46276.199072152725</c:v>
                 </c:pt>
                 <c:pt idx="38">
-                  <c:v>46157.551741619973</c:v>
+                  <c:v>46278.525271239698</c:v>
                 </c:pt>
                 <c:pt idx="39">
-                  <c:v>46159.306900870841</c:v>
+                  <c:v>46280.269920554929</c:v>
                 </c:pt>
                 <c:pt idx="40">
-                  <c:v>46161.647113205327</c:v>
+                  <c:v>46282.596119641901</c:v>
                 </c:pt>
                 <c:pt idx="41">
-                  <c:v>46163.402272456195</c:v>
+                  <c:v>46284.340768957132</c:v>
                 </c:pt>
                 <c:pt idx="42">
-                  <c:v>46164.572378623438</c:v>
+                  <c:v>46285.503868500622</c:v>
                 </c:pt>
                 <c:pt idx="43">
-                  <c:v>46166.327537874306</c:v>
+                  <c:v>46287.248517815853</c:v>
                 </c:pt>
                 <c:pt idx="44">
-                  <c:v>46169.252803292417</c:v>
+                  <c:v>46290.156266674574</c:v>
                 </c:pt>
                 <c:pt idx="45">
-                  <c:v>46171.593015626902</c:v>
+                  <c:v>46292.482465761546</c:v>
                 </c:pt>
                 <c:pt idx="46">
-                  <c:v>46175.103334128631</c:v>
+                  <c:v>46295.971764392008</c:v>
                 </c:pt>
                 <c:pt idx="47">
-                  <c:v>46177.443546463117</c:v>
+                  <c:v>46298.297963478981</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Schedule!$M$6:$M$53</c:f>
               <c:numCache>
                 <c:formatCode>0</c:formatCode>
                 <c:ptCount val="48"/>
                 <c:pt idx="1">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>17</c:v>
+                  <c:v>30</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>31</c:v>
+                  <c:v>81</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>38</c:v>
+                  <c:v>88</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>58</c:v>
+                  <c:v>96</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>62</c:v>
+                  <c:v>104</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>64</c:v>
+                  <c:v>108</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>115</c:v>
+                  <c:v>110</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>119</c:v>
+                  <c:v>114</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>127</c:v>
+                  <c:v>122</c:v>
                 </c:pt>
                 <c:pt idx="11">
+                  <c:v>125</c:v>
+                </c:pt>
+                <c:pt idx="12">
                   <c:v>130</c:v>
                 </c:pt>
-                <c:pt idx="12">
-[...1 lines deleted...]
-                </c:pt>
                 <c:pt idx="13">
-                  <c:v>145</c:v>
+                  <c:v>140</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>145</c:v>
+                  <c:v>140</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>182</c:v>
+                  <c:v>177</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>203</c:v>
+                  <c:v>198</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>218</c:v>
+                  <c:v>213</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>235</c:v>
+                  <c:v>230</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>260</c:v>
+                  <c:v>255</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>279</c:v>
+                  <c:v>274</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>295</c:v>
+                  <c:v>290</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>299</c:v>
+                  <c:v>298</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>307</c:v>
+                  <c:v>306</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>307</c:v>
+                  <c:v>306</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>319</c:v>
+                  <c:v>318</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>326</c:v>
+                  <c:v>325</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>346</c:v>
+                  <c:v>345</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>362</c:v>
+                  <c:v>361</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>404</c:v>
+                  <c:v>403</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>411</c:v>
+                  <c:v>410</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>430</c:v>
+                  <c:v>429</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>440</c:v>
+                  <c:v>439</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>452</c:v>
+                  <c:v>451</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>460</c:v>
+                  <c:v>459</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>471</c:v>
+                  <c:v>470</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>471</c:v>
+                  <c:v>470</c:v>
                 </c:pt>
                 <c:pt idx="37">
-                  <c:v>521</c:v>
+                  <c:v>520</c:v>
                 </c:pt>
                 <c:pt idx="38">
-                  <c:v>521</c:v>
+                  <c:v>520</c:v>
                 </c:pt>
                 <c:pt idx="39">
-                  <c:v>530</c:v>
+                  <c:v>529</c:v>
                 </c:pt>
                 <c:pt idx="40">
-                  <c:v>559</c:v>
+                  <c:v>558</c:v>
                 </c:pt>
                 <c:pt idx="41">
-                  <c:v>567</c:v>
+                  <c:v>566</c:v>
                 </c:pt>
                 <c:pt idx="42">
-                  <c:v>576</c:v>
+                  <c:v>575</c:v>
                 </c:pt>
                 <c:pt idx="43">
-                  <c:v>593</c:v>
+                  <c:v>592</c:v>
                 </c:pt>
                 <c:pt idx="44">
-                  <c:v>616</c:v>
+                  <c:v>615</c:v>
                 </c:pt>
                 <c:pt idx="45">
-                  <c:v>616</c:v>
+                  <c:v>615</c:v>
                 </c:pt>
                 <c:pt idx="46">
-                  <c:v>666</c:v>
+                  <c:v>665</c:v>
                 </c:pt>
                 <c:pt idx="47">
-                  <c:v>666</c:v>
+                  <c:v>665</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-ABA5-4A84-86B7-C61BEEBB2E5D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Schedule!$N$5</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Your Pace</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Schedule!$B$6:$B$53</c:f>
               <c:numCache>
                 <c:formatCode>m/d/yyyy</c:formatCode>
                 <c:ptCount val="48"/>
                 <c:pt idx="0">
-                  <c:v>46083.25</c:v>
+                  <c:v>46205.25</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>46083.835053083625</c:v>
+                  <c:v>46205.831549771741</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>46085.590212334493</c:v>
+                  <c:v>46208.739298630462</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>46086.760318501736</c:v>
+                  <c:v>46209.320848402203</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>46088.515477752604</c:v>
+                  <c:v>46211.065497717434</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>46091.440743170715</c:v>
+                  <c:v>46212.810147032666</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>46092.610849337958</c:v>
+                  <c:v>46214.554796347897</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>46093.780955505201</c:v>
+                  <c:v>46215.717895891386</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>46097.29127400693</c:v>
+                  <c:v>46216.880995434876</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>46098.461380174173</c:v>
+                  <c:v>46218.044094978366</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46100.216539425041</c:v>
+                  <c:v>46219.788744293597</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46101.386645592283</c:v>
+                  <c:v>46220.951843837087</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46102.556751759526</c:v>
+                  <c:v>46222.114943380577</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>46104.896964094012</c:v>
+                  <c:v>46224.441142467549</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>46107.237176428498</c:v>
+                  <c:v>46226.767341554521</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>46110.747494930227</c:v>
+                  <c:v>46230.256640184984</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>46113.087707264713</c:v>
+                  <c:v>46232.582839271956</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>46114.842866515581</c:v>
+                  <c:v>46234.327488587187</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>46117.183078850067</c:v>
+                  <c:v>46236.653687674159</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>46120.693397351795</c:v>
+                  <c:v>46240.142986304621</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>46123.033609686281</c:v>
+                  <c:v>46242.469185391594</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>46125.373822020767</c:v>
+                  <c:v>46244.795384478566</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>46126.54392818801</c:v>
+                  <c:v>46246.540033793797</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>46128.299087438878</c:v>
+                  <c:v>46249.447782652518</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>46130.639299773364</c:v>
+                  <c:v>46251.77398173949</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>46132.394459024232</c:v>
+                  <c:v>46253.518631054721</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>46134.1496182751</c:v>
+                  <c:v>46255.263280369953</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>46135.904777525968</c:v>
+                  <c:v>46257.007929685184</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>46137.659936776836</c:v>
+                  <c:v>46258.752579000415</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>46140.000149111322</c:v>
+                  <c:v>46261.078778087387</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>46141.75530836219</c:v>
+                  <c:v>46262.823427402618</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>46144.095520696676</c:v>
+                  <c:v>46265.14962648959</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>46145.850679947544</c:v>
+                  <c:v>46266.894275804822</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>46147.020786114786</c:v>
+                  <c:v>46268.057375348311</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>46148.190892282029</c:v>
+                  <c:v>46269.220474891801</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>46149.360998449272</c:v>
+                  <c:v>46270.383574435291</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>46151.701210783758</c:v>
+                  <c:v>46272.709773522263</c:v>
                 </c:pt>
                 <c:pt idx="37">
-                  <c:v>46155.211529285487</c:v>
+                  <c:v>46276.199072152725</c:v>
                 </c:pt>
                 <c:pt idx="38">
-                  <c:v>46157.551741619973</c:v>
+                  <c:v>46278.525271239698</c:v>
                 </c:pt>
                 <c:pt idx="39">
-                  <c:v>46159.306900870841</c:v>
+                  <c:v>46280.269920554929</c:v>
                 </c:pt>
                 <c:pt idx="40">
-                  <c:v>46161.647113205327</c:v>
+                  <c:v>46282.596119641901</c:v>
                 </c:pt>
                 <c:pt idx="41">
-                  <c:v>46163.402272456195</c:v>
+                  <c:v>46284.340768957132</c:v>
                 </c:pt>
                 <c:pt idx="42">
-                  <c:v>46164.572378623438</c:v>
+                  <c:v>46285.503868500622</c:v>
                 </c:pt>
                 <c:pt idx="43">
-                  <c:v>46166.327537874306</c:v>
+                  <c:v>46287.248517815853</c:v>
                 </c:pt>
                 <c:pt idx="44">
-                  <c:v>46169.252803292417</c:v>
+                  <c:v>46290.156266674574</c:v>
                 </c:pt>
                 <c:pt idx="45">
-                  <c:v>46171.593015626902</c:v>
+                  <c:v>46292.482465761546</c:v>
                 </c:pt>
                 <c:pt idx="46">
-                  <c:v>46175.103334128631</c:v>
+                  <c:v>46295.971764392008</c:v>
                 </c:pt>
                 <c:pt idx="47">
-                  <c:v>46177.443546463117</c:v>
+                  <c:v>46298.297963478981</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Schedule!$N$6:$N$53</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="48"/>
                 <c:pt idx="1">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>10</c:v>
                 </c:pt>
@@ -6428,66 +6451,66 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A6:J45"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="125" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <sheetData>
     <row r="6" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A6" s="21" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A7" s="45" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A8" s="45" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A10" s="21" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A11" s="45" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A12" s="45" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A13" s="45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A14" s="45" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A15" s="45" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A16" s="45" t="s">
         <v>113</v>
@@ -6602,113 +6625,114 @@
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.45">
       <c r="A39" s="45"/>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.45">
       <c r="A40" s="45" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.45">
       <c r="A41" s="45" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.45">
       <c r="A42" s="45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.45">
       <c r="A45" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="83" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="64" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - GH 301 Summer 2026&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
+    <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - GH 301 Fall 2026&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
     <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2026 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:Q94"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="125" workbookViewId="0">
       <pane xSplit="3" ySplit="5" topLeftCell="D6" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight"/>
-      <selection pane="bottomLeft"/>
+      <selection activeCell="A12" sqref="A12"/>
+      <selection pane="topRight" activeCell="A12" sqref="A12"/>
+      <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
       <selection pane="bottomRight" activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.33203125" style="1" customWidth="1"/>
     <col min="2" max="3" width="11.46484375" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.19921875" style="1" customWidth="1"/>
     <col min="5" max="5" width="18.73046875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.73046875" style="1" customWidth="1"/>
     <col min="7" max="7" width="53.73046875" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.19921875" style="6" customWidth="1"/>
     <col min="9" max="9" width="12.796875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.796875" style="1"/>
     <col min="11" max="11" width="14.46484375" style="1" customWidth="1"/>
     <col min="12" max="15" width="8.73046875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="23.2" customHeight="1" x14ac:dyDescent="0.7">
       <c r="D1" s="2">
-        <v>46082</v>
+        <v>46204</v>
       </c>
       <c r="H1" s="3"/>
-      <c r="I1" s="50" t="s">
+      <c r="I1" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="J1" s="51"/>
+      <c r="J1" s="52"/>
       <c r="K1" s="4">
         <f>K3/K2</f>
-        <v>1.5015015015015015E-2</v>
+        <v>1.5037593984962405E-2</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.45">
       <c r="H2" s="3"/>
       <c r="I2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="K2" s="5">
         <f>SUM(J6:J53)</f>
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.45">
       <c r="H3" s="3"/>
       <c r="I3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="1">
         <f>SUMIF(K6:K53,"Yes",J6:J53)</f>
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="7.5" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="5" spans="1:15" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A5" s="7"/>
       <c r="B5" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="8" t="s">
@@ -6727,2717 +6751,2717 @@
         <v>16</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="N5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="O5" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A6" s="13"/>
       <c r="B6" s="30">
         <f>D1+L6</f>
-        <v>46083.25</v>
+        <v>46205.25</v>
       </c>
       <c r="C6" s="31">
-        <v>46082</v>
+        <v>46204</v>
       </c>
       <c r="D6" s="36" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
       <c r="G6" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="33" t="s">
         <v>202</v>
       </c>
       <c r="L6" s="34">
         <f>ROUND(VLOOKUP(G6,LessonDays,3,FALSE)*TargetDays/0.25,0)*0.25</f>
         <v>1.25</v>
       </c>
       <c r="M6" s="16"/>
       <c r="N6" s="17"/>
       <c r="O6" s="18"/>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A7" s="13"/>
       <c r="B7" s="22">
         <f t="shared" ref="B7:B19" si="0">B6+L7</f>
-        <v>46083.835053083625</v>
+        <v>46205.831549771741</v>
       </c>
       <c r="C7" s="23">
-        <v>46083</v>
+        <v>46205</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F7" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>210</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J7" s="1">
         <v>10</v>
       </c>
       <c r="K7" s="14" t="s">
         <v>202</v>
       </c>
       <c r="L7" s="15">
         <f t="shared" ref="L7:L20" si="1">VLOOKUP(G7,LessonDays,3,FALSE)*TargetDays</f>
-        <v>0.58505308362161523</v>
+        <v>0.58154977174364153</v>
       </c>
       <c r="M7" s="16">
         <f>SUM($J$6:J7)</f>
         <v>10</v>
       </c>
       <c r="N7" s="17">
         <f t="shared" ref="N7:N53" si="2">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B7)</f>
         <v>10</v>
       </c>
       <c r="O7" s="18">
         <f t="shared" ref="O7:O20" si="3">N7/M7</f>
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A8" s="13"/>
       <c r="B8" s="22">
         <f t="shared" si="0"/>
-        <v>46085.590212334493</v>
+        <v>46208.739298630462</v>
       </c>
       <c r="C8" s="23"/>
       <c r="D8" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F8" s="1">
         <v>1.2</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>227</v>
+        <v>188</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J8" s="1">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L8" s="15">
         <f t="shared" ref="L8" si="4">VLOOKUP(G8,LessonDays,3,FALSE)*TargetDays</f>
-        <v>1.7551592508648455</v>
+        <v>2.9077488587182074</v>
       </c>
       <c r="M8" s="16">
         <f>SUM($J$6:J8)</f>
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="N8" s="17">
         <f t="shared" ref="N8" si="5">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B8)</f>
         <v>10</v>
       </c>
       <c r="O8" s="18">
         <f t="shared" ref="O8" si="6">N8/M8</f>
-        <v>0.58823529411764708</v>
+        <v>0.33333333333333331</v>
       </c>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A9" s="13"/>
       <c r="B9" s="22">
         <f>B7+L9</f>
-        <v>46086.760318501736</v>
+        <v>46209.320848402203</v>
       </c>
       <c r="C9" s="23"/>
       <c r="D9" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F9" s="1">
         <v>1.3</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J9" s="1">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="K9" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L9" s="15">
         <f t="shared" si="1"/>
-        <v>2.9252654181080762</v>
+        <v>3.4892986304618487</v>
       </c>
       <c r="M9" s="16">
         <f>SUM($J$6:J9)</f>
-        <v>31</v>
+        <v>81</v>
       </c>
       <c r="N9" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O9" s="18">
         <f t="shared" si="3"/>
-        <v>0.32258064516129031</v>
+        <v>0.12345679012345678</v>
       </c>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A10" s="13"/>
       <c r="B10" s="22">
         <f t="shared" si="0"/>
-        <v>46088.515477752604</v>
+        <v>46211.065497717434</v>
       </c>
       <c r="C10" s="23"/>
       <c r="D10" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F10" s="1">
         <v>1.4</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J10" s="1">
         <v>7</v>
       </c>
       <c r="K10" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L10" s="15">
         <f t="shared" si="1"/>
-        <v>1.7551592508648455</v>
+        <v>1.7446493152309244</v>
       </c>
       <c r="M10" s="16">
         <f>SUM($J$6:J10)</f>
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="N10" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O10" s="18">
         <f t="shared" si="3"/>
-        <v>0.26315789473684209</v>
+        <v>0.11363636363636363</v>
       </c>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A11" s="13"/>
       <c r="B11" s="22">
         <f t="shared" si="0"/>
-        <v>46091.440743170715</v>
+        <v>46212.810147032666</v>
       </c>
       <c r="C11" s="23"/>
       <c r="D11" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F11" s="1">
         <v>1.5</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>213</v>
+        <v>263</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>188</v>
+        <v>265</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J11" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="K11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L11" s="15">
         <f t="shared" si="1"/>
-        <v>2.9252654181080762</v>
+        <v>1.7446493152309244</v>
       </c>
       <c r="M11" s="16">
         <f>SUM($J$6:J11)</f>
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="N11" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O11" s="18">
         <f t="shared" si="3"/>
-        <v>0.17241379310344829</v>
+        <v>0.10416666666666667</v>
       </c>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A12" s="13"/>
       <c r="B12" s="22">
         <f t="shared" si="0"/>
-        <v>46092.610849337958</v>
+        <v>46214.554796347897</v>
       </c>
       <c r="C12" s="23"/>
       <c r="D12" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F12" s="1">
         <v>1.6</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>153</v>
+        <v>264</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>153</v>
+        <v>266</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J12" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="K12" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L12" s="15">
         <f t="shared" si="1"/>
-        <v>1.1701061672432305</v>
+        <v>1.7446493152309244</v>
       </c>
       <c r="M12" s="16">
         <f>SUM($J$6:J12)</f>
-        <v>62</v>
+        <v>104</v>
       </c>
       <c r="N12" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O12" s="18">
         <f t="shared" si="3"/>
-        <v>0.16129032258064516</v>
+        <v>9.6153846153846159E-2</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A13" s="13"/>
       <c r="B13" s="22">
         <f t="shared" si="0"/>
-        <v>46093.780955505201</v>
+        <v>46215.717895891386</v>
       </c>
       <c r="C13" s="23"/>
       <c r="D13" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F13" s="1">
         <v>1.7</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J13" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K13" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L13" s="15">
         <f t="shared" si="1"/>
-        <v>1.1701061672432305</v>
+        <v>1.1630995434872831</v>
       </c>
       <c r="M13" s="16">
         <f>SUM($J$6:J13)</f>
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="N13" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O13" s="18">
         <f t="shared" si="3"/>
-        <v>0.15625</v>
+        <v>9.2592592592592587E-2</v>
       </c>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A14" s="13"/>
       <c r="B14" s="22">
         <f t="shared" si="0"/>
-        <v>46097.29127400693</v>
+        <v>46216.880995434876</v>
       </c>
       <c r="C14" s="23"/>
       <c r="D14" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F14" s="1">
-        <v>1.9</v>
+        <v>1.8</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>192</v>
+        <v>154</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J14" s="1">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="K14" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L14" s="15">
         <f t="shared" si="1"/>
-        <v>3.510318501729691</v>
+        <v>1.1630995434872831</v>
       </c>
       <c r="M14" s="16">
         <f>SUM($J$6:J14)</f>
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="N14" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O14" s="18">
         <f t="shared" si="3"/>
-        <v>8.6956521739130432E-2</v>
+        <v>9.0909090909090912E-2</v>
       </c>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A15" s="13"/>
       <c r="B15" s="22">
         <f t="shared" si="0"/>
-        <v>46098.461380174173</v>
+        <v>46218.044094978366</v>
       </c>
       <c r="C15" s="23"/>
       <c r="D15" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F15" s="1">
         <v>1.9</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J15" s="1">
         <v>4</v>
       </c>
       <c r="K15" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L15" s="15">
         <f t="shared" si="1"/>
-        <v>1.1701061672432305</v>
+        <v>1.1630995434872831</v>
       </c>
       <c r="M15" s="16">
         <f>SUM($J$6:J15)</f>
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="N15" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O15" s="18">
         <f t="shared" si="3"/>
-        <v>8.4033613445378158E-2</v>
+        <v>8.771929824561403E-2</v>
       </c>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A16" s="13"/>
       <c r="B16" s="22">
         <f t="shared" si="0"/>
-        <v>46100.216539425041</v>
+        <v>46219.788744293597</v>
       </c>
       <c r="C16" s="23"/>
       <c r="D16" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F16" s="15">
         <v>1.1000000000000001</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>215</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J16" s="1">
         <v>8</v>
       </c>
       <c r="K16" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L16" s="15">
         <f t="shared" si="1"/>
-        <v>1.7551592508648455</v>
+        <v>1.7446493152309244</v>
       </c>
       <c r="M16" s="16">
         <f>SUM($J$6:J16)</f>
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="N16" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O16" s="18">
         <f t="shared" si="3"/>
-        <v>7.874015748031496E-2</v>
+        <v>8.1967213114754092E-2</v>
       </c>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A17" s="13"/>
       <c r="B17" s="22">
         <f t="shared" si="0"/>
-        <v>46101.386645592283</v>
+        <v>46220.951843837087</v>
       </c>
       <c r="C17" s="23"/>
       <c r="D17" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F17" s="15">
         <v>1.1100000000000001</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>206</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>208</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J17" s="1">
         <v>3</v>
       </c>
       <c r="K17" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L17" s="15">
         <f t="shared" ref="L17:L18" si="7">VLOOKUP(G17,LessonDays,3,FALSE)*TargetDays</f>
-        <v>1.1701061672432305</v>
+        <v>1.1630995434872831</v>
       </c>
       <c r="M17" s="16">
         <f>SUM($J$6:J17)</f>
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="N17" s="17">
         <f t="shared" ref="N17:N18" si="8">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B17)</f>
         <v>10</v>
       </c>
       <c r="O17" s="18">
         <f t="shared" ref="O17:O18" si="9">N17/M17</f>
-        <v>7.6923076923076927E-2</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A18" s="13"/>
       <c r="B18" s="22">
         <f t="shared" si="0"/>
-        <v>46102.556751759526</v>
+        <v>46222.114943380577</v>
       </c>
       <c r="C18" s="23"/>
       <c r="D18" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F18" s="15">
         <v>1.1200000000000001</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>207</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>209</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J18" s="1">
         <v>5</v>
       </c>
       <c r="K18" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L18" s="15">
         <f t="shared" si="7"/>
-        <v>1.1701061672432305</v>
+        <v>1.1630995434872831</v>
       </c>
       <c r="M18" s="16">
         <f>SUM($J$6:J18)</f>
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="N18" s="17">
         <f t="shared" si="8"/>
         <v>10</v>
       </c>
       <c r="O18" s="18">
         <f t="shared" si="9"/>
-        <v>7.407407407407407E-2</v>
+        <v>7.6923076923076927E-2</v>
       </c>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A19" s="13"/>
       <c r="B19" s="22">
         <f t="shared" si="0"/>
-        <v>46104.896964094012</v>
+        <v>46224.441142467549</v>
       </c>
       <c r="C19" s="23"/>
       <c r="D19" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F19" s="15">
         <v>1.1299999999999999</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>216</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>187</v>
       </c>
       <c r="J19" s="1">
         <v>10</v>
       </c>
       <c r="K19" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="15">
         <f t="shared" si="1"/>
-        <v>2.3402123344864609</v>
+        <v>2.3261990869745661</v>
       </c>
       <c r="M19" s="16">
         <f>SUM($J$6:J19)</f>
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="N19" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O19" s="18">
         <f t="shared" si="3"/>
-        <v>6.8965517241379309E-2</v>
+        <v>7.1428571428571425E-2</v>
       </c>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A20" s="13"/>
       <c r="B20" s="30">
         <f t="shared" ref="B20:B31" si="10">B19+L20</f>
-        <v>46107.237176428498</v>
+        <v>46226.767341554521</v>
       </c>
       <c r="C20" s="31"/>
       <c r="D20" s="32" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
       <c r="G20" s="32" t="s">
         <v>59</v>
       </c>
       <c r="H20" s="32"/>
       <c r="I20" s="32"/>
       <c r="J20" s="32"/>
       <c r="K20" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L20" s="34">
         <f t="shared" si="1"/>
-        <v>2.3402123344864609</v>
+        <v>2.3261990869745661</v>
       </c>
       <c r="M20" s="16">
         <f>SUM($J$6:J20)</f>
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="N20" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O20" s="18">
         <f t="shared" si="3"/>
-        <v>6.8965517241379309E-2</v>
+        <v>7.1428571428571425E-2</v>
       </c>
     </row>
     <row r="21" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A21" s="13"/>
       <c r="B21" s="22">
         <f>B20+L21</f>
-        <v>46110.747494930227</v>
+        <v>46230.256640184984</v>
       </c>
       <c r="C21" s="23"/>
       <c r="D21" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F21" s="1">
         <v>2.1</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>94</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="J21" s="1">
         <v>37</v>
       </c>
       <c r="K21" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L21" s="15">
         <f t="shared" ref="L21:L29" si="11">VLOOKUP(G21,LessonDays,3,FALSE)*TargetDays</f>
-        <v>3.510318501729691</v>
+        <v>3.4892986304618487</v>
       </c>
       <c r="M21" s="16">
         <f>SUM($J$6:J21)</f>
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="N21" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O21" s="18">
         <f t="shared" ref="O21:O51" si="12">N21/M21</f>
-        <v>5.4945054945054944E-2</v>
+        <v>5.6497175141242938E-2</v>
       </c>
       <c r="Q21" s="20"/>
     </row>
     <row r="22" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A22" s="13"/>
       <c r="B22" s="22">
         <f t="shared" si="10"/>
-        <v>46113.087707264713</v>
+        <v>46232.582839271956</v>
       </c>
       <c r="C22" s="23"/>
       <c r="D22" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F22" s="1">
         <v>2.2000000000000002</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>105</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="J22" s="1">
         <v>21</v>
       </c>
       <c r="K22" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L22" s="15">
         <f t="shared" si="11"/>
-        <v>2.3402123344864609</v>
+        <v>2.3261990869745661</v>
       </c>
       <c r="M22" s="16">
         <f>SUM($J$6:J22)</f>
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="N22" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O22" s="18">
         <f t="shared" si="12"/>
-        <v>4.9261083743842367E-2</v>
+        <v>5.0505050505050504E-2</v>
       </c>
       <c r="Q22" s="20"/>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A23" s="13"/>
       <c r="B23" s="22">
         <f t="shared" si="10"/>
-        <v>46114.842866515581</v>
+        <v>46234.327488587187</v>
       </c>
       <c r="C23" s="23"/>
       <c r="D23" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F23" s="1">
         <v>2.2999999999999998</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>106</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="J23" s="1">
         <v>15</v>
       </c>
       <c r="K23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L23" s="15">
         <f t="shared" si="11"/>
-        <v>1.7551592508648455</v>
+        <v>1.7446493152309244</v>
       </c>
       <c r="M23" s="16">
         <f>SUM($J$6:J23)</f>
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="N23" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O23" s="18">
         <f t="shared" si="12"/>
-        <v>4.5871559633027525E-2</v>
+        <v>4.6948356807511735E-2</v>
       </c>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A24" s="13"/>
       <c r="B24" s="22">
         <f t="shared" si="10"/>
-        <v>46117.183078850067</v>
+        <v>46236.653687674159</v>
       </c>
       <c r="C24" s="23"/>
       <c r="D24" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F24" s="1">
         <v>2.4</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>107</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="J24" s="1">
         <v>17</v>
       </c>
       <c r="K24" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L24" s="15">
         <f t="shared" si="11"/>
-        <v>2.3402123344864609</v>
+        <v>2.3261990869745661</v>
       </c>
       <c r="M24" s="16">
         <f>SUM($J$6:J24)</f>
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="N24" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O24" s="18">
         <f t="shared" si="12"/>
-        <v>4.2553191489361701E-2</v>
+        <v>4.3478260869565216E-2</v>
       </c>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A25" s="13"/>
       <c r="B25" s="22">
         <f t="shared" si="10"/>
-        <v>46120.693397351795</v>
+        <v>46240.142986304621</v>
       </c>
       <c r="C25" s="23"/>
       <c r="D25" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F25" s="1">
         <v>2.5</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>108</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="J25" s="1">
         <v>25</v>
       </c>
       <c r="K25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L25" s="15">
         <f t="shared" si="11"/>
-        <v>3.510318501729691</v>
+        <v>3.4892986304618487</v>
       </c>
       <c r="M25" s="16">
         <f>SUM($J$6:J25)</f>
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="N25" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O25" s="18">
         <f t="shared" si="12"/>
-        <v>3.8461538461538464E-2</v>
+        <v>3.9215686274509803E-2</v>
       </c>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A26" s="13"/>
       <c r="B26" s="22">
         <f t="shared" si="10"/>
-        <v>46123.033609686281</v>
+        <v>46242.469185391594</v>
       </c>
       <c r="C26" s="23"/>
       <c r="D26" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F26" s="1">
         <v>2.6</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>109</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="J26" s="1">
         <v>19</v>
       </c>
       <c r="K26" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L26" s="15">
         <f t="shared" si="11"/>
-        <v>2.3402123344864609</v>
+        <v>2.3261990869745661</v>
       </c>
       <c r="M26" s="16">
         <f>SUM($J$6:J26)</f>
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="N26" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O26" s="18">
         <f t="shared" si="12"/>
-        <v>3.5842293906810034E-2</v>
+        <v>3.6496350364963501E-2</v>
       </c>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A27" s="13"/>
       <c r="B27" s="22">
         <f t="shared" si="10"/>
-        <v>46125.373822020767</v>
+        <v>46244.795384478566</v>
       </c>
       <c r="C27" s="23"/>
       <c r="D27" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F27" s="1">
         <v>2.7</v>
       </c>
       <c r="G27" s="48" t="s">
         <v>164</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>197</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="J27" s="1">
         <v>16</v>
       </c>
       <c r="K27" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L27" s="15">
         <f t="shared" si="11"/>
-        <v>2.3402123344864609</v>
+        <v>2.3261990869745661</v>
       </c>
       <c r="M27" s="16">
         <f>SUM($J$6:J27)</f>
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="N27" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O27" s="18">
         <f t="shared" si="12"/>
-        <v>3.3898305084745763E-2</v>
+        <v>3.4482758620689655E-2</v>
       </c>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A28" s="13"/>
       <c r="B28" s="22">
         <f t="shared" si="10"/>
-        <v>46126.54392818801</v>
+        <v>46246.540033793797</v>
       </c>
       <c r="C28" s="23"/>
       <c r="D28" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F28" s="1">
         <v>2.8</v>
       </c>
-      <c r="G28" s="1" t="s">
-[...3 lines deleted...]
-        <v>115</v>
+      <c r="G28" t="s">
+        <v>217</v>
+      </c>
+      <c r="H28" t="s">
+        <v>233</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="J28" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="K28" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L28" s="15">
         <f t="shared" si="11"/>
-        <v>1.1701061672432305</v>
+        <v>1.7446493152309244</v>
       </c>
       <c r="M28" s="16">
         <f>SUM($J$6:J28)</f>
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="N28" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O28" s="18">
         <f t="shared" si="12"/>
-        <v>3.3444816053511704E-2</v>
+        <v>3.3557046979865772E-2</v>
       </c>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A29" s="13"/>
       <c r="B29" s="22">
         <f t="shared" si="10"/>
-        <v>46128.299087438878</v>
+        <v>46249.447782652518</v>
       </c>
       <c r="C29" s="23"/>
       <c r="D29" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F29" s="1">
         <v>2.9</v>
       </c>
       <c r="G29" t="s">
-        <v>217</v>
+        <v>267</v>
       </c>
       <c r="H29" t="s">
-        <v>234</v>
+        <v>268</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="J29" s="1">
         <v>8</v>
       </c>
       <c r="K29" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L29" s="15">
         <f t="shared" si="11"/>
-        <v>1.7551592508648455</v>
+        <v>2.9077488587182074</v>
       </c>
       <c r="M29" s="16">
         <f>SUM($J$6:J29)</f>
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="N29" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O29" s="18">
         <f t="shared" si="12"/>
-        <v>3.2573289902280131E-2</v>
+        <v>3.2679738562091505E-2</v>
       </c>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A30" s="13"/>
       <c r="B30" s="30">
         <f t="shared" si="10"/>
-        <v>46130.639299773364</v>
+        <v>46251.77398173949</v>
       </c>
       <c r="C30" s="31"/>
       <c r="D30" s="32" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="E30" s="32"/>
       <c r="F30" s="32"/>
       <c r="G30" s="32" t="s">
         <v>60</v>
       </c>
       <c r="H30" s="32"/>
       <c r="I30" s="32"/>
       <c r="J30" s="32"/>
       <c r="K30" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L30" s="34">
         <f>VLOOKUP(G30,LessonDays,3,FALSE)*TargetDays</f>
-        <v>2.3402123344864609</v>
+        <v>2.3261990869745661</v>
       </c>
       <c r="M30" s="16">
         <f>SUM($J$6:J30)</f>
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="N30" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O30" s="18">
         <f t="shared" si="12"/>
-        <v>3.2573289902280131E-2</v>
+        <v>3.2679738562091505E-2</v>
       </c>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A31" s="13"/>
       <c r="B31" s="22">
         <f t="shared" si="10"/>
-        <v>46132.394459024232</v>
+        <v>46253.518631054721</v>
       </c>
       <c r="C31" s="23"/>
       <c r="D31" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F31" s="1">
         <v>3.1</v>
       </c>
       <c r="G31" t="s">
         <v>87</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>50</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J31" s="1">
         <v>12</v>
       </c>
       <c r="K31" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L31" s="15">
         <f t="shared" ref="L31:L42" si="13">VLOOKUP(G31,LessonDays,3,FALSE)*TargetDays</f>
-        <v>1.7551592508648455</v>
+        <v>1.7446493152309244</v>
       </c>
       <c r="M31" s="16">
         <f>SUM($J$6:J31)</f>
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="N31" s="17">
         <f t="shared" ref="N31:N42" si="14">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B31)</f>
         <v>10</v>
       </c>
       <c r="O31" s="18">
         <f t="shared" si="12"/>
-        <v>3.1347962382445138E-2</v>
+        <v>3.1446540880503145E-2</v>
       </c>
     </row>
     <row r="32" spans="1:17" x14ac:dyDescent="0.45">
       <c r="A32" s="13"/>
       <c r="B32" s="22">
         <f t="shared" ref="B32:B53" si="15">B31+L32</f>
-        <v>46134.1496182751</v>
+        <v>46255.263280369953</v>
       </c>
       <c r="C32" s="23"/>
       <c r="D32" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F32" s="1">
         <v>3.2</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>167</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>167</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J32" s="1">
         <v>7</v>
       </c>
       <c r="K32" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L32" s="15">
         <f t="shared" si="13"/>
-        <v>1.7551592508648455</v>
+        <v>1.7446493152309244</v>
       </c>
       <c r="M32" s="16">
         <f>SUM($J$6:J32)</f>
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="N32" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O32" s="18">
         <f t="shared" si="12"/>
-        <v>3.0674846625766871E-2</v>
+        <v>3.0769230769230771E-2</v>
       </c>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A33" s="13"/>
       <c r="B33" s="22">
         <f t="shared" si="15"/>
-        <v>46135.904777525968</v>
+        <v>46257.007929685184</v>
       </c>
       <c r="C33" s="23"/>
       <c r="D33" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F33" s="1">
         <v>3.3</v>
       </c>
       <c r="G33" t="s">
         <v>58</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>50</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J33" s="1">
         <v>20</v>
       </c>
       <c r="K33" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L33" s="15">
         <f t="shared" si="13"/>
-        <v>1.7551592508648455</v>
+        <v>1.7446493152309244</v>
       </c>
       <c r="M33" s="16">
         <f>SUM($J$6:J33)</f>
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="N33" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O33" s="18">
         <f t="shared" si="12"/>
-        <v>2.8901734104046242E-2</v>
+        <v>2.8985507246376812E-2</v>
       </c>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A34" s="13"/>
       <c r="B34" s="22">
         <f t="shared" si="15"/>
-        <v>46137.659936776836</v>
+        <v>46258.752579000415</v>
       </c>
       <c r="C34" s="23"/>
       <c r="D34" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F34" s="1">
         <v>3.4</v>
       </c>
       <c r="G34" t="s">
         <v>91</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>92</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J34" s="1">
         <v>16</v>
       </c>
       <c r="K34" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L34" s="15">
         <f t="shared" si="13"/>
-        <v>1.7551592508648455</v>
+        <v>1.7446493152309244</v>
       </c>
       <c r="M34" s="16">
         <f>SUM($J$6:J34)</f>
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="N34" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O34" s="18">
         <f t="shared" si="12"/>
-        <v>2.7624309392265192E-2</v>
+        <v>2.7700831024930747E-2</v>
       </c>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A35" s="13"/>
       <c r="B35" s="22">
         <f t="shared" si="15"/>
-        <v>46140.000149111322</v>
+        <v>46261.078778087387</v>
       </c>
       <c r="C35" s="23"/>
       <c r="D35" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F35" s="1">
         <v>3.5</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>218</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J35" s="1">
         <v>42</v>
       </c>
       <c r="K35" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L35" s="15">
         <f t="shared" si="13"/>
-        <v>2.3402123344864609</v>
+        <v>2.3261990869745661</v>
       </c>
       <c r="M35" s="16">
         <f>SUM($J$6:J35)</f>
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="N35" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O35" s="18">
         <f t="shared" si="12"/>
-        <v>2.4752475247524754E-2</v>
+        <v>2.4813895781637719E-2</v>
       </c>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A36" s="13"/>
       <c r="B36" s="22">
         <f t="shared" si="15"/>
-        <v>46141.75530836219</v>
+        <v>46262.823427402618</v>
       </c>
       <c r="C36" s="23"/>
       <c r="D36" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F36" s="1">
         <v>3.6</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>136</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J36" s="1">
         <v>7</v>
       </c>
       <c r="K36" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L36" s="15">
         <f t="shared" si="13"/>
-        <v>1.7551592508648455</v>
+        <v>1.7446493152309244</v>
       </c>
       <c r="M36" s="16">
         <f>SUM($J$6:J36)</f>
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="N36" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O36" s="18">
         <f t="shared" si="12"/>
-        <v>2.4330900243309004E-2</v>
+        <v>2.4390243902439025E-2</v>
       </c>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A37" s="13"/>
       <c r="B37" s="22">
         <f t="shared" si="15"/>
-        <v>46144.095520696676</v>
+        <v>46265.14962648959</v>
       </c>
       <c r="C37" s="23"/>
       <c r="D37" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F37" s="1">
         <v>3.7</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>116</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>117</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J37" s="1">
         <v>19</v>
       </c>
       <c r="K37" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L37" s="15">
         <f t="shared" si="13"/>
-        <v>2.3402123344864609</v>
+        <v>2.3261990869745661</v>
       </c>
       <c r="M37" s="16">
         <f>SUM($J$6:J37)</f>
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="N37" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O37" s="18">
         <f t="shared" si="12"/>
-        <v>2.3255813953488372E-2</v>
+        <v>2.3310023310023312E-2</v>
       </c>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A38" s="13"/>
       <c r="B38" s="22">
         <f t="shared" si="15"/>
-        <v>46145.850679947544</v>
+        <v>46266.894275804822</v>
       </c>
       <c r="C38" s="23"/>
       <c r="D38" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F38" s="1">
         <v>3.8</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>204</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>205</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J38" s="1">
         <v>10</v>
       </c>
       <c r="K38" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L38" s="15">
         <f t="shared" si="13"/>
-        <v>1.7551592508648455</v>
+        <v>1.7446493152309244</v>
       </c>
       <c r="M38" s="16">
         <f>SUM($J$6:J38)</f>
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="N38" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O38" s="18">
         <f t="shared" si="12"/>
-        <v>2.2727272727272728E-2</v>
+        <v>2.2779043280182234E-2</v>
       </c>
     </row>
     <row r="39" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A39" s="13"/>
       <c r="B39" s="22">
         <f t="shared" si="15"/>
-        <v>46147.020786114786</v>
+        <v>46268.057375348311</v>
       </c>
       <c r="C39" s="23"/>
       <c r="D39" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F39" s="1">
         <v>3.9</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>104</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J39" s="1">
         <v>12</v>
       </c>
       <c r="K39" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L39" s="15">
         <f t="shared" si="13"/>
-        <v>1.1701061672432305</v>
+        <v>1.1630995434872831</v>
       </c>
       <c r="M39" s="16">
         <f>SUM($J$6:J39)</f>
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="N39" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O39" s="18">
         <f t="shared" si="12"/>
-        <v>2.2123893805309734E-2</v>
+        <v>2.2172949002217297E-2</v>
       </c>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A40" s="13"/>
       <c r="B40" s="22">
         <f t="shared" si="15"/>
-        <v>46148.190892282029</v>
+        <v>46269.220474891801</v>
       </c>
       <c r="C40" s="23"/>
       <c r="D40" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F40" s="15">
         <v>3.1</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J40" s="1">
         <v>8</v>
       </c>
       <c r="K40" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L40" s="15">
         <f t="shared" si="13"/>
-        <v>1.1701061672432305</v>
+        <v>1.1630995434872831</v>
       </c>
       <c r="M40" s="16">
         <f>SUM($J$6:J40)</f>
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="N40" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O40" s="18">
         <f t="shared" si="12"/>
-        <v>2.1739130434782608E-2</v>
+        <v>2.178649237472767E-2</v>
       </c>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A41" s="13"/>
       <c r="B41" s="22">
         <f t="shared" si="15"/>
-        <v>46149.360998449272</v>
+        <v>46270.383574435291</v>
       </c>
       <c r="C41" s="23"/>
       <c r="D41" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F41" s="1">
         <v>3.11</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H41" s="1" t="s">
         <v>85</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J41" s="1">
         <v>11</v>
       </c>
       <c r="K41" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L41" s="15">
         <f t="shared" si="13"/>
-        <v>1.1701061672432305</v>
+        <v>1.1630995434872831</v>
       </c>
       <c r="M41" s="16">
         <f>SUM($J$6:J41)</f>
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="N41" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O41" s="18">
         <f t="shared" si="12"/>
-        <v>2.1231422505307854E-2</v>
+        <v>2.1276595744680851E-2</v>
       </c>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A42" s="13"/>
       <c r="B42" s="30">
         <f t="shared" si="15"/>
-        <v>46151.701210783758</v>
+        <v>46272.709773522263</v>
       </c>
       <c r="C42" s="31"/>
       <c r="D42" s="32" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="E42" s="32"/>
       <c r="F42" s="32"/>
       <c r="G42" s="32" t="s">
         <v>61</v>
       </c>
       <c r="H42" s="32"/>
       <c r="I42" s="32"/>
       <c r="J42" s="32"/>
       <c r="K42" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L42" s="34">
         <f t="shared" si="13"/>
-        <v>2.3402123344864609</v>
+        <v>2.3261990869745661</v>
       </c>
       <c r="M42" s="16">
         <f>SUM($J$6:J42)</f>
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="N42" s="17">
         <f t="shared" si="14"/>
         <v>10</v>
       </c>
       <c r="O42" s="18">
         <f t="shared" si="12"/>
-        <v>2.1231422505307854E-2</v>
+        <v>2.1276595744680851E-2</v>
       </c>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A43" s="13"/>
       <c r="B43" s="22">
         <f t="shared" si="15"/>
-        <v>46155.211529285487</v>
+        <v>46276.199072152725</v>
       </c>
       <c r="C43" s="23"/>
       <c r="D43" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F43" s="1">
         <v>4.0999999999999996</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="J43" s="1">
         <v>50</v>
       </c>
       <c r="K43" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L43" s="15">
         <f t="shared" ref="L43:L44" si="16">VLOOKUP(G43,LessonDays,3,FALSE)*TargetDays</f>
-        <v>3.510318501729691</v>
+        <v>3.4892986304618487</v>
       </c>
       <c r="M43" s="16">
         <f>SUM($J$6:J43)</f>
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="N43" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O43" s="18">
         <f t="shared" ref="O43:O44" si="17">N43/M43</f>
-        <v>1.9193857965451054E-2</v>
+        <v>1.9230769230769232E-2</v>
       </c>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A44" s="13"/>
       <c r="B44" s="30">
         <f t="shared" si="15"/>
-        <v>46157.551741619973</v>
+        <v>46278.525271239698</v>
       </c>
       <c r="C44" s="31"/>
       <c r="D44" s="32" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="E44" s="32"/>
       <c r="F44" s="32"/>
       <c r="G44" s="32" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="H44" s="32"/>
       <c r="I44" s="32"/>
       <c r="J44" s="32"/>
       <c r="K44" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L44" s="34">
         <f t="shared" si="16"/>
-        <v>2.3402123344864609</v>
+        <v>2.3261990869745661</v>
       </c>
       <c r="M44" s="16">
         <f>SUM($J$6:J44)</f>
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="N44" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O44" s="18">
         <f t="shared" si="17"/>
-        <v>1.9193857965451054E-2</v>
+        <v>1.9230769230769232E-2</v>
       </c>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A45" s="13"/>
       <c r="B45" s="22">
         <f t="shared" si="15"/>
-        <v>46159.306900870841</v>
+        <v>46280.269920554929</v>
       </c>
       <c r="C45" s="23"/>
       <c r="D45" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F45" s="1">
         <v>5.0999999999999996</v>
       </c>
       <c r="G45" t="s">
         <v>220</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="J45" s="1">
         <v>9</v>
       </c>
       <c r="K45" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L45" s="15">
         <f t="shared" ref="L45:L51" si="18">VLOOKUP(G45,LessonDays,3,FALSE)*TargetDays</f>
-        <v>1.7551592508648455</v>
+        <v>1.7446493152309244</v>
       </c>
       <c r="M45" s="16">
         <f>SUM($J$6:J45)</f>
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="N45" s="17">
         <f t="shared" ref="N45:N51" si="19">SUMIFS(PgCnt,CompFlag,"Yes",ActFDate,"&lt;="&amp;B45)</f>
         <v>10</v>
       </c>
       <c r="O45" s="18">
         <f t="shared" si="12"/>
-        <v>1.8867924528301886E-2</v>
+        <v>1.890359168241966E-2</v>
       </c>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A46" s="13"/>
       <c r="B46" s="22">
         <f t="shared" si="15"/>
-        <v>46161.647113205327</v>
+        <v>46282.596119641901</v>
       </c>
       <c r="C46" s="23"/>
       <c r="D46" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F46" s="1">
         <v>5.2</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="J46" s="1">
         <v>29</v>
       </c>
       <c r="K46" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L46" s="15">
         <f t="shared" si="18"/>
-        <v>2.3402123344864609</v>
+        <v>2.3261990869745661</v>
       </c>
       <c r="M46" s="16">
         <f>SUM($J$6:J46)</f>
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="N46" s="17">
         <f t="shared" si="19"/>
         <v>10</v>
       </c>
       <c r="O46" s="18">
         <f t="shared" si="12"/>
-        <v>1.7889087656529516E-2</v>
+        <v>1.7921146953405017E-2</v>
       </c>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A47" s="13"/>
       <c r="B47" s="22">
         <f t="shared" si="15"/>
-        <v>46163.402272456195</v>
+        <v>46284.340768957132</v>
       </c>
       <c r="C47" s="23"/>
       <c r="D47" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F47" s="1">
         <v>5.3</v>
       </c>
       <c r="G47" t="s">
         <v>222</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="J47" s="1">
         <v>8</v>
       </c>
       <c r="K47" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L47" s="15">
         <f t="shared" si="18"/>
-        <v>1.7551592508648455</v>
+        <v>1.7446493152309244</v>
       </c>
       <c r="M47" s="16">
         <f>SUM($J$6:J47)</f>
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="N47" s="17">
         <f t="shared" si="19"/>
         <v>10</v>
       </c>
       <c r="O47" s="18">
         <f t="shared" si="12"/>
-        <v>1.7636684303350969E-2</v>
+        <v>1.7667844522968199E-2</v>
       </c>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A48" s="13"/>
       <c r="B48" s="22">
         <f t="shared" si="15"/>
-        <v>46164.572378623438</v>
+        <v>46285.503868500622</v>
       </c>
       <c r="C48" s="23"/>
       <c r="D48" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F48" s="1">
         <v>5.4</v>
       </c>
       <c r="G48" t="s">
         <v>223</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="J48" s="1">
         <v>9</v>
       </c>
       <c r="K48" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L48" s="15">
         <f t="shared" si="18"/>
-        <v>1.1701061672432305</v>
+        <v>1.1630995434872831</v>
       </c>
       <c r="M48" s="16">
         <f>SUM($J$6:J48)</f>
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="N48" s="17">
         <f t="shared" si="19"/>
         <v>10</v>
       </c>
       <c r="O48" s="18">
         <f t="shared" si="12"/>
-        <v>1.7361111111111112E-2</v>
+        <v>1.7391304347826087E-2</v>
       </c>
     </row>
     <row r="49" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A49" s="13"/>
       <c r="B49" s="22">
         <f t="shared" si="15"/>
-        <v>46166.327537874306</v>
+        <v>46287.248517815853</v>
       </c>
       <c r="C49" s="23"/>
       <c r="D49" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F49" s="1">
         <v>5.5</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>224</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>224</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="J49" s="1">
         <v>17</v>
       </c>
       <c r="K49" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L49" s="15">
         <f t="shared" si="18"/>
-        <v>1.7551592508648455</v>
+        <v>1.7446493152309244</v>
       </c>
       <c r="M49" s="16">
         <f>SUM($J$6:J49)</f>
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="N49" s="17">
         <f t="shared" si="19"/>
         <v>10</v>
       </c>
       <c r="O49" s="18">
         <f t="shared" si="12"/>
-        <v>1.6863406408094434E-2</v>
+        <v>1.6891891891891893E-2</v>
       </c>
     </row>
     <row r="50" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A50" s="13"/>
       <c r="B50" s="22">
         <f t="shared" si="15"/>
-        <v>46169.252803292417</v>
+        <v>46290.156266674574</v>
       </c>
       <c r="C50" s="23"/>
       <c r="D50" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F50" s="1">
         <v>5.6</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>225</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="J50" s="1">
         <v>23</v>
       </c>
       <c r="K50" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L50" s="15">
         <f t="shared" si="18"/>
-        <v>2.9252654181080762</v>
+        <v>2.9077488587182074</v>
       </c>
       <c r="M50" s="16">
         <f>SUM($J$6:J50)</f>
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="N50" s="17">
         <f t="shared" si="19"/>
         <v>10</v>
       </c>
       <c r="O50" s="18">
         <f t="shared" si="12"/>
-        <v>1.6233766233766232E-2</v>
+        <v>1.6260162601626018E-2</v>
       </c>
     </row>
     <row r="51" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A51" s="13"/>
       <c r="B51" s="30">
         <f t="shared" si="15"/>
-        <v>46171.593015626902</v>
+        <v>46292.482465761546</v>
       </c>
       <c r="C51" s="31"/>
       <c r="D51" s="32" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E51" s="32"/>
       <c r="F51" s="32"/>
       <c r="G51" s="32" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="H51" s="32"/>
       <c r="I51" s="32"/>
       <c r="J51" s="32"/>
       <c r="K51" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L51" s="34">
         <f t="shared" si="18"/>
-        <v>2.3402123344864609</v>
+        <v>2.3261990869745661</v>
       </c>
       <c r="M51" s="16">
         <f>SUM($J$6:J51)</f>
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="N51" s="17">
         <f t="shared" si="19"/>
         <v>10</v>
       </c>
       <c r="O51" s="18">
         <f t="shared" si="12"/>
-        <v>1.6233766233766232E-2</v>
+        <v>1.6260162601626018E-2</v>
       </c>
     </row>
     <row r="52" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A52" s="13"/>
       <c r="B52" s="22">
         <f t="shared" si="15"/>
-        <v>46175.103334128631</v>
+        <v>46295.971764392008</v>
       </c>
       <c r="C52" s="23"/>
       <c r="D52" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="F52" s="1">
         <v>6.1</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>226</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="J52" s="1">
         <v>50</v>
       </c>
       <c r="K52" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L52" s="15">
         <f t="shared" ref="L52" si="20">VLOOKUP(G52,LessonDays,3,FALSE)*TargetDays</f>
-        <v>3.510318501729691</v>
+        <v>3.4892986304618487</v>
       </c>
       <c r="M52" s="16">
         <f>SUM($J$6:J52)</f>
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="N52" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O52" s="18">
         <f t="shared" ref="O52" si="21">N52/M52</f>
-        <v>1.5015015015015015E-2</v>
+        <v>1.5037593984962405E-2</v>
       </c>
     </row>
     <row r="53" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A53" s="13"/>
       <c r="B53" s="30">
         <f t="shared" si="15"/>
-        <v>46177.443546463117</v>
+        <v>46298.297963478981</v>
       </c>
       <c r="C53" s="31"/>
       <c r="D53" s="32" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="E53" s="32"/>
       <c r="F53" s="32"/>
       <c r="G53" s="32" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="H53" s="32"/>
       <c r="I53" s="32"/>
       <c r="J53" s="32"/>
       <c r="K53" s="33" t="s">
         <v>10</v>
       </c>
       <c r="L53" s="34">
         <f t="shared" ref="L53" si="22">VLOOKUP(G53,LessonDays,3,FALSE)*TargetDays</f>
-        <v>2.3402123344864609</v>
+        <v>2.3261990869745661</v>
       </c>
       <c r="M53" s="16">
         <f>SUM($J$6:J53)</f>
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="N53" s="17">
         <f t="shared" si="2"/>
         <v>10</v>
       </c>
       <c r="O53" s="18">
         <f t="shared" ref="O53" si="23">N53/M53</f>
-        <v>1.5015015015015015E-2</v>
+        <v>1.5037593984962405E-2</v>
       </c>
     </row>
     <row r="54" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B54" s="22"/>
       <c r="C54" s="22"/>
       <c r="G54"/>
       <c r="H54" s="1"/>
       <c r="K54" s="14"/>
       <c r="L54" s="15"/>
       <c r="M54" s="19"/>
       <c r="N54" s="19"/>
       <c r="O54" s="29"/>
     </row>
     <row r="55" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B55" s="40" t="s">
         <v>46</v>
       </c>
       <c r="C55" s="22"/>
       <c r="D55" s="35" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="L55" s="15"/>
     </row>
     <row r="56" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B56" s="40"/>
       <c r="C56" s="22"/>
       <c r="D56" s="35" t="s">
         <v>114</v>
       </c>
       <c r="L56" s="15"/>
     </row>
     <row r="57" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B57" s="22"/>
       <c r="C57" s="22"/>
       <c r="D57" s="41" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="H57" s="1"/>
       <c r="L57" s="15"/>
     </row>
     <row r="58" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B58" s="43"/>
       <c r="C58" s="22"/>
       <c r="D58" s="38"/>
       <c r="H58" s="1"/>
       <c r="L58" s="15"/>
     </row>
     <row r="59" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A59" s="44">
         <f>B90-31</f>
-        <v>46195</v>
+        <v>46313</v>
       </c>
       <c r="B59" s="22">
         <f>info!B4</f>
-        <v>46183</v>
+        <v>46305</v>
       </c>
       <c r="C59" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>70</v>
       </c>
       <c r="H59" s="1"/>
       <c r="L59" s="15"/>
     </row>
     <row r="60" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A60" s="44">
         <f>A59+14</f>
-        <v>46209</v>
+        <v>46327</v>
       </c>
       <c r="B60" s="22">
         <f>B59+14</f>
-        <v>46197</v>
+        <v>46319</v>
       </c>
       <c r="C60" s="22"/>
       <c r="D60" s="25" t="s">
         <v>71</v>
       </c>
       <c r="H60" s="1"/>
       <c r="L60" s="15"/>
     </row>
     <row r="61" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A61" s="44"/>
       <c r="B61" s="22"/>
       <c r="C61" s="22"/>
       <c r="D61" s="26"/>
       <c r="H61" s="1"/>
       <c r="L61" s="15"/>
     </row>
     <row r="62" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A62" s="44">
         <f>A60</f>
-        <v>46209</v>
+        <v>46327</v>
       </c>
       <c r="B62" s="22">
         <f>B90-17</f>
-        <v>46209</v>
+        <v>46327</v>
       </c>
       <c r="C62" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D62" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H62" s="1"/>
       <c r="L62" s="15"/>
     </row>
     <row r="63" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A63" s="44">
         <f>A62+13</f>
-        <v>46222</v>
+        <v>46340</v>
       </c>
       <c r="B63" s="22">
         <f>B62+14</f>
-        <v>46223</v>
+        <v>46341</v>
       </c>
       <c r="C63" s="22"/>
       <c r="D63" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H63" s="1"/>
       <c r="L63" s="15"/>
     </row>
     <row r="64" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A64" s="44"/>
       <c r="B64" s="22"/>
       <c r="C64" s="22"/>
       <c r="D64" s="25" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="H64" s="1"/>
       <c r="L64" s="15"/>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A65" s="44"/>
       <c r="B65" s="22"/>
       <c r="C65" s="22"/>
       <c r="D65" s="25" t="s">
         <v>68</v>
       </c>
       <c r="H65" s="1"/>
       <c r="L65" s="15"/>
     </row>
     <row r="66" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A66" s="44"/>
       <c r="B66" s="22"/>
       <c r="C66" s="22"/>
       <c r="D66" s="25" t="s">
         <v>17</v>
       </c>
       <c r="H66" s="1"/>
       <c r="L66" s="15"/>
     </row>
     <row r="67" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A67" s="44"/>
       <c r="B67" s="22"/>
       <c r="C67" s="22"/>
       <c r="D67" s="25" t="s">
         <v>73</v>
       </c>
       <c r="H67" s="1"/>
       <c r="L67" s="15"/>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A68" s="44"/>
       <c r="B68" s="22"/>
       <c r="C68" s="22"/>
       <c r="D68" s="25"/>
       <c r="H68" s="1"/>
       <c r="L68" s="15"/>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A69" s="44">
         <f>A62</f>
-        <v>46209</v>
+        <v>46327</v>
       </c>
       <c r="B69" s="22">
         <f>B90-17</f>
-        <v>46209</v>
+        <v>46327</v>
       </c>
       <c r="C69" s="22"/>
       <c r="D69" s="24" t="s">
         <v>138</v>
       </c>
       <c r="H69" s="1"/>
       <c r="L69" s="15"/>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A70" s="44"/>
       <c r="B70" s="22"/>
       <c r="C70" s="22"/>
       <c r="D70" s="25"/>
       <c r="H70" s="1"/>
       <c r="L70" s="15"/>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A71" s="44">
         <f>A59</f>
-        <v>46195</v>
+        <v>46313</v>
       </c>
       <c r="B71" s="22">
         <f>info!B4</f>
-        <v>46183</v>
+        <v>46305</v>
       </c>
       <c r="C71" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D71" s="28" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="1"/>
       <c r="L71" s="15"/>
     </row>
     <row r="72" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A72" s="44">
         <f>A71+23</f>
-        <v>46218</v>
+        <v>46336</v>
       </c>
       <c r="B72" s="22">
         <f>B90-8</f>
-        <v>46218</v>
+        <v>46336</v>
       </c>
       <c r="C72" s="22"/>
       <c r="D72" s="25" t="str">
         <f>"Start using these no later than "&amp;TEXT(B71,"mm/dd")</f>
-        <v>Start using these no later than 06/10</v>
+        <v>Start using these no later than 10/10</v>
       </c>
       <c r="H72" s="1"/>
       <c r="L72" s="15"/>
     </row>
     <row r="73" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A73" s="44"/>
       <c r="B73" s="22"/>
       <c r="C73" s="22"/>
       <c r="D73" s="27" t="s">
         <v>119</v>
       </c>
       <c r="H73" s="1"/>
       <c r="L73" s="15"/>
     </row>
     <row r="74" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A74" s="44"/>
       <c r="B74" s="22"/>
       <c r="C74" s="22"/>
       <c r="D74" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H74" s="1"/>
       <c r="L74" s="15"/>
     </row>
     <row r="75" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A75" s="44"/>
       <c r="B75" s="22"/>
       <c r="C75" s="22"/>
       <c r="D75" s="27" t="s">
         <v>23</v>
       </c>
       <c r="H75" s="1"/>
       <c r="L75" s="15"/>
     </row>
     <row r="76" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A76" s="44"/>
       <c r="B76" s="22"/>
       <c r="C76" s="22"/>
       <c r="D76" s="26"/>
       <c r="H76" s="1"/>
       <c r="L76" s="15"/>
     </row>
     <row r="77" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A77" s="44">
         <f>A72-2</f>
-        <v>46216</v>
+        <v>46334</v>
       </c>
       <c r="B77" s="22">
         <f>B90-10</f>
-        <v>46216</v>
+        <v>46334</v>
       </c>
       <c r="C77" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D77" s="24" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="H77" s="1"/>
       <c r="L77" s="15"/>
     </row>
     <row r="78" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A78" s="44">
         <f>A77+7</f>
-        <v>46223</v>
+        <v>46341</v>
       </c>
       <c r="B78" s="22">
         <f>B77+7</f>
-        <v>46223</v>
+        <v>46341</v>
       </c>
       <c r="C78" s="22"/>
       <c r="D78" s="27" t="s">
         <v>78</v>
       </c>
       <c r="H78" s="1"/>
       <c r="L78" s="15"/>
     </row>
     <row r="79" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A79" s="44"/>
       <c r="B79" s="22"/>
       <c r="C79" s="22"/>
       <c r="D79" s="25" t="s">
         <v>74</v>
       </c>
       <c r="H79" s="1"/>
       <c r="L79" s="15"/>
     </row>
     <row r="80" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A80" s="44"/>
       <c r="B80" s="22"/>
       <c r="C80" s="22"/>
       <c r="D80" s="25" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="H80" s="1"/>
       <c r="L80" s="15"/>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A81" s="44"/>
       <c r="B81" s="22"/>
       <c r="C81" s="22"/>
       <c r="D81" s="25" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="H81" s="1"/>
       <c r="L81" s="15"/>
     </row>
     <row r="82" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A82" s="44"/>
       <c r="B82" s="22"/>
       <c r="C82" s="22"/>
       <c r="D82" s="25" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="H82" s="1"/>
       <c r="L82" s="15"/>
     </row>
     <row r="83" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A83" s="44"/>
       <c r="B83" s="22"/>
       <c r="C83" s="22"/>
       <c r="D83" s="27"/>
       <c r="H83" s="1"/>
       <c r="L83" s="15"/>
     </row>
     <row r="84" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A84" s="44">
         <f>A72</f>
-        <v>46218</v>
+        <v>46336</v>
       </c>
       <c r="B84" s="22">
         <f>B90-8</f>
-        <v>46218</v>
+        <v>46336</v>
       </c>
       <c r="C84" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D84" s="24" t="s">
         <v>75</v>
       </c>
       <c r="H84" s="1"/>
       <c r="L84" s="15"/>
     </row>
     <row r="85" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A85" s="44">
         <f>A84+7</f>
-        <v>46225</v>
+        <v>46343</v>
       </c>
       <c r="B85" s="22">
         <f>B84+7</f>
-        <v>46225</v>
+        <v>46343</v>
       </c>
       <c r="C85" s="22"/>
       <c r="D85" s="27" t="s">
         <v>76</v>
       </c>
       <c r="H85" s="1"/>
       <c r="L85" s="15"/>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A86" s="22"/>
       <c r="B86" s="22"/>
       <c r="C86" s="22"/>
       <c r="D86" s="27" t="s">
         <v>79</v>
       </c>
       <c r="H86" s="1"/>
       <c r="L86" s="15"/>
     </row>
     <row r="87" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A87" s="22"/>
       <c r="B87" s="22"/>
       <c r="C87" s="22"/>
       <c r="D87" s="27" t="s">
         <v>80</v>
       </c>
       <c r="H87" s="1"/>
       <c r="L87" s="15"/>
     </row>
     <row r="88" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A88" s="22"/>
       <c r="B88" s="22"/>
       <c r="C88" s="22"/>
       <c r="D88" s="25" t="s">
         <v>77</v>
       </c>
       <c r="H88" s="1"/>
       <c r="L88" s="15"/>
     </row>
     <row r="89" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A89" s="22"/>
       <c r="B89" s="22"/>
       <c r="C89" s="22"/>
       <c r="D89" s="27"/>
       <c r="H89" s="1"/>
       <c r="L89" s="15"/>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A90" s="42"/>
       <c r="B90" s="42">
-        <v>46226</v>
+        <v>46344</v>
       </c>
       <c r="C90" s="37"/>
       <c r="D90" s="35" t="s">
         <v>66</v>
       </c>
       <c r="H90" s="1"/>
       <c r="L90" s="15"/>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A91" s="22"/>
       <c r="B91" s="22"/>
       <c r="C91" s="22"/>
       <c r="D91" s="26"/>
       <c r="H91" s="1"/>
       <c r="L91" s="15"/>
     </row>
     <row r="92" spans="1:12" x14ac:dyDescent="0.45">
       <c r="A92" s="22"/>
       <c r="B92" s="49" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C92" s="22"/>
       <c r="D92" s="24" t="s">
         <v>65</v>
       </c>
       <c r="H92" s="1"/>
       <c r="L92" s="15"/>
     </row>
     <row r="93" spans="1:12" x14ac:dyDescent="0.45">
       <c r="H93" s="1"/>
       <c r="L93" s="15"/>
     </row>
     <row r="94" spans="1:12" x14ac:dyDescent="0.45">
       <c r="L94" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="I1:J1"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
-  <dataValidations count="1">
+  <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K6:K54" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"No,Yes"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D57" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="64" fitToHeight="0" orientation="landscape" r:id="rId2"/>
   <headerFooter>
-    <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - GH 301 Summer 2026&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
+    <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - GH 301 Fall 2026&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
     <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2026 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="11" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="A83:A90 A59:A79" unlockedFormula="1"/>
   </ignoredErrors>
   <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="B58"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" zoomScalePageLayoutView="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <sheetData>
     <row r="58" spans="2:2" x14ac:dyDescent="0.45">
       <c r="B58" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="38" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="51" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - GH 301 Summer 2026&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
+    <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - GH 301 Fall 2026&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
     <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2026 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O141"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="125" workbookViewId="0">
       <pane xSplit="3" ySplit="5" topLeftCell="D80" activePane="bottomRight" state="frozen"/>
       <selection activeCell="L107" sqref="L107"/>
       <selection pane="topRight" activeCell="L107" sqref="L107"/>
       <selection pane="bottomLeft" activeCell="L107" sqref="L107"/>
       <selection pane="bottomRight" activeCell="L107" sqref="L107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.46484375" style="1" customWidth="1"/>
     <col min="2" max="3" width="11.46484375" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.19921875" style="1" customWidth="1"/>
     <col min="5" max="5" width="18.73046875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.73046875" style="1" customWidth="1"/>
     <col min="7" max="7" width="53.73046875" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.19921875" style="6" customWidth="1"/>
     <col min="9" max="9" width="12.796875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.796875" style="1"/>
     <col min="11" max="11" width="14.46484375" style="1" customWidth="1"/>
     <col min="12" max="15" width="8.73046875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="23.2" customHeight="1" x14ac:dyDescent="0.7">
       <c r="D1" s="2">
         <v>44920</v>
       </c>
       <c r="H1" s="3"/>
-      <c r="I1" s="50" t="s">
+      <c r="I1" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="J1" s="51"/>
+      <c r="J1" s="52"/>
       <c r="K1" s="4">
         <f>K3/K2</f>
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.45">
       <c r="H2" s="3"/>
       <c r="I2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="K2" s="5">
         <f>SUM(J6:J102)</f>
         <v>1298</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.45">
       <c r="H3" s="3"/>
       <c r="I3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="1">
         <f>SUMIF(K6:K102,"Yes",J6:J102)</f>
         <v>0</v>
       </c>
     </row>
@@ -13775,130 +13799,130 @@
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="O102" s="18">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B103" s="22"/>
       <c r="C103" s="22"/>
       <c r="H103" s="1"/>
       <c r="K103" s="14"/>
       <c r="L103" s="15"/>
       <c r="M103" s="19"/>
       <c r="N103" s="19"/>
       <c r="O103" s="29"/>
     </row>
     <row r="104" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B104" s="40" t="s">
         <v>46</v>
       </c>
       <c r="C104" s="22"/>
       <c r="D104" s="35" t="str">
         <f>Schedule!D55</f>
-        <v>Make sure you are registered for the exam through the SOA as soon as possible! (deadline is June 16)</v>
+        <v>Make sure you are registered for the exam through the SOA as soon as possible! (deadline is October 13)</v>
       </c>
       <c r="L104" s="15"/>
     </row>
     <row r="105" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B105" s="40"/>
       <c r="C105" s="22"/>
       <c r="D105" s="35" t="str">
         <f>Schedule!D56</f>
         <v>After you register with the SOA, you will then have to register with the computer center, Prometric.  Spots may fill up, so do this ASAP!</v>
       </c>
       <c r="L105" s="15"/>
     </row>
     <row r="106" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B106" s="22"/>
       <c r="C106" s="22"/>
       <c r="D106" s="41" t="s">
         <v>64</v>
       </c>
       <c r="H106" s="1"/>
       <c r="L106" s="15"/>
     </row>
     <row r="107" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B107" s="43"/>
       <c r="C107" s="22"/>
       <c r="D107" s="38"/>
       <c r="H107" s="1"/>
       <c r="L107" s="15"/>
     </row>
     <row r="108" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B108" s="22">
         <f>Schedule!B59</f>
-        <v>46183</v>
+        <v>46305</v>
       </c>
       <c r="C108" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D108" s="24" t="s">
         <v>70</v>
       </c>
       <c r="H108" s="1"/>
       <c r="L108" s="15"/>
     </row>
     <row r="109" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B109" s="22">
         <f>Schedule!B60</f>
-        <v>46197</v>
+        <v>46319</v>
       </c>
       <c r="C109" s="22"/>
       <c r="D109" s="25" t="s">
         <v>71</v>
       </c>
       <c r="H109" s="1"/>
       <c r="L109" s="15"/>
     </row>
     <row r="110" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B110" s="22"/>
       <c r="C110" s="22"/>
       <c r="D110" s="26"/>
       <c r="H110" s="1"/>
       <c r="L110" s="15"/>
     </row>
     <row r="111" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B111" s="22">
         <f>Schedule!B62</f>
-        <v>46209</v>
+        <v>46327</v>
       </c>
       <c r="C111" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D111" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H111" s="1"/>
       <c r="L111" s="15"/>
     </row>
     <row r="112" spans="1:15" x14ac:dyDescent="0.45">
       <c r="B112" s="22">
         <f>Schedule!B63</f>
-        <v>46223</v>
+        <v>46341</v>
       </c>
       <c r="C112" s="22"/>
       <c r="D112" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H112" s="1"/>
       <c r="L112" s="15"/>
     </row>
     <row r="113" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B113" s="22"/>
       <c r="C113" s="22"/>
       <c r="D113" s="25" t="s">
         <v>137</v>
       </c>
       <c r="H113" s="1"/>
       <c r="L113" s="15"/>
     </row>
     <row r="114" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B114" s="22"/>
       <c r="C114" s="22"/>
       <c r="D114" s="25" t="s">
         <v>68</v>
       </c>
       <c r="H114" s="1"/>
       <c r="L114" s="15"/>
@@ -13909,242 +13933,242 @@
       <c r="D115" s="25" t="s">
         <v>17</v>
       </c>
       <c r="H115" s="1"/>
       <c r="L115" s="15"/>
     </row>
     <row r="116" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B116" s="22"/>
       <c r="C116" s="22"/>
       <c r="D116" s="25" t="s">
         <v>73</v>
       </c>
       <c r="H116" s="1"/>
       <c r="L116" s="15"/>
     </row>
     <row r="117" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B117" s="22"/>
       <c r="C117" s="22"/>
       <c r="D117" s="25"/>
       <c r="H117" s="1"/>
       <c r="L117" s="15"/>
     </row>
     <row r="118" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B118" s="22">
         <f>Schedule!B69</f>
-        <v>46209</v>
+        <v>46327</v>
       </c>
       <c r="C118" s="22"/>
       <c r="D118" s="24" t="s">
         <v>138</v>
       </c>
       <c r="H118" s="1"/>
       <c r="L118" s="15"/>
     </row>
     <row r="119" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B119" s="22"/>
       <c r="C119" s="22"/>
       <c r="D119" s="25"/>
       <c r="H119" s="1"/>
       <c r="L119" s="15"/>
     </row>
     <row r="120" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B120" s="22">
         <f>Schedule!B71</f>
-        <v>46183</v>
+        <v>46305</v>
       </c>
       <c r="C120" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D120" s="28" t="s">
         <v>24</v>
       </c>
       <c r="H120" s="1"/>
       <c r="L120" s="15"/>
     </row>
     <row r="121" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B121" s="22">
         <f>Schedule!B72</f>
-        <v>46218</v>
+        <v>46336</v>
       </c>
       <c r="C121" s="22"/>
       <c r="D121" s="25" t="str">
         <f>"Start using these no later than "&amp;TEXT(B120,"mm/d")</f>
-        <v>Start using these no later than 06/10</v>
+        <v>Start using these no later than 10/10</v>
       </c>
       <c r="H121" s="1"/>
       <c r="L121" s="15"/>
     </row>
     <row r="122" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B122" s="22"/>
       <c r="C122" s="22"/>
       <c r="D122" s="27" t="s">
         <v>119</v>
       </c>
       <c r="H122" s="1"/>
       <c r="L122" s="15"/>
     </row>
     <row r="123" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B123" s="22"/>
       <c r="C123" s="22"/>
       <c r="D123" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H123" s="1"/>
       <c r="L123" s="15"/>
     </row>
     <row r="124" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B124" s="22"/>
       <c r="C124" s="22"/>
       <c r="D124" s="27" t="s">
         <v>23</v>
       </c>
       <c r="H124" s="1"/>
       <c r="L124" s="15"/>
     </row>
     <row r="125" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B125" s="22"/>
       <c r="C125" s="22"/>
       <c r="D125" s="26"/>
       <c r="H125" s="1"/>
       <c r="L125" s="15"/>
     </row>
     <row r="126" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B126" s="22">
         <f>Schedule!B77</f>
-        <v>46216</v>
+        <v>46334</v>
       </c>
       <c r="C126" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D126" s="24" t="s">
         <v>139</v>
       </c>
       <c r="H126" s="1"/>
       <c r="L126" s="15"/>
     </row>
     <row r="127" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B127" s="22">
         <f>Schedule!B78</f>
-        <v>46223</v>
+        <v>46341</v>
       </c>
       <c r="C127" s="22"/>
       <c r="D127" s="27" t="s">
         <v>78</v>
       </c>
       <c r="H127" s="1"/>
       <c r="L127" s="15"/>
     </row>
     <row r="128" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B128" s="22"/>
       <c r="C128" s="22"/>
       <c r="D128" s="25" t="s">
         <v>74</v>
       </c>
       <c r="H128" s="1"/>
       <c r="L128" s="15"/>
     </row>
     <row r="129" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B129" s="22"/>
       <c r="C129" s="22"/>
       <c r="D129" s="25" t="s">
         <v>118</v>
       </c>
       <c r="H129" s="1"/>
       <c r="L129" s="15"/>
     </row>
     <row r="130" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B130" s="22"/>
       <c r="C130" s="22"/>
       <c r="D130" s="27"/>
       <c r="H130" s="1"/>
       <c r="L130" s="15"/>
     </row>
     <row r="131" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B131" s="22">
         <f>Schedule!B84</f>
-        <v>46218</v>
+        <v>46336</v>
       </c>
       <c r="C131" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D131" s="24" t="s">
         <v>75</v>
       </c>
       <c r="H131" s="1"/>
       <c r="L131" s="15"/>
     </row>
     <row r="132" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B132" s="22">
         <f>Schedule!B85</f>
-        <v>46225</v>
+        <v>46343</v>
       </c>
       <c r="C132" s="22"/>
       <c r="D132" s="27" t="s">
         <v>76</v>
       </c>
       <c r="H132" s="1"/>
       <c r="L132" s="15"/>
     </row>
     <row r="133" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B133" s="22"/>
       <c r="C133" s="22"/>
       <c r="D133" s="27" t="s">
         <v>79</v>
       </c>
       <c r="H133" s="1"/>
       <c r="L133" s="15"/>
     </row>
     <row r="134" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B134" s="22"/>
       <c r="C134" s="22"/>
       <c r="D134" s="27" t="s">
         <v>80</v>
       </c>
       <c r="H134" s="1"/>
       <c r="L134" s="15"/>
     </row>
     <row r="135" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B135" s="22"/>
       <c r="C135" s="22"/>
       <c r="D135" s="25" t="s">
         <v>77</v>
       </c>
       <c r="H135" s="1"/>
       <c r="L135" s="15"/>
     </row>
     <row r="136" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B136" s="22"/>
       <c r="C136" s="22"/>
       <c r="D136" s="27"/>
       <c r="H136" s="1"/>
       <c r="L136" s="15"/>
     </row>
     <row r="137" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B137" s="42">
         <f>Schedule!B90</f>
-        <v>46226</v>
+        <v>46344</v>
       </c>
       <c r="C137" s="37"/>
       <c r="D137" s="35" t="s">
         <v>66</v>
       </c>
       <c r="H137" s="1"/>
       <c r="L137" s="15"/>
     </row>
     <row r="138" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B138" s="22"/>
       <c r="C138" s="22"/>
       <c r="D138" s="26"/>
       <c r="H138" s="1"/>
       <c r="L138" s="15"/>
     </row>
     <row r="139" spans="2:12" x14ac:dyDescent="0.45">
       <c r="B139" s="22" t="str">
         <f>Schedule!B92</f>
         <v>Post Exam</v>
       </c>
       <c r="C139" s="22"/>
       <c r="D139" s="24" t="s">
         <v>65</v>
       </c>
       <c r="H139" s="1"/>
@@ -14194,1704 +14218,1760 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <sheetData>
     <row r="58" spans="2:2" x14ac:dyDescent="0.45">
       <c r="B58" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="83" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000TIA Suggested Study Schedule - GH RM Spring 2023&amp;R&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddHeader>
     <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2023 The Infinite Actuary, LLC&amp;R&amp;"Calibri,Regular"&amp;K000000Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A2:K87"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.46484375" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="17.73046875" customWidth="1"/>
     <col min="6" max="6" width="65.53125" customWidth="1"/>
     <col min="9" max="9" width="52.53125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="39">
         <f>StartDate</f>
-        <v>46082</v>
+        <v>46204</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="39">
         <f>B4-7</f>
-        <v>46176</v>
+        <v>46298</v>
       </c>
       <c r="I3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A4" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="39">
-        <v>46183</v>
+      <c r="B4" s="50">
+        <v>46305</v>
       </c>
       <c r="G4">
         <f>SUM(G6:G55)</f>
-        <v>41.5</v>
+        <v>41.75</v>
       </c>
       <c r="J4">
         <f>SUM(J6:J55)*2</f>
         <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5">
         <f>B4-B3</f>
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5" t="s">
         <v>26</v>
       </c>
       <c r="I5" t="s">
         <v>12</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.45">
       <c r="B6" s="39"/>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6">
         <v>0.5</v>
       </c>
       <c r="H6">
         <f>G6/$G$4</f>
-        <v>1.2048192771084338E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I6" t="s">
         <v>21</v>
       </c>
       <c r="J6">
         <v>0.5</v>
       </c>
       <c r="K6">
         <f>J6/$J$4</f>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.45">
       <c r="B7" s="39"/>
       <c r="F7" s="1" t="s">
         <v>210</v>
       </c>
       <c r="G7">
         <v>0.25</v>
       </c>
       <c r="H7">
         <f t="shared" ref="H7:H55" si="0">G7/$G$4</f>
-        <v>6.024096385542169E-3</v>
+        <v>5.9880239520958087E-3</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>210</v>
       </c>
       <c r="J7">
         <v>0.25</v>
       </c>
       <c r="K7">
         <f t="shared" ref="K7:K53" si="1">J7/$J$4</f>
         <v>3.0120481927710845E-3</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <f>G4</f>
-        <v>41.5</v>
-      </c>
+        <v>41.75</v>
+      </c>
+      <c r="C8" s="1"/>
       <c r="F8" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="G8">
-        <v>0.75</v>
+        <v>1.25</v>
       </c>
       <c r="H8">
         <f t="shared" si="0"/>
-        <v>1.8072289156626505E-2</v>
+        <v>2.9940119760479042E-2</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>211</v>
       </c>
       <c r="J8">
         <v>0.75</v>
       </c>
       <c r="K8">
         <f t="shared" si="1"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9">
         <f>B4-B2</f>
         <v>101</v>
       </c>
+      <c r="C9" s="1"/>
       <c r="F9" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="G9">
-        <v>1.25</v>
+        <v>1.5</v>
       </c>
       <c r="H9">
         <f t="shared" si="0"/>
-        <v>3.0120481927710843E-2</v>
+        <v>3.5928143712574849E-2</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>158</v>
       </c>
       <c r="J9">
         <v>1.25</v>
       </c>
       <c r="K9">
         <f t="shared" si="1"/>
         <v>1.5060240963855422E-2</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
         <f>IF(B2&gt;DATE(2015,7,1),MIN(B3-B2+45/B9*B5,B4-B2),B8)</f>
         <v>97.118811881188122</v>
       </c>
+      <c r="C10" s="1"/>
       <c r="F10" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="G10">
         <v>0.75</v>
       </c>
       <c r="H10">
         <f t="shared" si="0"/>
-        <v>1.8072289156626505E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>212</v>
       </c>
       <c r="J10">
         <v>0.75</v>
       </c>
       <c r="K10">
         <f t="shared" si="1"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="39">
         <f>TargetDays+B2</f>
-        <v>46179.118811881192</v>
-      </c>
+        <v>46301.118811881192</v>
+      </c>
+      <c r="C11" s="1"/>
       <c r="F11" s="1" t="s">
-        <v>213</v>
+        <v>263</v>
       </c>
       <c r="G11">
-        <v>1.25</v>
+        <v>0.75</v>
       </c>
       <c r="H11">
         <f t="shared" si="0"/>
-        <v>3.0120481927710843E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>213</v>
       </c>
       <c r="J11">
         <v>1.25</v>
       </c>
       <c r="K11">
         <f t="shared" si="1"/>
         <v>1.5060240963855422E-2</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="C12" s="1"/>
       <c r="F12" s="1" t="s">
-        <v>153</v>
+        <v>264</v>
       </c>
       <c r="G12">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="H12">
         <f t="shared" ref="H12:H42" si="2">G12/$G$4</f>
-        <v>1.2048192771084338E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>153</v>
       </c>
       <c r="J12">
         <v>0.5</v>
       </c>
       <c r="K12">
         <f t="shared" ref="K12:K42" si="3">J12/$J$4</f>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="C13" s="1"/>
       <c r="F13" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G13">
         <v>0.5</v>
       </c>
       <c r="H13">
         <f t="shared" si="2"/>
-        <v>1.2048192771084338E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>154</v>
       </c>
       <c r="J13">
         <v>0.5</v>
       </c>
       <c r="K13">
         <f t="shared" si="3"/>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="C14" s="1"/>
       <c r="F14" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G14">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="H14">
         <f t="shared" si="2"/>
-        <v>3.614457831325301E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>155</v>
       </c>
       <c r="J14">
         <v>1.5</v>
       </c>
       <c r="K14">
         <f t="shared" si="3"/>
         <v>1.8072289156626505E-2</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="C15" s="1"/>
       <c r="F15" s="1" t="s">
         <v>214</v>
       </c>
       <c r="G15">
         <v>0.5</v>
       </c>
       <c r="H15">
         <f t="shared" si="2"/>
-        <v>1.2048192771084338E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>214</v>
       </c>
       <c r="J15">
         <v>0.5</v>
       </c>
       <c r="K15">
         <f t="shared" si="3"/>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="C16" s="1"/>
       <c r="F16" s="1" t="s">
         <v>215</v>
       </c>
       <c r="G16">
         <v>0.75</v>
       </c>
       <c r="H16">
         <f t="shared" si="2"/>
-        <v>1.8072289156626505E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>215</v>
       </c>
       <c r="J16">
         <v>0.75</v>
       </c>
       <c r="K16">
         <f t="shared" si="3"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
-    <row r="17" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B17" s="39"/>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
       <c r="F17" s="1" t="s">
         <v>206</v>
       </c>
       <c r="G17">
         <v>0.5</v>
       </c>
       <c r="H17">
         <f t="shared" si="2"/>
-        <v>1.2048192771084338E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>206</v>
       </c>
       <c r="J17">
         <v>0.5</v>
       </c>
       <c r="K17">
         <f t="shared" si="3"/>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
-    <row r="18" spans="2:11" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
       <c r="F18" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G18">
         <v>0.5</v>
       </c>
       <c r="H18">
         <f t="shared" si="2"/>
-        <v>1.2048192771084338E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>207</v>
       </c>
       <c r="J18">
         <v>0.5</v>
       </c>
       <c r="K18">
         <f t="shared" si="3"/>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
-    <row r="19" spans="2:11" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
       <c r="F19" s="1" t="s">
         <v>216</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19">
         <f t="shared" si="2"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>216</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
       <c r="K19">
         <f t="shared" si="3"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
-    <row r="20" spans="2:11" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
       <c r="E20">
         <v>2</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>95</v>
       </c>
       <c r="G20">
         <v>1.5</v>
       </c>
       <c r="H20">
         <f t="shared" si="2"/>
-        <v>3.614457831325301E-2</v>
+        <v>3.5928143712574849E-2</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>95</v>
       </c>
       <c r="J20">
         <v>1.5</v>
       </c>
       <c r="K20">
         <f t="shared" si="3"/>
         <v>1.8072289156626505E-2</v>
       </c>
     </row>
-    <row r="21" spans="2:11" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
       <c r="F21" s="1" t="s">
         <v>96</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
       <c r="H21">
         <f t="shared" si="2"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>96</v>
       </c>
       <c r="J21">
         <v>1</v>
       </c>
       <c r="K21">
         <f t="shared" si="3"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
-    <row r="22" spans="2:11" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
       <c r="F22" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G22">
         <v>0.75</v>
       </c>
       <c r="H22">
         <f t="shared" si="2"/>
-        <v>1.8072289156626505E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>97</v>
       </c>
       <c r="J22">
         <v>0.75</v>
       </c>
       <c r="K22">
         <f t="shared" si="3"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
-    <row r="23" spans="2:11" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1"/>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
       <c r="F23" s="1" t="s">
         <v>98</v>
       </c>
       <c r="G23">
         <v>1</v>
       </c>
       <c r="H23">
         <f t="shared" ref="H23:H24" si="4">G23/$G$4</f>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>98</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
       <c r="K23">
         <f t="shared" ref="K23:K24" si="5">J23/$J$4</f>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
-    <row r="24" spans="2:11" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
       <c r="F24" s="1" t="s">
         <v>99</v>
       </c>
       <c r="G24">
         <v>1.5</v>
       </c>
       <c r="H24">
         <f t="shared" si="4"/>
-        <v>3.614457831325301E-2</v>
+        <v>3.5928143712574849E-2</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>99</v>
       </c>
       <c r="J24">
         <v>1.5</v>
       </c>
       <c r="K24">
         <f t="shared" si="5"/>
         <v>1.8072289156626505E-2</v>
       </c>
     </row>
-    <row r="25" spans="2:11" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
       <c r="F25" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G25">
         <v>1</v>
       </c>
       <c r="H25">
         <f t="shared" si="2"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>100</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
       <c r="K25">
         <f t="shared" si="3"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
-    <row r="26" spans="2:11" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
       <c r="F26" s="48" t="s">
         <v>164</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
       <c r="H26">
         <f t="shared" si="2"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I26" s="48" t="s">
         <v>164</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
       <c r="K26">
         <f t="shared" si="3"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
-    <row r="27" spans="2:11" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>115</v>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="F27" t="s">
+        <v>217</v>
       </c>
       <c r="G27">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="H27">
         <f t="shared" si="2"/>
-        <v>1.2048192771084338E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>115</v>
       </c>
       <c r="J27">
         <v>0.5</v>
       </c>
       <c r="K27">
         <f t="shared" si="3"/>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
-    <row r="28" spans="2:11" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:11" x14ac:dyDescent="0.45">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1"/>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
       <c r="F28" t="s">
-        <v>217</v>
+        <v>267</v>
       </c>
       <c r="G28">
-        <v>0.75</v>
+        <v>1.25</v>
       </c>
       <c r="H28">
         <f t="shared" si="2"/>
-        <v>1.8072289156626505E-2</v>
+        <v>2.9940119760479042E-2</v>
       </c>
       <c r="I28" t="s">
         <v>217</v>
       </c>
       <c r="J28">
         <v>0.75</v>
       </c>
       <c r="K28">
         <f t="shared" si="3"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
-    <row r="29" spans="2:11" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.45">
       <c r="E29">
         <v>3</v>
       </c>
       <c r="F29" t="s">
         <v>87</v>
       </c>
       <c r="G29">
         <v>0.75</v>
       </c>
       <c r="H29">
         <f t="shared" si="2"/>
-        <v>1.8072289156626505E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I29" t="s">
         <v>87</v>
       </c>
       <c r="J29">
         <v>0.75</v>
       </c>
       <c r="K29">
         <f t="shared" si="3"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
-    <row r="30" spans="2:11" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.45">
       <c r="F30" s="1" t="s">
         <v>167</v>
       </c>
       <c r="G30">
         <v>0.75</v>
       </c>
       <c r="H30">
         <f t="shared" si="2"/>
-        <v>1.8072289156626505E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>167</v>
       </c>
       <c r="J30">
         <v>0.75</v>
       </c>
       <c r="K30">
         <f t="shared" si="3"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
-    <row r="31" spans="2:11" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:11" x14ac:dyDescent="0.45">
       <c r="F31" t="s">
         <v>58</v>
       </c>
       <c r="G31">
         <v>0.75</v>
       </c>
       <c r="H31">
         <f t="shared" si="2"/>
-        <v>1.8072289156626505E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I31" t="s">
         <v>58</v>
       </c>
       <c r="J31">
         <v>0.75</v>
       </c>
       <c r="K31">
         <f t="shared" si="3"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
-    <row r="32" spans="2:11" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.45">
       <c r="F32" t="s">
         <v>91</v>
       </c>
       <c r="G32">
         <v>0.75</v>
       </c>
       <c r="H32">
         <f t="shared" si="2"/>
-        <v>1.8072289156626505E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I32" t="s">
         <v>91</v>
       </c>
       <c r="J32">
         <v>0.75</v>
       </c>
       <c r="K32">
         <f t="shared" si="3"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
     <row r="33" spans="2:11" x14ac:dyDescent="0.45">
       <c r="F33" s="1" t="s">
         <v>218</v>
       </c>
       <c r="G33">
         <v>1</v>
       </c>
       <c r="H33">
         <f t="shared" si="2"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>218</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
       <c r="K33">
         <f t="shared" si="3"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
     <row r="34" spans="2:11" x14ac:dyDescent="0.45">
       <c r="F34" s="1" t="s">
         <v>135</v>
       </c>
       <c r="G34">
         <v>0.75</v>
       </c>
       <c r="H34">
         <f t="shared" si="2"/>
-        <v>1.8072289156626505E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>135</v>
       </c>
       <c r="J34">
         <v>0.75</v>
       </c>
       <c r="K34">
         <f t="shared" si="3"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
     <row r="35" spans="2:11" x14ac:dyDescent="0.45">
       <c r="F35" s="1" t="s">
         <v>116</v>
       </c>
       <c r="G35">
         <v>1</v>
       </c>
       <c r="H35">
         <f t="shared" si="2"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>116</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="K35">
         <f t="shared" si="3"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
     <row r="36" spans="2:11" x14ac:dyDescent="0.45">
       <c r="F36" s="1" t="s">
         <v>204</v>
       </c>
       <c r="G36">
         <v>0.75</v>
       </c>
       <c r="H36">
         <f t="shared" si="2"/>
-        <v>1.8072289156626505E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>204</v>
       </c>
       <c r="J36">
         <v>0.75</v>
       </c>
       <c r="K36">
         <f t="shared" si="3"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
     <row r="37" spans="2:11" x14ac:dyDescent="0.45">
       <c r="B37" s="39"/>
       <c r="F37" s="1" t="s">
         <v>103</v>
       </c>
       <c r="G37">
         <v>0.5</v>
       </c>
       <c r="H37">
         <f t="shared" si="2"/>
-        <v>1.2048192771084338E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>103</v>
       </c>
       <c r="J37">
         <v>0.5</v>
       </c>
       <c r="K37">
         <f t="shared" si="3"/>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
     <row r="38" spans="2:11" x14ac:dyDescent="0.45">
       <c r="F38" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G38">
         <v>0.5</v>
       </c>
       <c r="H38">
         <f t="shared" si="2"/>
-        <v>1.2048192771084338E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>83</v>
       </c>
       <c r="J38">
         <v>0.5</v>
       </c>
       <c r="K38">
         <f t="shared" si="3"/>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
     <row r="39" spans="2:11" x14ac:dyDescent="0.45">
       <c r="F39" s="1" t="s">
         <v>84</v>
       </c>
       <c r="G39">
         <v>0.5</v>
       </c>
       <c r="H39">
         <f t="shared" si="2"/>
-        <v>1.2048192771084338E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J39">
         <v>0.5</v>
       </c>
       <c r="K39">
         <f t="shared" si="3"/>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
     <row r="40" spans="2:11" x14ac:dyDescent="0.45">
       <c r="E40">
         <v>4</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>219</v>
       </c>
       <c r="G40">
         <v>1.5</v>
       </c>
       <c r="H40">
         <f t="shared" si="2"/>
-        <v>3.614457831325301E-2</v>
+        <v>3.5928143712574849E-2</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>219</v>
       </c>
       <c r="J40">
         <v>1.5</v>
       </c>
       <c r="K40">
         <f t="shared" si="3"/>
         <v>1.8072289156626505E-2</v>
       </c>
     </row>
     <row r="41" spans="2:11" x14ac:dyDescent="0.45">
       <c r="E41">
         <v>5</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>220</v>
       </c>
       <c r="G41">
         <v>0.75</v>
       </c>
       <c r="H41">
         <f t="shared" si="2"/>
-        <v>1.8072289156626505E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>220</v>
       </c>
       <c r="J41">
         <v>0.75</v>
       </c>
       <c r="K41">
         <f t="shared" si="3"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
     <row r="42" spans="2:11" x14ac:dyDescent="0.45">
       <c r="F42" s="1" t="s">
         <v>221</v>
       </c>
       <c r="G42">
         <v>1</v>
       </c>
       <c r="H42">
         <f t="shared" si="2"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>221</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
       <c r="K42">
         <f t="shared" si="3"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
     <row r="43" spans="2:11" x14ac:dyDescent="0.45">
       <c r="F43" s="1" t="s">
         <v>222</v>
       </c>
       <c r="G43">
         <v>0.75</v>
       </c>
       <c r="H43">
         <f t="shared" ref="H43" si="6">G43/$G$4</f>
-        <v>1.8072289156626505E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>222</v>
       </c>
       <c r="J43">
         <v>0.75</v>
       </c>
       <c r="K43">
         <f t="shared" ref="K43" si="7">J43/$J$4</f>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
     <row r="44" spans="2:11" x14ac:dyDescent="0.45">
       <c r="F44" s="1" t="s">
         <v>223</v>
       </c>
       <c r="G44">
         <v>0.5</v>
       </c>
       <c r="H44">
         <f t="shared" ref="H44" si="8">G44/$G$4</f>
-        <v>1.2048192771084338E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>223</v>
       </c>
       <c r="J44">
         <v>0.5</v>
       </c>
       <c r="K44">
         <f t="shared" ref="K44" si="9">J44/$J$4</f>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
     <row r="45" spans="2:11" x14ac:dyDescent="0.45">
       <c r="F45" s="1" t="s">
         <v>224</v>
       </c>
       <c r="G45">
         <v>0.75</v>
       </c>
       <c r="H45">
         <f t="shared" si="0"/>
-        <v>1.8072289156626505E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>224</v>
       </c>
       <c r="J45">
         <v>0.75</v>
       </c>
       <c r="K45">
         <f t="shared" si="1"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
     <row r="46" spans="2:11" x14ac:dyDescent="0.45">
       <c r="F46" s="1" t="s">
         <v>225</v>
       </c>
       <c r="G46">
         <v>1.25</v>
       </c>
       <c r="H46">
         <f t="shared" ref="H46:H50" si="10">G46/$G$4</f>
-        <v>3.0120481927710843E-2</v>
+        <v>2.9940119760479042E-2</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>225</v>
       </c>
       <c r="J46">
         <v>1.25</v>
       </c>
       <c r="K46">
         <f t="shared" si="1"/>
         <v>1.5060240963855422E-2</v>
       </c>
     </row>
     <row r="47" spans="2:11" x14ac:dyDescent="0.45">
       <c r="E47">
         <v>6</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>226</v>
       </c>
       <c r="G47">
         <v>1.5</v>
       </c>
       <c r="H47">
         <f t="shared" si="10"/>
-        <v>3.614457831325301E-2</v>
+        <v>3.5928143712574849E-2</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>226</v>
       </c>
       <c r="J47">
         <v>1.5</v>
       </c>
       <c r="K47">
         <f t="shared" si="1"/>
         <v>1.8072289156626505E-2</v>
       </c>
     </row>
     <row r="48" spans="2:11" x14ac:dyDescent="0.45">
       <c r="F48" s="1"/>
       <c r="H48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I48" s="1"/>
       <c r="K48">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F49" s="1"/>
       <c r="H49">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="I49" s="1"/>
       <c r="K49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F50" t="s">
         <v>59</v>
       </c>
       <c r="G50">
         <v>1</v>
       </c>
       <c r="H50">
         <f t="shared" si="10"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I50" t="s">
         <v>59</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
       <c r="K50">
         <f t="shared" si="1"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
     <row r="51" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F51" t="s">
         <v>60</v>
       </c>
       <c r="G51">
         <v>1</v>
       </c>
       <c r="H51">
         <f t="shared" si="0"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I51" t="s">
         <v>60</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
       <c r="K51">
         <f t="shared" si="1"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
     <row r="52" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F52" t="s">
         <v>61</v>
       </c>
       <c r="G52">
         <v>1</v>
       </c>
       <c r="H52">
         <f t="shared" ref="H52:H53" si="11">G52/$G$4</f>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I52" t="s">
         <v>61</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
       <c r="K52">
         <f t="shared" si="1"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
     <row r="53" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F53" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="G53">
         <v>1</v>
       </c>
       <c r="H53">
         <f t="shared" si="11"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I53" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
       <c r="K53">
         <f t="shared" si="1"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
     <row r="54" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F54" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="G54">
         <v>1</v>
       </c>
       <c r="H54">
         <f t="shared" si="0"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I54" t="s">
         <v>61</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
       <c r="K54">
         <f t="shared" ref="K54:K55" si="12">J54/$J$4</f>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
     <row r="55" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F55" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
       <c r="H55">
         <f t="shared" si="0"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I55" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="J55">
         <v>1</v>
       </c>
       <c r="K55">
         <f t="shared" si="12"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
     <row r="59" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F59" t="s">
         <v>82</v>
       </c>
       <c r="G59">
         <v>2.25</v>
       </c>
       <c r="H59">
         <f>G59/$G$4</f>
-        <v>5.4216867469879519E-2</v>
+        <v>5.3892215568862277E-2</v>
       </c>
       <c r="I59" t="s">
         <v>82</v>
       </c>
       <c r="J59">
         <v>2.25</v>
       </c>
       <c r="K59">
         <f>J59/$J$4</f>
         <v>2.710843373493976E-2</v>
       </c>
     </row>
     <row r="60" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F60" t="s">
         <v>51</v>
       </c>
       <c r="G60">
         <v>1.5</v>
       </c>
       <c r="H60">
         <f>G60/$G$4</f>
-        <v>3.614457831325301E-2</v>
+        <v>3.5928143712574849E-2</v>
       </c>
       <c r="I60" t="s">
         <v>51</v>
       </c>
       <c r="J60">
         <v>1.5</v>
       </c>
       <c r="K60">
         <f>J60/$J$4</f>
         <v>1.8072289156626505E-2</v>
       </c>
     </row>
     <row r="61" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F61" t="s">
         <v>52</v>
       </c>
       <c r="G61">
         <v>0.25</v>
       </c>
       <c r="H61">
         <f>G61/$G$4</f>
-        <v>6.024096385542169E-3</v>
+        <v>5.9880239520958087E-3</v>
       </c>
       <c r="I61" t="s">
         <v>52</v>
       </c>
       <c r="J61">
         <v>0.25</v>
       </c>
       <c r="K61">
         <f>J61/$J$4</f>
         <v>3.0120481927710845E-3</v>
       </c>
     </row>
     <row r="62" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F62" t="s">
         <v>88</v>
       </c>
       <c r="G62">
         <v>1</v>
       </c>
       <c r="H62">
         <f t="shared" ref="H62:H79" si="13">G62/$G$4</f>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I62" t="s">
         <v>88</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
       <c r="K62">
         <f t="shared" ref="K62:K79" si="14">J62/$J$4</f>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
     <row r="63" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F63" t="s">
         <v>132</v>
       </c>
       <c r="G63">
         <v>1</v>
       </c>
       <c r="H63">
         <f t="shared" si="13"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I63" t="s">
         <v>132</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
       <c r="K63">
         <f t="shared" si="14"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
     <row r="64" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F64" t="s">
         <v>131</v>
       </c>
       <c r="G64">
         <v>1.75</v>
       </c>
       <c r="H64">
         <f t="shared" si="13"/>
-        <v>4.2168674698795178E-2</v>
+        <v>4.1916167664670656E-2</v>
       </c>
       <c r="I64" t="s">
         <v>131</v>
       </c>
       <c r="J64">
         <v>1.75</v>
       </c>
       <c r="K64">
         <f t="shared" si="14"/>
         <v>2.1084337349397589E-2</v>
       </c>
     </row>
     <row r="65" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F65" t="s">
         <v>101</v>
       </c>
       <c r="G65">
         <v>1</v>
       </c>
       <c r="H65">
         <f t="shared" si="13"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I65" t="s">
         <v>101</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
       <c r="K65">
         <f t="shared" si="14"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
     <row r="66" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F66" t="s">
         <v>53</v>
       </c>
       <c r="G66">
         <v>0.75</v>
       </c>
       <c r="H66">
         <f t="shared" si="13"/>
-        <v>1.8072289156626505E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I66" t="s">
         <v>53</v>
       </c>
       <c r="J66">
         <v>0.75</v>
       </c>
       <c r="K66">
         <f t="shared" si="14"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
     <row r="67" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F67" t="s">
         <v>54</v>
       </c>
       <c r="G67">
         <v>0.75</v>
       </c>
       <c r="H67">
         <f t="shared" si="13"/>
-        <v>1.8072289156626505E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I67" t="s">
         <v>54</v>
       </c>
       <c r="J67">
         <v>0.75</v>
       </c>
       <c r="K67">
         <f t="shared" si="14"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
     <row r="68" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F68" t="s">
         <v>55</v>
       </c>
       <c r="G68">
         <v>1</v>
       </c>
       <c r="H68">
         <f t="shared" si="13"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I68" t="s">
         <v>55</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
       <c r="K68">
         <f t="shared" si="14"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
     <row r="69" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F69" s="1" t="s">
         <v>81</v>
       </c>
       <c r="G69">
         <v>1.5</v>
       </c>
       <c r="H69">
         <f t="shared" si="13"/>
-        <v>3.614457831325301E-2</v>
+        <v>3.5928143712574849E-2</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>81</v>
       </c>
       <c r="J69">
         <v>1.5</v>
       </c>
       <c r="K69">
         <f t="shared" si="14"/>
         <v>1.8072289156626505E-2</v>
       </c>
     </row>
     <row r="70" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F70" t="s">
         <v>89</v>
       </c>
       <c r="G70">
         <v>0.5</v>
       </c>
       <c r="H70">
         <f t="shared" si="13"/>
-        <v>1.2048192771084338E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I70" t="s">
         <v>89</v>
       </c>
       <c r="J70">
         <v>0.5</v>
       </c>
       <c r="K70">
         <f t="shared" si="14"/>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
     <row r="71" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F71" t="s">
         <v>133</v>
       </c>
       <c r="G71">
         <v>0.75</v>
       </c>
       <c r="H71">
         <f t="shared" si="13"/>
-        <v>1.8072289156626505E-2</v>
+        <v>1.7964071856287425E-2</v>
       </c>
       <c r="I71" t="s">
         <v>133</v>
       </c>
       <c r="J71">
         <v>0.75</v>
       </c>
       <c r="K71">
         <f t="shared" si="14"/>
         <v>9.0361445783132526E-3</v>
       </c>
     </row>
     <row r="72" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F72" t="s">
         <v>56</v>
       </c>
       <c r="G72">
         <v>0.5</v>
       </c>
       <c r="H72">
         <f t="shared" si="13"/>
-        <v>1.2048192771084338E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I72" t="s">
         <v>56</v>
       </c>
       <c r="J72">
         <v>0.5</v>
       </c>
       <c r="K72">
         <f t="shared" si="14"/>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
     <row r="73" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F73" t="s">
         <v>102</v>
       </c>
       <c r="G73">
         <v>1</v>
       </c>
       <c r="H73">
         <f t="shared" si="13"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I73" t="s">
         <v>102</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
       <c r="K73">
         <f t="shared" si="14"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
     <row r="74" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F74" t="s">
         <v>134</v>
       </c>
       <c r="G74">
         <v>1</v>
       </c>
       <c r="H74">
         <f t="shared" si="13"/>
-        <v>2.4096385542168676E-2</v>
+        <v>2.3952095808383235E-2</v>
       </c>
       <c r="I74" t="s">
         <v>134</v>
       </c>
       <c r="J74">
         <v>1</v>
       </c>
       <c r="K74">
         <f t="shared" si="14"/>
         <v>1.2048192771084338E-2</v>
       </c>
     </row>
     <row r="75" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F75" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G75">
         <v>0.5</v>
       </c>
       <c r="H75">
         <f t="shared" si="13"/>
-        <v>1.2048192771084338E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>83</v>
       </c>
       <c r="J75">
         <v>0.5</v>
       </c>
       <c r="K75">
         <f t="shared" si="14"/>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
     <row r="76" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F76" s="1" t="s">
         <v>84</v>
       </c>
       <c r="G76">
         <v>0.5</v>
       </c>
       <c r="H76">
         <f t="shared" si="13"/>
-        <v>1.2048192771084338E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J76">
         <v>0.5</v>
       </c>
       <c r="K76">
         <f t="shared" si="14"/>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
     <row r="77" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F77" t="s">
         <v>57</v>
       </c>
       <c r="G77">
         <v>0.5</v>
       </c>
       <c r="H77">
         <f t="shared" si="13"/>
-        <v>1.2048192771084338E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I77" t="s">
         <v>57</v>
       </c>
       <c r="J77">
         <v>0.5</v>
       </c>
       <c r="K77">
         <f t="shared" si="14"/>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
     <row r="78" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F78" t="s">
         <v>90</v>
       </c>
       <c r="G78">
         <v>0.5</v>
       </c>
       <c r="H78">
         <f t="shared" si="13"/>
-        <v>1.2048192771084338E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I78" t="s">
         <v>90</v>
       </c>
       <c r="J78">
         <v>0.5</v>
       </c>
       <c r="K78">
         <f t="shared" si="14"/>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
     <row r="79" spans="6:11" x14ac:dyDescent="0.45">
       <c r="F79" t="s">
         <v>110</v>
       </c>
       <c r="G79">
         <v>0.5</v>
       </c>
       <c r="H79">
         <f t="shared" si="13"/>
-        <v>1.2048192771084338E-2</v>
+        <v>1.1976047904191617E-2</v>
       </c>
       <c r="I79" t="s">
         <v>110</v>
       </c>
       <c r="J79">
         <v>0.5</v>
       </c>
       <c r="K79">
         <f t="shared" si="14"/>
         <v>6.024096385542169E-3</v>
       </c>
     </row>
     <row r="87" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F87" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="17" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967292" verticalDpi="4294967292" r:id="rId1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>