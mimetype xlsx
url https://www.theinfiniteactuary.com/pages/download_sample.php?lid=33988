--- v5 (2026-09-17)
+++ v6 (2026-11-02)
@@ -1,54074 +1,28435 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/_rels/sheet5.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/worksheets/_rels/sheet4.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/worksheets/_rels/sheet3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/worksheets/_rels/sheet2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/drawings/vmlDrawing1.vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/vmlDrawing3.vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Override PartName="/xl/drawings/vmlDrawing2.vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/vmlDrawing4.vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/vmlDrawing5.vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA78ED09-CE68-FD4B-A7E3-4A0B7EC659D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Calc"/>
+  <workbookPr backupFile="false" showObjects="all" date1904="false"/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView xWindow="2020" yWindow="660" windowWidth="27040" windowHeight="19860" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="At-A-Glance" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Lists" sheetId="6" state="hidden" r:id="rId6"/>
+    <sheet name="At-A-Glance" sheetId="1" state="visible" r:id="rId3"/>
+    <sheet name="Updates_Fall2026" sheetId="2" state="visible" r:id="rId4"/>
+    <sheet name="Updates_Summer2026" sheetId="3" state="hidden" r:id="rId5"/>
+    <sheet name="Updates_Spring2026" sheetId="4" state="hidden" r:id="rId6"/>
+    <sheet name="Updates_Fall2025" sheetId="5" state="hidden" r:id="rId7"/>
+    <sheet name="Lists" sheetId="6" state="hidden" r:id="rId8"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">Updates_Fall2025!$B$6:$F$1793</definedName>
-[...17 lines deleted...]
-    <definedName name="Types">Lists!$A$3:$A$9</definedName>
+    <definedName function="false" hidden="true" localSheetId="4" name="_xlnm._FilterDatabase" vbProcedure="false">Updates_Fall2025!$B$6:$F$1793</definedName>
+    <definedName function="false" hidden="true" localSheetId="1" name="_xlnm._FilterDatabase" vbProcedure="false">Updates_Fall2026!$B$6:$F$1793</definedName>
+    <definedName function="false" hidden="true" localSheetId="3" name="_xlnm._FilterDatabase" vbProcedure="false">Updates_Spring2026!$B$6:$F$1793</definedName>
+    <definedName function="false" hidden="true" localSheetId="2" name="_xlnm._FilterDatabase" vbProcedure="false">Updates_Summer2026!$B$6:$F$1793</definedName>
+    <definedName function="false" hidden="false" name="D" vbProcedure="false">#REF!</definedName>
+    <definedName function="false" hidden="false" name="Estimatedte" vbProcedure="false">#REF!</definedName>
+    <definedName function="false" hidden="false" name="Types" vbProcedure="false">Lists!$A$3:$A$9</definedName>
+    <definedName function="false" hidden="false" localSheetId="1" name="D" vbProcedure="false">updates_fall2026!#ref!</definedName>
+    <definedName function="false" hidden="false" localSheetId="1" name="Estimatedte" vbProcedure="false">updates_fall2026!#ref!</definedName>
+    <definedName function="false" hidden="false" localSheetId="1" name="Types" vbProcedure="false">#REF!</definedName>
+    <definedName function="false" hidden="false" localSheetId="2" name="D" vbProcedure="false">updates_summer2026!#ref!</definedName>
+    <definedName function="false" hidden="false" localSheetId="2" name="Estimatedte" vbProcedure="false">updates_summer2026!#ref!</definedName>
+    <definedName function="false" hidden="false" localSheetId="2" name="Types" vbProcedure="false">#REF!</definedName>
+    <definedName function="false" hidden="false" localSheetId="3" name="D" vbProcedure="false">updates_spring2026!#ref!</definedName>
+    <definedName function="false" hidden="false" localSheetId="3" name="Estimatedte" vbProcedure="false">updates_spring2026!#ref!</definedName>
+    <definedName function="false" hidden="false" localSheetId="3" name="Types" vbProcedure="false">#REF!</definedName>
+    <definedName function="false" hidden="false" localSheetId="4" name="D" vbProcedure="false">updates_fall2025!#ref!</definedName>
+    <definedName function="false" hidden="false" localSheetId="4" name="Estimatedte" vbProcedure="false">updates_fall2025!#ref!</definedName>
+    <definedName function="false" hidden="false" localSheetId="4" name="Types" vbProcedure="false">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...8 lines deleted...]
-      </xcalcf:calcFeatures>
+    <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
+      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...7144 lines deleted...]
-
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <authors>
-    <author>ES</author>
+    <author>Unknown Author</author>
   </authors>
   <commentList>
-    <comment ref="C14" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
+    <comment ref="C14" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
-          <t>If the version number on the end of your PDF is lower than this number, there have been changes made since your version.  See the other tabs for version-specific updates.</t>
+          <t xml:space="preserve">If the version number on the end of your PDF is lower than this number, there have been changes made since your version.  See the other tabs for version-specific updates.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <authors>
-    <author>Microsoft Office User</author>
+    <author>Unknown Author</author>
   </authors>
   <commentList>
-    <comment ref="B6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
+    <comment ref="B6" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
-          <t>This is the date the update was made</t>
+          <t xml:space="preserve">This is the date the update was made</t>
         </r>
       </text>
     </comment>
-    <comment ref="C6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000002000000}">
+    <comment ref="C6" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
-          <t>Type key:
+          <t xml:space="preserve">Type key:
 DSM = detailed study manual
 Lesson = video lesson (video and/or handout )
 FC = flash card
 CO = condensed outline
 Drill = practice problem file
 Excel = Excel-based exercise file
 Exam = practice exam
 Other = see description</t>
         </r>
       </text>
     </comment>
-    <comment ref="D6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000003000000}">
+    <comment ref="D6" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
           <t xml:space="preserve">This contains the seminar section or sub-section or:
 SM = Supplementary Materials section
 SOA = SOA Exams  tab of online seminar
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="E6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000004000000}">
+    <comment ref="E6" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
-          <t>File version number. The version number can be found on the end of the file name (PDF, zip, etc.). For example: LP_SecA-Handouts-Fall2020-v1.pdf</t>
+          <t xml:space="preserve">File version number. The version number can be found on the end of the file name (PDF, zip, etc.). For example: LP_SecA-Handouts-Fall2020-v1.pdf</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <authors>
-    <author>Microsoft Office User</author>
+    <author>Unknown Author</author>
   </authors>
   <commentList>
-    <comment ref="B6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000001000000}">
+    <comment ref="B6" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
-          <t>This is the date the update was made</t>
+          <t xml:space="preserve">This is the date the update was made</t>
         </r>
       </text>
     </comment>
-    <comment ref="C6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000002000000}">
+    <comment ref="C6" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
-          <t>Type key:
+          <t xml:space="preserve">Type key:
 DSM = detailed study manual
 Lesson = video lesson (video and/or handout )
 FC = flash card
 CO = condensed outline
 Drill = practice problem file
 Excel = Excel-based exercise file
 Exam = practice exam
 Other = see description</t>
         </r>
       </text>
     </comment>
-    <comment ref="D6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000003000000}">
+    <comment ref="D6" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
           <t xml:space="preserve">This contains the seminar section or sub-section or:
 SM = Supplementary Materials section
 SOA = SOA Exams  tab of online seminar
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="E6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000004000000}">
+    <comment ref="E6" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
-          <t>File version number. The version number can be found on the end of the file name (PDF, zip, etc.). For example: LP_SecA-Handouts-Fall2020-v1.pdf</t>
+          <t xml:space="preserve">File version number. The version number can be found on the end of the file name (PDF, zip, etc.). For example: LP_SecA-Handouts-Fall2020-v1.pdf</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <authors>
-    <author>Microsoft Office User</author>
+    <author>Unknown Author</author>
   </authors>
   <commentList>
-    <comment ref="B6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000001000000}">
+    <comment ref="B6" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
-          <t>This is the date the update was made</t>
+          <t xml:space="preserve">This is the date the update was made</t>
         </r>
       </text>
     </comment>
-    <comment ref="C6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000002000000}">
+    <comment ref="C6" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
-          <t>Type key:
+          <t xml:space="preserve">Type key:
 DSM = detailed study manual
 Lesson = video lesson (video and/or handout )
 FC = flash card
 CO = condensed outline
 Drill = practice problem file
 Excel = Excel-based exercise file
 Exam = practice exam
 Other = see description</t>
         </r>
       </text>
     </comment>
-    <comment ref="D6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000003000000}">
+    <comment ref="D6" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
           <t xml:space="preserve">This contains the seminar section or sub-section or:
 SM = Supplementary Materials section
 SOA = SOA Exams  tab of online seminar
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="E6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0300-000004000000}">
+    <comment ref="E6" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
-          <t>File version number. The version number can be found on the end of the file name (PDF, zip, etc.). For example: LP_SecA-Handouts-Fall2020-v1.pdf</t>
+          <t xml:space="preserve">File version number. The version number can be found on the end of the file name (PDF, zip, etc.). For example: LP_SecA-Handouts-Fall2020-v1.pdf</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <authors>
-    <author>Microsoft Office User</author>
+    <author>Unknown Author</author>
   </authors>
   <commentList>
-    <comment ref="B6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000001000000}">
+    <comment ref="B6" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
-          <t>This is the date the update was made</t>
+          <t xml:space="preserve">This is the date the update was made</t>
         </r>
       </text>
     </comment>
-    <comment ref="C6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000002000000}">
+    <comment ref="C6" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
-          <t>Type key:
+          <t xml:space="preserve">Type key:
 DSM = detailed study manual
 Lesson = video lesson (video and/or handout )
 FC = flash card
 CO = condensed outline
 Drill = practice problem file
 Excel = Excel-based exercise file
 Exam = practice exam
 Other = see description</t>
         </r>
       </text>
     </comment>
-    <comment ref="D6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000003000000}">
+    <comment ref="D6" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
           <t xml:space="preserve">This contains the seminar section or sub-section or:
 SM = Supplementary Materials section
 SOA = SOA Exams  tab of online seminar
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="E6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0400-000004000000}">
+    <comment ref="E6" authorId="0">
       <text>
         <r>
           <rPr>
-            <sz val="12"/>
-[...1 lines deleted...]
-            <rFont val="Calibri"/>
+            <sz val="10"/>
+            <rFont val="Arial"/>
             <family val="2"/>
-            <scheme val="minor"/>
           </rPr>
-          <t>File version number. The version number can be found on the end of the file name (PDF, zip, etc.). For example: LP_SecA-Handouts-Fall2020-v1.pdf</t>
+          <t xml:space="preserve">File version number. The version number can be found on the end of the file name (PDF, zip, etc.). For example: LP_SecA-Handouts-Fall2020-v1.pdf</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="103">
   <si>
-    <t>TIA's CFE-101 Online Seminar</t>
+    <t xml:space="preserve">TIA's CFE-101 Online Seminar</t>
   </si>
   <si>
-    <t>Last Updated:</t>
+    <t xml:space="preserve">Last Updated:</t>
   </si>
   <si>
     <t xml:space="preserve">The primary purpose of this spreadsheet is to give you a "one stop" view of all changes that have occurred in the </t>
   </si>
   <si>
-    <t>online seminar since the last time you viewed this spreadsheet.</t>
+    <t xml:space="preserve">online seminar since the last time you viewed this spreadsheet.</t>
   </si>
   <si>
-    <t>See the Past Updates tab for a list of items that have already been updated. If you have the current versions listed below,</t>
+    <t xml:space="preserve">See the Past Updates tab for a list of items that have already been updated. If you have the current versions listed below,</t>
   </si>
   <si>
-    <t>then you have all the changes on the Past Updates tab for that PDF.</t>
+    <t xml:space="preserve">then you have all the changes on the Past Updates tab for that PDF.</t>
   </si>
   <si>
-    <t>For those taking the Fall 2026 CFE-101 exam, see below for our detailed release date schedule.</t>
+    <t xml:space="preserve">For those taking the Fall 2026 CFE-101 exam, see below for our detailed release date schedule.</t>
   </si>
   <si>
-    <t>Current PDF</t>
+    <t xml:space="preserve">Current PDF</t>
   </si>
   <si>
-    <t>Version</t>
+    <t xml:space="preserve">Version</t>
   </si>
   <si>
-    <t>Detailed Study Manual</t>
+    <t xml:space="preserve">Detailed Study Manual</t>
   </si>
   <si>
-    <t>Intended Release Date</t>
+    <t xml:space="preserve">Intended Release Date</t>
   </si>
   <si>
-    <t>Section A</t>
+    <t xml:space="preserve">Section A</t>
   </si>
   <si>
-    <t>Posted - 100% Complete</t>
+    <t xml:space="preserve">Posted - 100% Complete</t>
   </si>
   <si>
-    <t>Section B</t>
+    <t xml:space="preserve">Section B</t>
   </si>
   <si>
-    <t>Section C</t>
+    <t xml:space="preserve">Section C</t>
   </si>
   <si>
-    <t>Section D</t>
+    <t xml:space="preserve">Section D</t>
   </si>
   <si>
-    <t>Video Handouts</t>
+    <t xml:space="preserve">Video Handouts</t>
   </si>
   <si>
-    <t>Supplementary Materials</t>
+    <t xml:space="preserve">Supplementary Materials</t>
   </si>
   <si>
-    <t>TIA Formula Sheet</t>
+    <t xml:space="preserve">TIA Formula Sheet</t>
   </si>
   <si>
-    <t>TIA Flashcards (App + PDF)</t>
+    <t xml:space="preserve">TIA Flashcards (App + PDF)</t>
   </si>
   <si>
-    <t>TIA Condensed Outline</t>
+    <t xml:space="preserve">TIA Condensed Outline</t>
   </si>
   <si>
-    <t>TIA Drill Problems</t>
+    <t xml:space="preserve">TIA Drill Problems</t>
   </si>
   <si>
-    <t>TIA Past Exam Breakdown Spreadsheet</t>
+    <t xml:space="preserve">TIA Past Exam Breakdown Spreadsheet</t>
   </si>
   <si>
-    <t>TIA Practice Exam #1</t>
+    <t xml:space="preserve">TIA Practice Exam #1</t>
   </si>
   <si>
-    <t>TIA Practice Exam #2</t>
+    <t xml:space="preserve">TIA Practice Exam #2</t>
   </si>
   <si>
-    <t>TIA Case Study Prep Materials</t>
+    <t xml:space="preserve">TIA Case Study Prep Materials</t>
   </si>
   <si>
-    <t>Summary of revisions and other changes to TIA's CFE-101 Online Seminar for Fall 2026</t>
+    <t xml:space="preserve">Summary of revisions and other changes to TIA's CFE-101 Online Seminar for Fall 2026</t>
   </si>
   <si>
-    <t>This contains all enhancements, revisions, and corrections made after June 15th, 2026</t>
+    <t xml:space="preserve">This contains all enhancements, revisions, and corrections made after June 15th, 2026</t>
   </si>
   <si>
-    <t>Update</t>
+    <t xml:space="preserve">Update</t>
   </si>
   <si>
-    <t>Seminar</t>
+    <t xml:space="preserve">Seminar</t>
   </si>
   <si>
-    <t>File</t>
+    <t xml:space="preserve">File</t>
   </si>
   <si>
-    <t>Sec - Type</t>
+    <t xml:space="preserve">Sec - Type</t>
   </si>
   <si>
-    <t>Date</t>
+    <t xml:space="preserve">Date</t>
   </si>
   <si>
-    <t>Type</t>
+    <t xml:space="preserve">Type</t>
   </si>
   <si>
-    <t>Section</t>
+    <t xml:space="preserve">Section</t>
   </si>
   <si>
-    <t>Vers</t>
+    <t xml:space="preserve">Vers</t>
   </si>
   <si>
-    <t>Description of change</t>
+    <t xml:space="preserve">Description of change</t>
   </si>
   <si>
-    <t>Flashcards</t>
+    <t xml:space="preserve">Flashcards</t>
   </si>
   <si>
-    <t>SM</t>
-[...146 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">SM</t>
   </si>
   <si>
     <t xml:space="preserve">Section A "Aspects to Address in the Risk Management Policy" card: added the top bullet "Most important: state the insurer's risk appetite" </t>
   </si>
   <si>
-    <t>Updated by 9/20/2026</t>
+    <t xml:space="preserve">Handouts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For the CFE101-117 reading (Economic Capital Modeling: Practical Considerations), corrected the "Key Exam Topics" slide, which was showing the topic list from the Intro to Copulas lesson instead of its own. No other slides changed.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Case Study</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Release of TIA Case Study Review Materials</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Past Exam Breakdown</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Release of v2 of the TIA Past Exam Breakdown Spreadsheet: added the July 2026 (Summer 2026) CFE-101 exam to the CFE-101 tab</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIA Solutions to the Summer 2026 CFE-101 Exam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIA Solutions to the Summer 2026 (July 2026) CFE-101 Exam released.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DSM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corporate Pension Risk Management reading, AEP debt-to-equity example (page C-80): the holistic balance sheet now subtracts the net pension obligation of 130 that is already included in total liabilities, so liabilities are 40,328 - 130 + 4,841 = 45,039 (previously shown as 45,169). The debt-to-equity ratio is still 2.8, so no conclusions change. This version also names the GM, Verizon and Motorola Solutions pension buyouts that open the reading (page C-76).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Summary of revisions and other changes to TIA's CFE-101 Online Seminar for Summer 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This contains all enhancements, revisions, and corrections made after March 30th, 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No updates yet!</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Summary of revisions and other changes to TIA's CFE-101 Online Seminar for Spring 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This contains all enhancements, revisions, and corrections made after Nov 24th, 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIA Practice Exam #2 released!</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Handouts / CO / DSM / Flashcards / Formula Sheet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Expanded coverage for two slides: CFE101-103 (slide 9) and Embedded Value (Slide 12)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIA Solutions to the Fall 2025 CFE-101 Exam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIA Solutions to the Fall 2025 CFE-101 Exam released!</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corrected point allocation for Q5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agency Theory reading DSM: For the Zak/Eddie example, fixed the solution for (1b)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solution for 6c(ii) was corrected. The wording for Q6(d) was also modified for clarity.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Between version 1 and 3 we made a number of small updates including updating the wording of 5f(iv)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Summary of revisions and other changes to TIA's CFE-101 Online Seminar for Fall 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This contains all enhancements, revisions, and corrections made during the Fall 2025 sitting.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posted complete Section B files with all readings included</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posted complete Section A files with all readings included</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posted complete Section D files with all readings included</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posted complete Section C files with all readings included</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Condensed Outline, Flashcards, Formula Sheet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posted complete CO/Flashcards/Formula Sheet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Past Exam Mapping Spreadsheet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posted past exam mapping spreadsheet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIA CFE-101 Practice Exam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posted TIA CFE-101 Practice Exam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For the "Embedded Value Calculation for a Life Insurance Company" reading, re-worded the last bullet in Section 3.2 (Release of Margins). For the DSM, also added in a footnote to clarify Q denotes risk-neutral.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For the "Embedded Value Calculation for a Life Insurance Company" reading, re-worded the last bullet in Section 3.2 (Release of Margins).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Condensed Outline</t>
+  </si>
+  <si>
+    <t xml:space="preserve">See row 15 above</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drill Problems</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIA CFE-101 drill problems released</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DSM / Handouts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Removed materials for Section 18.6 of QERM Ch. 18 (off syllabus)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Condensed Outline / Flashcards</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula Sheet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Minor updates from V1 to V2 of the drill problems. Added verbiage to clarify interest rate compounding assumptions (annual effective vs continuous).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lesson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drill</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Exam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Other</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIA Solutions to the Fall 2025 CFE-101 Exam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Replaced Q3(a) (off-syllabus material) with a new question on current readings and restored the original SOA Q4(b) with a new solution on current readings, so the full 50-point exam is now current</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIA Solutions to the Spring 2026 CFE-101 Exam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Replaced Q3(b)(ii) (off-syllabus material) with a new question on current readings and re-sourced the Q3(b)(iii) and Q3(c) solutions to current readings, so the full 50-point exam is now current; small source and formatting fixes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIA CFE-101 Practice Exam #1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q3: reduced the simulation from 10,000 to 1,000 random numbers (answers updated to match) and added chart axis titles</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="m/d/yy;@"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="General"/>
+    <numFmt numFmtId="165" formatCode="mm\-dd\-yy"/>
+    <numFmt numFmtId="166" formatCode="m/d/yyyy"/>
+    <numFmt numFmtId="167" formatCode="m/d/yy;@"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="16">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+      <charset val="1"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
     </font>
     <font>
-      <i/>
-[...4 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <i val="true"/>
+      <sz val="16"/>
+      <name val="Calibri (Body)"/>
+      <family val="0"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <i val="true"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF0432FF"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...48 lines deleted...]
-      <name val="Calibri (Body)"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor rgb="FFFFFF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
-        <bgColor indexed="64"/>
+        <fgColor theme="0" tint="-0.15"/>
+        <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...10 lines deleted...]
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+  <cellStyleXfs count="22">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="42">
-[...2 lines deleted...]
-      <alignment horizontal="center"/>
+  <cellXfs count="41">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="164" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="164" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="5">
-[...1 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="3" builtinId="8" hidden="1"/>
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Comma" xfId="15" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
+    <cellStyle name="Currency" xfId="17" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
+    <cellStyle name="Percent" xfId="19" builtinId="5"/>
+    <cellStyle name="Normal 2" xfId="20"/>
+    <cellStyle name="Normal 3" xfId="21"/>
   </cellStyles>
-  <dxfs count="0"/>
-[...8 lines deleted...]
-  </extLst>
+  <dxfs count="2">
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF000000"/>
+          <bgColor rgb="FF000000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="FF000000"/>
+      <rgbColor rgb="FFFFFFFF"/>
+      <rgbColor rgb="FFFF0000"/>
+      <rgbColor rgb="FF00FF00"/>
+      <rgbColor rgb="FF0432FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008000"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FF808000"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FFC0C0C0"/>
+      <rgbColor rgb="FF808080"/>
+      <rgbColor rgb="FF9999FF"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FFFFFFCC"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FF660066"/>
+      <rgbColor rgb="FFFF8080"/>
+      <rgbColor rgb="FF0066CC"/>
+      <rgbColor rgb="FFD9D9D9"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FF00CCFF"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FFCCFFCC"/>
+      <rgbColor rgb="FFFFFF99"/>
+      <rgbColor rgb="FF99CCFF"/>
+      <rgbColor rgb="FFFF99CC"/>
+      <rgbColor rgb="FFCC99FF"/>
+      <rgbColor rgb="FFFFCC99"/>
+      <rgbColor rgb="FF3366FF"/>
+      <rgbColor rgb="FF33CCCC"/>
+      <rgbColor rgb="FF99CC00"/>
+      <rgbColor rgb="FFFFCC00"/>
+      <rgbColor rgb="FFFF9900"/>
+      <rgbColor rgb="FFFF6600"/>
+      <rgbColor rgb="FF666699"/>
+      <rgbColor rgb="FF969696"/>
+      <rgbColor rgb="FF003366"/>
+      <rgbColor rgb="FF339966"/>
+      <rgbColor rgb="FF003300"/>
+      <rgbColor rgb="FF333300"/>
+      <rgbColor rgb="FF993300"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FF333399"/>
+      <rgbColor rgb="FF333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="44546a"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="e7e6e6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="5b9bd5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="ed7d31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a5a5a5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="ffc000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4472c4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="70ad47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0563c1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="954f72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
-            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
-                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
+</Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/>
+</Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/>
+</Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/>
+</Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/>
+</Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...1 lines deleted...]
-    <pageSetUpPr fitToPage="1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="true"/>
   </sheetPr>
   <dimension ref="A1:C40"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.00390625" defaultRowHeight="15.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.83203125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="5" width="23.1640625" bestFit="1" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="57.84"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="72.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="11.17"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="4" style="0" width="23.16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
+    <row r="1" customFormat="false" ht="21" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="2" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="16">
-[...4 lines deleted...]
-      <c r="A4" s="2" t="s">
+      <c r="B2" s="4" t="n">
+        <f aca="false">DATE(2026,10,23)</f>
+        <v>46318</v>
+      </c>
+    </row>
+    <row r="4" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A5" s="2" t="s">
+    <row r="5" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="6" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A6" s="1"/>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A7" s="9" t="s">
+    <row r="7" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A8" t="s">
+    <row r="8" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="0" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="19" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="A11" s="40" t="s">
+    <row r="10" customFormat="false" ht="18.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A10" s="7" t="str">
+        <f aca="false">"Overall status by section as of "&amp;TEXT(B2,"m/d/yy")</f>
+        <v>Overall status by section as of 10/23/26</v>
+      </c>
+    </row>
+    <row r="11" customFormat="false" ht="67.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A11" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="41"/>
-[...2 lines deleted...]
-      <c r="C13" s="4" t="s">
+      <c r="B11" s="8"/>
+    </row>
+    <row r="13" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C13" s="9" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="C14" s="18" t="s">
+    <row r="14" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C14" s="10" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A15" s="23" t="s">
+    <row r="15" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="26" t="s">
+      <c r="B15" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="24"/>
-[...2 lines deleted...]
-      <c r="A16" s="29" t="s">
+      <c r="C15" s="13"/>
+    </row>
+    <row r="16" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A16" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="30" t="s">
+      <c r="B16" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="27">
+      <c r="C16" s="16" t="n">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:3" ht="17" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="29" t="s">
+    <row r="17" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A17" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="30" t="s">
+      <c r="B17" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="C17" s="27">
+      <c r="C17" s="16" t="n">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:3" ht="17" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="29" t="s">
+    <row r="18" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A18" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="30" t="s">
+      <c r="B18" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="C18" s="27">
+      <c r="C18" s="16" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A19" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="16" t="n">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:3" ht="17" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="29" t="s">
+    <row r="20" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="17"/>
+      <c r="B20" s="18"/>
+      <c r="C20" s="19"/>
+    </row>
+    <row r="21" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="20"/>
+    </row>
+    <row r="22" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A22" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="16" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A23" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="16" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A24" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="16" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A25" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="30" t="s">
+      <c r="B25" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="27">
+      <c r="C25" s="16" t="n">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="B21" s="26" t="s">
+    <row r="26" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="14"/>
+      <c r="B26" s="15"/>
+      <c r="C26" s="16"/>
+    </row>
+    <row r="27" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="C21" s="25"/>
-[...5 lines deleted...]
-      <c r="B22" s="30" t="s">
+      <c r="C27" s="21"/>
+    </row>
+    <row r="28" customFormat="false" ht="15.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A28" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B28" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="C22" s="27">
+      <c r="C28" s="16" t="n">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:3" ht="17" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B23" s="30" t="s">
+    <row r="29" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A29" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="C23" s="27">
+      <c r="C29" s="16" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A30" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="16" t="n">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="1:3" ht="17" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B24" s="30" t="s">
+    <row r="31" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A31" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B31" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="C24" s="27">
+      <c r="C31" s="16" t="n">
         <v>1</v>
       </c>
     </row>
-    <row r="25" spans="1:3" ht="17" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B25" s="30" t="s">
+    <row r="32" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A32" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B32" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="C25" s="27">
+      <c r="C32" s="1" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A33" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B33" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="16" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A34" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C34" s="16" t="n">
         <v>1</v>
       </c>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="B28" s="30" t="s">
+    <row r="35" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A35" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B35" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="C28" s="27">
+      <c r="C35" s="16" t="n">
         <v>1</v>
       </c>
     </row>
-    <row r="29" spans="1:3" ht="17" customHeight="1" x14ac:dyDescent="0.2">
-[...78 lines deleted...]
-      <c r="A40" s="38"/>
+    <row r="37" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="22"/>
+    </row>
+    <row r="40" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A11:B11"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...2 lines deleted...]
-    <oddFooter>&amp;C&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddFooter>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.3"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter>&amp;Cwww.theinfiniteactuary.com</oddFooter>
   </headerFooter>
-  <legacyDrawing r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I1793"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
+  <dimension ref="A1:I1012"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="B1" colorId="64" zoomScale="120" zoomScaleNormal="120" zoomScalePageLayoutView="100" workbookViewId="0">
+      <pane xSplit="0" ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="topLeft" activeCell="B1" activeCellId="0" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="B1" activeCellId="0" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.00390625" defaultRowHeight="15.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13.5" hidden="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="8.1640625" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="true" outlineLevel="0" max="1" min="1" style="0" width="13.5"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="11.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="55.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="8"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="10.83"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="23" width="75.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="1" width="6.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="0" width="7.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="9" style="0" width="8.17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="6" t="s">
+    <row r="1" customFormat="false" ht="21" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="B1" s="24" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="B2" s="5" t="s">
+    <row r="2" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B2" s="25" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="B5" s="4" t="s">
+    <row r="3" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B3" s="25"/>
+    </row>
+    <row r="4" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B4" s="25"/>
+    </row>
+    <row r="5" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B5" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="4"/>
-      <c r="D5" s="4" t="s">
+      <c r="C5" s="9"/>
+      <c r="D5" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="E5" s="4" t="s">
+      <c r="E5" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="F5" s="13"/>
-[...1 lines deleted...]
-      <c r="H5" s="4"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
       <c r="I5" s="3"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A6" t="s">
+    <row r="6" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="B6" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C6" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="4" t="s">
+      <c r="D6" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="E6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="13" t="s">
+      <c r="F6" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="4"/>
-      <c r="H6" s="4"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
       <c r="I6" s="3"/>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <f>D7&amp;" "&amp;C7</f>
+    <row r="7" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="0" t="str">
+        <f aca="false">D7&amp;" "&amp;C7</f>
         <v>SM Flashcards</v>
       </c>
-      <c r="B7" s="39">
+      <c r="B7" s="27" t="n">
         <v>46206</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="F7" s="9" t="s">
-[...102 lines deleted...]
-      <c r="C16" s="11"/>
+      <c r="F7" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="G7" s="28"/>
+      <c r="H7" s="29"/>
+    </row>
+    <row r="8" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="0" t="str">
+        <f aca="false">D8&amp;" "&amp;C8</f>
+        <v>A Handouts</v>
+      </c>
+      <c r="B8" s="27" t="n">
+        <v>46282</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="G8" s="28"/>
+      <c r="H8" s="29"/>
+    </row>
+    <row r="9" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="0" t="str">
+        <f aca="false">D9&amp;" "&amp;C9</f>
+        <v>SM Case Study</v>
+      </c>
+      <c r="B9" s="27" t="n">
+        <v>46284</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="30" t="n">
+        <v>1</v>
+      </c>
+      <c r="F9" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G9" s="28"/>
+      <c r="H9" s="29"/>
+    </row>
+    <row r="10" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="0" t="str">
+        <f aca="false">D10&amp;" "&amp;C10</f>
+        <v>SM Past Exam Breakdown</v>
+      </c>
+      <c r="B10" s="27" t="n">
+        <v>46287</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="F10" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="G10" s="28"/>
+      <c r="H10" s="29"/>
+    </row>
+    <row r="11" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="0" t="str">
+        <f aca="false">D11&amp;" "&amp;C11</f>
+        <v>SM TIA Solutions to the Summer 2026 CFE-101 Exam</v>
+      </c>
+      <c r="B11" s="27" t="n">
+        <v>46287</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="30" t="n">
+        <v>1</v>
+      </c>
+      <c r="F11" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="G11" s="28"/>
+      <c r="H11" s="29"/>
+    </row>
+    <row r="12" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="0" t="str">
+        <f aca="false">D12&amp;" "&amp;C12</f>
+        <v>C DSM</v>
+      </c>
+      <c r="B12" s="27" t="n">
+        <v>46310</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="F12" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="G12" s="28"/>
+      <c r="H12" s="29"/>
+    </row>
+    <row r="13" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="0" t="str">
+        <f aca="false">D13&amp;" "&amp;C13</f>
+        <v>SM TIA Solutions to the Fall 2025 CFE-101 Exam</v>
+      </c>
+      <c r="B13" s="27" t="n">
+        <v>46318</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="F13" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="G13" s="28"/>
+      <c r="H13" s="29"/>
+    </row>
+    <row r="14" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="0" t="str">
+        <f aca="false">D14&amp;" "&amp;C14</f>
+        <v>SM TIA Solutions to the Spring 2026 CFE-101 Exam</v>
+      </c>
+      <c r="B14" s="27" t="n">
+        <v>46318</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="F14" s="23" t="s">
+        <v>100</v>
+      </c>
+      <c r="G14" s="28"/>
+      <c r="H14" s="29"/>
+    </row>
+    <row r="15" customFormat="false" ht="39" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A15" s="0" t="str">
+        <f aca="false">D15&amp;" "&amp;C15</f>
+        <v>SM TIA CFE-101 Practice Exam #1</v>
+      </c>
+      <c r="B15" s="27" t="n">
+        <v>46318</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" s="30" t="n">
+        <v>2</v>
+      </c>
+      <c r="F15" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="G15" s="28"/>
+      <c r="H15" s="29"/>
+    </row>
+    <row r="16" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="0" t="str">
+        <f aca="false">D16&amp;" "&amp;C16</f>
+        <v> </v>
+      </c>
+      <c r="B16" s="31"/>
+      <c r="C16" s="33"/>
       <c r="D16" s="1"/>
-      <c r="E16" s="11"/>
-[...8 lines deleted...]
-      <c r="C17" s="11"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="32"/>
+    </row>
+    <row r="17" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="0" t="str">
+        <f aca="false">D17&amp;" "&amp;C17</f>
+        <v> </v>
+      </c>
+      <c r="B17" s="31"/>
+      <c r="C17" s="33"/>
       <c r="D17" s="1"/>
-      <c r="E17" s="11"/>
-[...8 lines deleted...]
-      <c r="C18" s="11"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="32"/>
+    </row>
+    <row r="18" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="0" t="str">
+        <f aca="false">D18&amp;" "&amp;C18</f>
+        <v> </v>
+      </c>
+      <c r="B18" s="31"/>
+      <c r="C18" s="33"/>
       <c r="D18" s="1"/>
-      <c r="E18" s="11"/>
-[...8 lines deleted...]
-      <c r="C19" s="11"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="32"/>
+    </row>
+    <row r="19" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="0" t="str">
+        <f aca="false">D19&amp;" "&amp;C19</f>
+        <v> </v>
+      </c>
+      <c r="B19" s="31"/>
+      <c r="C19" s="33"/>
       <c r="D19" s="1"/>
-      <c r="E19" s="11"/>
-[...175 lines deleted...]
-      <c r="B36" s="17"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="32"/>
+    </row>
+    <row r="20" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="0" t="str">
+        <f aca="false">D20&amp;" "&amp;C20</f>
+        <v> </v>
+      </c>
+      <c r="B20" s="31"/>
+      <c r="C20" s="33"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="32"/>
+    </row>
+    <row r="21" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="0" t="str">
+        <f aca="false">D21&amp;" "&amp;C21</f>
+        <v> </v>
+      </c>
+      <c r="B21" s="31"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="32"/>
+    </row>
+    <row r="22" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="0" t="str">
+        <f aca="false">D22&amp;" "&amp;C22</f>
+        <v> </v>
+      </c>
+      <c r="B22" s="34"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="35"/>
+    </row>
+    <row r="23" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="0" t="str">
+        <f aca="false">D23&amp;" "&amp;C23</f>
+        <v> </v>
+      </c>
+      <c r="B23" s="36"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="35"/>
+    </row>
+    <row r="24" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="0" t="str">
+        <f aca="false">D24&amp;" "&amp;C24</f>
+        <v> </v>
+      </c>
+      <c r="B24" s="36"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="34"/>
+      <c r="F24" s="35"/>
+    </row>
+    <row r="25" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="0" t="str">
+        <f aca="false">D25&amp;" "&amp;C25</f>
+        <v> </v>
+      </c>
+      <c r="B25" s="36"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="35"/>
+    </row>
+    <row r="26" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="0" t="str">
+        <f aca="false">D26&amp;" "&amp;C26</f>
+        <v> </v>
+      </c>
+      <c r="B26" s="36"/>
+      <c r="C26" s="33"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="35"/>
+    </row>
+    <row r="27" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="0" t="str">
+        <f aca="false">D27&amp;" "&amp;C27</f>
+        <v> </v>
+      </c>
+      <c r="B27" s="36"/>
+      <c r="C27" s="33"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="32"/>
+    </row>
+    <row r="28" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="0" t="str">
+        <f aca="false">D28&amp;" "&amp;C28</f>
+        <v> </v>
+      </c>
+      <c r="B28" s="36"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="35"/>
+    </row>
+    <row r="29" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="0" t="str">
+        <f aca="false">D29&amp;" "&amp;C29</f>
+        <v> </v>
+      </c>
+      <c r="B29" s="36"/>
+      <c r="C29" s="33"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="35"/>
+    </row>
+    <row r="30" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="0" t="str">
+        <f aca="false">D30&amp;" "&amp;C30</f>
+        <v> </v>
+      </c>
+      <c r="B30" s="36"/>
+      <c r="C30" s="33"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="35"/>
+    </row>
+    <row r="31" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="0" t="str">
+        <f aca="false">D31&amp;" "&amp;C31</f>
+        <v> </v>
+      </c>
+      <c r="B31" s="36"/>
+      <c r="C31" s="33"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="33"/>
+      <c r="F31" s="35"/>
+    </row>
+    <row r="32" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B32" s="36"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="35"/>
+    </row>
+    <row r="33" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B33" s="36"/>
+      <c r="C33" s="33"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="35"/>
+    </row>
+    <row r="34" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="0" t="str">
+        <f aca="false">D34&amp;" "&amp;C34</f>
+        <v> </v>
+      </c>
+      <c r="B34" s="36"/>
+      <c r="C34" s="33"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="35"/>
+    </row>
+    <row r="35" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="0" t="str">
+        <f aca="false">D35&amp;" "&amp;C35</f>
+        <v> </v>
+      </c>
+      <c r="B35" s="36"/>
+      <c r="C35" s="33"/>
+      <c r="D35" s="33"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="35"/>
+    </row>
+    <row r="36" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="0" t="str">
+        <f aca="false">D36&amp;" "&amp;C36</f>
+        <v> </v>
+      </c>
+      <c r="B36" s="36"/>
       <c r="C36" s="1"/>
-      <c r="D36" s="11"/>
-[...8 lines deleted...]
-      <c r="B37" s="17"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="35"/>
+    </row>
+    <row r="37" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="0" t="str">
+        <f aca="false">D37&amp;" "&amp;C37</f>
+        <v> </v>
+      </c>
+      <c r="B37" s="36"/>
       <c r="C37" s="1"/>
-      <c r="D37" s="11"/>
-[...8 lines deleted...]
-      <c r="B38" s="17"/>
+      <c r="D37" s="33"/>
+      <c r="E37" s="33"/>
+      <c r="F37" s="35"/>
+    </row>
+    <row r="38" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="0" t="str">
+        <f aca="false">D38&amp;" "&amp;C38</f>
+        <v> </v>
+      </c>
+      <c r="B38" s="36"/>
       <c r="C38" s="1"/>
-      <c r="D38" s="11"/>
-[...8 lines deleted...]
-      <c r="B39" s="12"/>
+      <c r="D38" s="33"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="35"/>
+    </row>
+    <row r="39" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="0" t="str">
+        <f aca="false">D39&amp;" "&amp;C39</f>
+        <v> </v>
+      </c>
+      <c r="B39" s="37"/>
       <c r="C39" s="1"/>
-      <c r="D39" s="11"/>
-[...8 lines deleted...]
-      <c r="B40" s="12"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="35"/>
+    </row>
+    <row r="40" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="0" t="str">
+        <f aca="false">D40&amp;" "&amp;C40</f>
+        <v> </v>
+      </c>
+      <c r="B40" s="37"/>
       <c r="C40" s="1"/>
-      <c r="D40" s="11"/>
-[...8 lines deleted...]
-      <c r="B41" s="12"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="35"/>
+    </row>
+    <row r="41" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="0" t="str">
+        <f aca="false">D41&amp;" "&amp;C41</f>
+        <v> </v>
+      </c>
+      <c r="B41" s="37"/>
       <c r="C41" s="1"/>
-      <c r="D41" s="11"/>
-[...30 lines deleted...]
-      <c r="B44" s="12"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="33"/>
+      <c r="F41" s="35"/>
+    </row>
+    <row r="42" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="0" t="str">
+        <f aca="false">D42&amp;" "&amp;C42</f>
+        <v> </v>
+      </c>
+      <c r="B42" s="36"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="33"/>
+      <c r="F42" s="15"/>
+    </row>
+    <row r="43" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="0" t="str">
+        <f aca="false">D43&amp;" "&amp;C43</f>
+        <v> </v>
+      </c>
+      <c r="B43" s="36"/>
+      <c r="C43" s="33"/>
+      <c r="D43" s="33"/>
+      <c r="E43" s="33"/>
+      <c r="F43" s="35"/>
+    </row>
+    <row r="44" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A44" s="0" t="str">
+        <f aca="false">D44&amp;" "&amp;C44</f>
+        <v> </v>
+      </c>
+      <c r="B44" s="37"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
-      <c r="E44" s="11"/>
-[...7 lines deleted...]
-      <c r="B45" s="12"/>
+      <c r="E44" s="33"/>
+      <c r="F44" s="35"/>
+    </row>
+    <row r="45" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A45" s="0" t="str">
+        <f aca="false">D45&amp;" "&amp;C45</f>
+        <v> </v>
+      </c>
+      <c r="B45" s="37"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
-      <c r="E45" s="11"/>
-[...7 lines deleted...]
-      <c r="B46" s="12"/>
+      <c r="E45" s="33"/>
+      <c r="F45" s="32"/>
+    </row>
+    <row r="46" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A46" s="0" t="str">
+        <f aca="false">D46&amp;" "&amp;C46</f>
+        <v> </v>
+      </c>
+      <c r="B46" s="37"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
-      <c r="E46" s="11"/>
-[...7 lines deleted...]
-      <c r="B47" s="12"/>
+      <c r="E46" s="33"/>
+      <c r="F46" s="32"/>
+    </row>
+    <row r="47" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A47" s="0" t="str">
+        <f aca="false">D47&amp;" "&amp;C47</f>
+        <v> </v>
+      </c>
+      <c r="B47" s="37"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
-      <c r="E47" s="11"/>
-[...7 lines deleted...]
-      <c r="B48" s="12"/>
+      <c r="E47" s="33"/>
+      <c r="F47" s="32"/>
+    </row>
+    <row r="48" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A48" s="0" t="str">
+        <f aca="false">D48&amp;" "&amp;C48</f>
+        <v> </v>
+      </c>
+      <c r="B48" s="37"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
-      <c r="E48" s="11"/>
-[...7 lines deleted...]
-      <c r="B49" s="12"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="32"/>
+    </row>
+    <row r="49" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A49" s="0" t="str">
+        <f aca="false">D49&amp;" "&amp;C49</f>
+        <v> </v>
+      </c>
+      <c r="B49" s="37"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
-      <c r="E49" s="11"/>
-[...7 lines deleted...]
-      <c r="B50" s="12"/>
+      <c r="E49" s="33"/>
+      <c r="F49" s="35"/>
+    </row>
+    <row r="50" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A50" s="0" t="str">
+        <f aca="false">D50&amp;" "&amp;C50</f>
+        <v> </v>
+      </c>
+      <c r="B50" s="37"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
-      <c r="E50" s="11"/>
-[...7 lines deleted...]
-      <c r="B51" s="12"/>
+      <c r="E50" s="33"/>
+      <c r="F50" s="35"/>
+    </row>
+    <row r="51" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A51" s="0" t="str">
+        <f aca="false">D51&amp;" "&amp;C51</f>
+        <v> </v>
+      </c>
+      <c r="B51" s="37"/>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
-      <c r="E51" s="11"/>
-[...18 lines deleted...]
-      <c r="B53" s="12"/>
+      <c r="E51" s="33"/>
+      <c r="F51" s="35"/>
+    </row>
+    <row r="52" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A52" s="0" t="str">
+        <f aca="false">D52&amp;" "&amp;C52</f>
+        <v> </v>
+      </c>
+      <c r="B52" s="37"/>
+      <c r="C52" s="33"/>
+      <c r="D52" s="33"/>
+      <c r="E52" s="33"/>
+      <c r="F52" s="35"/>
+    </row>
+    <row r="53" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A53" s="0" t="str">
+        <f aca="false">D53&amp;" "&amp;C53</f>
+        <v> </v>
+      </c>
+      <c r="B53" s="37"/>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
-      <c r="E53" s="11"/>
-[...29 lines deleted...]
-      <c r="B56" s="12"/>
+      <c r="E53" s="33"/>
+      <c r="F53" s="35"/>
+    </row>
+    <row r="54" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A54" s="0" t="str">
+        <f aca="false">D54&amp;" "&amp;C54</f>
+        <v> </v>
+      </c>
+      <c r="B54" s="37"/>
+      <c r="C54" s="33"/>
+      <c r="D54" s="33"/>
+      <c r="E54" s="33"/>
+      <c r="F54" s="35"/>
+    </row>
+    <row r="55" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A55" s="0" t="str">
+        <f aca="false">D55&amp;" "&amp;C55</f>
+        <v> </v>
+      </c>
+      <c r="B55" s="37"/>
+      <c r="C55" s="33"/>
+      <c r="D55" s="33"/>
+      <c r="E55" s="33"/>
+      <c r="F55" s="35"/>
+    </row>
+    <row r="56" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A56" s="0" t="str">
+        <f aca="false">D56&amp;" "&amp;C56</f>
+        <v> </v>
+      </c>
+      <c r="B56" s="37"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
-      <c r="E56" s="11"/>
-[...7 lines deleted...]
-      <c r="B57" s="12"/>
+      <c r="E56" s="33"/>
+      <c r="F56" s="35"/>
+    </row>
+    <row r="57" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A57" s="0" t="str">
+        <f aca="false">D57&amp;" "&amp;C57</f>
+        <v> </v>
+      </c>
+      <c r="B57" s="37"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
-      <c r="E57" s="11"/>
-[...7 lines deleted...]
-      <c r="B58" s="12"/>
+      <c r="E57" s="33"/>
+      <c r="F57" s="35"/>
+    </row>
+    <row r="58" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A58" s="0" t="str">
+        <f aca="false">D58&amp;" "&amp;C58</f>
+        <v> </v>
+      </c>
+      <c r="B58" s="37"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
-      <c r="E58" s="11"/>
-[...7 lines deleted...]
-      <c r="B59" s="34"/>
+      <c r="E58" s="33"/>
+      <c r="F58" s="32"/>
+    </row>
+    <row r="59" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A59" s="0" t="str">
+        <f aca="false">D59&amp;" "&amp;C59</f>
+        <v> </v>
+      </c>
+      <c r="B59" s="38"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
-      <c r="F59" s="19"/>
-[...6 lines deleted...]
-      <c r="B60" s="34"/>
+      <c r="F59" s="32"/>
+    </row>
+    <row r="60" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A60" s="0" t="str">
+        <f aca="false">D60&amp;" "&amp;C60</f>
+        <v> </v>
+      </c>
+      <c r="B60" s="38"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
-      <c r="F60" s="19"/>
-[...6 lines deleted...]
-      <c r="B61" s="34"/>
+      <c r="F60" s="32"/>
+    </row>
+    <row r="61" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A61" s="0" t="str">
+        <f aca="false">D61&amp;" "&amp;C61</f>
+        <v> </v>
+      </c>
+      <c r="B61" s="38"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
-      <c r="F61" s="19"/>
-[...6 lines deleted...]
-      <c r="B62" s="34"/>
+      <c r="F61" s="32"/>
+    </row>
+    <row r="62" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A62" s="0" t="str">
+        <f aca="false">D62&amp;" "&amp;C62</f>
+        <v> </v>
+      </c>
+      <c r="B62" s="38"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
-      <c r="F62" s="19"/>
-[...6 lines deleted...]
-      <c r="B63" s="34"/>
+      <c r="F62" s="32"/>
+    </row>
+    <row r="63" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A63" s="0" t="str">
+        <f aca="false">D63&amp;" "&amp;C63</f>
+        <v> </v>
+      </c>
+      <c r="B63" s="38"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
-      <c r="F63" s="19"/>
-[...6 lines deleted...]
-      <c r="B64" s="34"/>
+      <c r="F63" s="32"/>
+    </row>
+    <row r="64" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A64" s="0" t="str">
+        <f aca="false">D64&amp;" "&amp;C64</f>
+        <v> </v>
+      </c>
+      <c r="B64" s="38"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
-      <c r="F64" s="20"/>
-[...29 lines deleted...]
-      <c r="C67" s="11"/>
+      <c r="F64" s="35"/>
+    </row>
+    <row r="65" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A65" s="0" t="str">
+        <f aca="false">D65&amp;" "&amp;C65</f>
+        <v> </v>
+      </c>
+      <c r="B65" s="39"/>
+      <c r="C65" s="33"/>
+      <c r="D65" s="33"/>
+      <c r="E65" s="33"/>
+      <c r="F65" s="32"/>
+    </row>
+    <row r="66" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A66" s="0" t="str">
+        <f aca="false">D66&amp;" "&amp;C66</f>
+        <v> </v>
+      </c>
+      <c r="B66" s="39"/>
+      <c r="C66" s="33"/>
+      <c r="D66" s="33"/>
+      <c r="E66" s="33"/>
+      <c r="F66" s="32"/>
+    </row>
+    <row r="67" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A67" s="0" t="str">
+        <f aca="false">D67&amp;" "&amp;C67</f>
+        <v> </v>
+      </c>
+      <c r="B67" s="38"/>
+      <c r="C67" s="33"/>
       <c r="D67" s="1"/>
-      <c r="F67" s="19"/>
-[...7 lines deleted...]
-      <c r="C68" s="11"/>
+      <c r="F67" s="32"/>
+    </row>
+    <row r="68" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A68" s="0" t="str">
+        <f aca="false">D68&amp;" "&amp;C68</f>
+        <v> </v>
+      </c>
+      <c r="B68" s="38"/>
+      <c r="C68" s="33"/>
       <c r="D68" s="1"/>
-      <c r="F68" s="19"/>
-[...7 lines deleted...]
-      <c r="C69" s="11"/>
+      <c r="F68" s="32"/>
+    </row>
+    <row r="69" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A69" s="0" t="str">
+        <f aca="false">D69&amp;" "&amp;C69</f>
+        <v> </v>
+      </c>
+      <c r="B69" s="38"/>
+      <c r="C69" s="33"/>
       <c r="D69" s="1"/>
-      <c r="F69" s="19"/>
-[...7 lines deleted...]
-      <c r="C70" s="11"/>
+      <c r="F69" s="32"/>
+    </row>
+    <row r="70" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A70" s="0" t="str">
+        <f aca="false">D70&amp;" "&amp;C70</f>
+        <v> </v>
+      </c>
+      <c r="B70" s="38"/>
+      <c r="C70" s="33"/>
       <c r="D70" s="1"/>
-      <c r="F70" s="19"/>
-[...7 lines deleted...]
-      <c r="C71" s="11"/>
+      <c r="F70" s="32"/>
+    </row>
+    <row r="71" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A71" s="0" t="str">
+        <f aca="false">D71&amp;" "&amp;C71</f>
+        <v> </v>
+      </c>
+      <c r="B71" s="38"/>
+      <c r="C71" s="33"/>
       <c r="D71" s="1"/>
-      <c r="F71" s="19"/>
-[...7 lines deleted...]
-      <c r="C72" s="11"/>
+      <c r="F71" s="32"/>
+    </row>
+    <row r="72" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A72" s="0" t="str">
+        <f aca="false">D72&amp;" "&amp;C72</f>
+        <v> </v>
+      </c>
+      <c r="B72" s="38"/>
+      <c r="C72" s="33"/>
       <c r="D72" s="1"/>
-      <c r="F72" s="19"/>
-[...7 lines deleted...]
-      <c r="C73" s="11"/>
+      <c r="F72" s="32"/>
+    </row>
+    <row r="73" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A73" s="0" t="str">
+        <f aca="false">D73&amp;" "&amp;C73</f>
+        <v> </v>
+      </c>
+      <c r="B73" s="38"/>
+      <c r="C73" s="33"/>
       <c r="D73" s="1"/>
-      <c r="F73" s="19"/>
-[...7 lines deleted...]
-      <c r="C74" s="11"/>
+      <c r="F73" s="32"/>
+    </row>
+    <row r="74" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A74" s="0" t="str">
+        <f aca="false">D74&amp;" "&amp;C74</f>
+        <v> </v>
+      </c>
+      <c r="B74" s="38"/>
+      <c r="C74" s="33"/>
       <c r="D74" s="1"/>
-      <c r="F74" s="19"/>
-[...7 lines deleted...]
-      <c r="C75" s="11"/>
+      <c r="F74" s="32"/>
+    </row>
+    <row r="75" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A75" s="0" t="str">
+        <f aca="false">D75&amp;" "&amp;C75</f>
+        <v> </v>
+      </c>
+      <c r="B75" s="38"/>
+      <c r="C75" s="33"/>
       <c r="D75" s="1"/>
-      <c r="F75" s="19"/>
-[...7 lines deleted...]
-      <c r="C76" s="11"/>
+      <c r="F75" s="32"/>
+    </row>
+    <row r="76" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A76" s="0" t="str">
+        <f aca="false">D76&amp;" "&amp;C76</f>
+        <v> </v>
+      </c>
+      <c r="B76" s="38"/>
+      <c r="C76" s="33"/>
       <c r="D76" s="1"/>
-      <c r="F76" s="19"/>
-[...7 lines deleted...]
-      <c r="C77" s="11"/>
+      <c r="F76" s="32"/>
+    </row>
+    <row r="77" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A77" s="0" t="str">
+        <f aca="false">D77&amp;" "&amp;C77</f>
+        <v> </v>
+      </c>
+      <c r="B77" s="38"/>
+      <c r="C77" s="33"/>
       <c r="D77" s="1"/>
-      <c r="F77" s="19"/>
-[...7 lines deleted...]
-      <c r="C78" s="11"/>
+      <c r="F77" s="32"/>
+    </row>
+    <row r="78" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A78" s="0" t="str">
+        <f aca="false">D78&amp;" "&amp;C78</f>
+        <v> </v>
+      </c>
+      <c r="B78" s="38"/>
+      <c r="C78" s="33"/>
       <c r="D78" s="1"/>
-      <c r="F78" s="19"/>
-[...7 lines deleted...]
-      <c r="C79" s="11"/>
+      <c r="F78" s="32"/>
+    </row>
+    <row r="79" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A79" s="0" t="str">
+        <f aca="false">D79&amp;" "&amp;C79</f>
+        <v> </v>
+      </c>
+      <c r="B79" s="38"/>
+      <c r="C79" s="33"/>
       <c r="D79" s="1"/>
-      <c r="F79" s="19"/>
-[...7 lines deleted...]
-      <c r="C80" s="11"/>
+      <c r="F79" s="32"/>
+    </row>
+    <row r="80" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A80" s="0" t="str">
+        <f aca="false">D80&amp;" "&amp;C80</f>
+        <v> </v>
+      </c>
+      <c r="B80" s="38"/>
+      <c r="C80" s="33"/>
       <c r="D80" s="1"/>
-      <c r="F80" s="36"/>
-[...7 lines deleted...]
-      <c r="C81" s="11"/>
+      <c r="F80" s="32"/>
+    </row>
+    <row r="81" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A81" s="0" t="str">
+        <f aca="false">D81&amp;" "&amp;C81</f>
+        <v> </v>
+      </c>
+      <c r="B81" s="38"/>
+      <c r="C81" s="33"/>
       <c r="D81" s="1"/>
-      <c r="F81" s="19"/>
-[...7 lines deleted...]
-      <c r="C82" s="11"/>
+      <c r="F81" s="32"/>
+    </row>
+    <row r="82" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A82" s="0" t="str">
+        <f aca="false">D82&amp;" "&amp;C82</f>
+        <v> </v>
+      </c>
+      <c r="B82" s="38"/>
+      <c r="C82" s="33"/>
       <c r="D82" s="1"/>
-      <c r="F82" s="36"/>
-[...7 lines deleted...]
-      <c r="C83" s="11"/>
+      <c r="F82" s="32"/>
+    </row>
+    <row r="83" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A83" s="0" t="str">
+        <f aca="false">D83&amp;" "&amp;C83</f>
+        <v> </v>
+      </c>
+      <c r="B83" s="38"/>
+      <c r="C83" s="33"/>
       <c r="D83" s="1"/>
-      <c r="F83" s="19"/>
-[...7 lines deleted...]
-      <c r="C84" s="11"/>
+      <c r="F83" s="32"/>
+    </row>
+    <row r="84" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A84" s="0" t="str">
+        <f aca="false">D84&amp;" "&amp;C84</f>
+        <v> </v>
+      </c>
+      <c r="B84" s="38"/>
+      <c r="C84" s="33"/>
       <c r="D84" s="1"/>
-      <c r="F84" s="19"/>
-[...7 lines deleted...]
-      <c r="C85" s="11"/>
+      <c r="F84" s="32"/>
+    </row>
+    <row r="85" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A85" s="0" t="str">
+        <f aca="false">D85&amp;" "&amp;C85</f>
+        <v> </v>
+      </c>
+      <c r="B85" s="38"/>
+      <c r="C85" s="33"/>
       <c r="D85" s="1"/>
-      <c r="F85" s="19"/>
-[...7 lines deleted...]
-      <c r="C86" s="11"/>
+      <c r="F85" s="32"/>
+    </row>
+    <row r="86" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A86" s="0" t="str">
+        <f aca="false">D86&amp;" "&amp;C86</f>
+        <v> </v>
+      </c>
+      <c r="B86" s="39"/>
+      <c r="C86" s="33"/>
       <c r="D86" s="1"/>
-      <c r="F86" s="19"/>
-[...7 lines deleted...]
-      <c r="C87" s="11"/>
+      <c r="F86" s="32"/>
+    </row>
+    <row r="87" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A87" s="0" t="str">
+        <f aca="false">D87&amp;" "&amp;C87</f>
+        <v> </v>
+      </c>
+      <c r="B87" s="39"/>
+      <c r="C87" s="33"/>
       <c r="D87" s="1"/>
-      <c r="F87" s="19"/>
-[...7 lines deleted...]
-      <c r="C88" s="11"/>
+      <c r="F87" s="32"/>
+    </row>
+    <row r="88" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A88" s="0" t="str">
+        <f aca="false">D88&amp;" "&amp;C88</f>
+        <v> </v>
+      </c>
+      <c r="B88" s="39"/>
+      <c r="C88" s="33"/>
       <c r="D88" s="1"/>
-      <c r="F88" s="36"/>
-[...7 lines deleted...]
-      <c r="C89" s="11"/>
+      <c r="F88" s="32"/>
+    </row>
+    <row r="89" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A89" s="0" t="str">
+        <f aca="false">D89&amp;" "&amp;C89</f>
+        <v> </v>
+      </c>
+      <c r="B89" s="39"/>
+      <c r="C89" s="33"/>
       <c r="D89" s="1"/>
-      <c r="F89" s="36"/>
-[...7 lines deleted...]
-      <c r="C90" s="11"/>
+      <c r="F89" s="32"/>
+    </row>
+    <row r="90" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A90" s="0" t="str">
+        <f aca="false">D90&amp;" "&amp;C90</f>
+        <v> </v>
+      </c>
+      <c r="B90" s="39"/>
+      <c r="C90" s="33"/>
       <c r="D90" s="1"/>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C91" s="11"/>
+    <row r="91" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A91" s="0" t="str">
+        <f aca="false">D91&amp;" "&amp;C91</f>
+        <v> </v>
+      </c>
+      <c r="B91" s="39"/>
+      <c r="C91" s="33"/>
       <c r="D91" s="1"/>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C92" s="11"/>
+    <row r="92" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A92" s="0" t="str">
+        <f aca="false">D92&amp;" "&amp;C92</f>
+        <v> </v>
+      </c>
+      <c r="B92" s="39"/>
+      <c r="C92" s="33"/>
       <c r="D92" s="1"/>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C93" s="11"/>
+    <row r="93" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A93" s="0" t="str">
+        <f aca="false">D93&amp;" "&amp;C93</f>
+        <v> </v>
+      </c>
+      <c r="B93" s="39"/>
+      <c r="C93" s="33"/>
       <c r="D93" s="1"/>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C94" s="11"/>
+    <row r="94" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A94" s="0" t="str">
+        <f aca="false">D94&amp;" "&amp;C94</f>
+        <v> </v>
+      </c>
+      <c r="B94" s="39"/>
+      <c r="C94" s="33"/>
       <c r="D94" s="1"/>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C95" s="11"/>
+    <row r="95" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A95" s="0" t="str">
+        <f aca="false">D95&amp;" "&amp;C95</f>
+        <v> </v>
+      </c>
+      <c r="B95" s="39"/>
+      <c r="C95" s="33"/>
       <c r="D95" s="1"/>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C96" s="11"/>
+    <row r="96" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A96" s="0" t="str">
+        <f aca="false">D96&amp;" "&amp;C96</f>
+        <v> </v>
+      </c>
+      <c r="B96" s="39"/>
+      <c r="C96" s="33"/>
       <c r="D96" s="1"/>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C97" s="11"/>
+    <row r="97" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A97" s="0" t="str">
+        <f aca="false">D97&amp;" "&amp;C97</f>
+        <v> </v>
+      </c>
+      <c r="B97" s="39"/>
+      <c r="C97" s="33"/>
       <c r="D97" s="1"/>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C98" s="11"/>
+    <row r="98" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A98" s="0" t="str">
+        <f aca="false">D98&amp;" "&amp;C98</f>
+        <v> </v>
+      </c>
+      <c r="B98" s="39"/>
+      <c r="C98" s="33"/>
       <c r="D98" s="1"/>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C99" s="11"/>
+    <row r="99" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A99" s="0" t="str">
+        <f aca="false">D99&amp;" "&amp;C99</f>
+        <v> </v>
+      </c>
+      <c r="B99" s="39"/>
+      <c r="C99" s="33"/>
       <c r="D99" s="1"/>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C100" s="11"/>
+    <row r="100" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A100" s="0" t="str">
+        <f aca="false">D100&amp;" "&amp;C100</f>
+        <v> </v>
+      </c>
+      <c r="B100" s="39"/>
+      <c r="C100" s="33"/>
       <c r="D100" s="1"/>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C101" s="11"/>
+    <row r="101" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A101" s="0" t="str">
+        <f aca="false">D101&amp;" "&amp;C101</f>
+        <v> </v>
+      </c>
+      <c r="B101" s="39"/>
+      <c r="C101" s="33"/>
       <c r="D101" s="1"/>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C102" s="11"/>
+    <row r="102" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A102" s="0" t="str">
+        <f aca="false">D102&amp;" "&amp;C102</f>
+        <v> </v>
+      </c>
+      <c r="B102" s="39"/>
+      <c r="C102" s="33"/>
       <c r="D102" s="1"/>
-      <c r="F102" s="36"/>
-[...7 lines deleted...]
-      <c r="C103" s="11"/>
+      <c r="F102" s="32"/>
+    </row>
+    <row r="103" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A103" s="0" t="str">
+        <f aca="false">D103&amp;" "&amp;C103</f>
+        <v> </v>
+      </c>
+      <c r="B103" s="39"/>
+      <c r="C103" s="33"/>
       <c r="D103" s="1"/>
-      <c r="F103" s="36"/>
-[...7 lines deleted...]
-      <c r="C104" s="11"/>
+      <c r="F103" s="32"/>
+    </row>
+    <row r="104" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A104" s="0" t="str">
+        <f aca="false">D104&amp;" "&amp;C104</f>
+        <v> </v>
+      </c>
+      <c r="B104" s="39"/>
+      <c r="C104" s="33"/>
       <c r="D104" s="1"/>
     </row>
-    <row r="105" spans="1:6" x14ac:dyDescent="0.2">
-[...10135 lines deleted...]
-        <v xml:space="preserve"> </v>
+    <row r="105" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A105" s="0" t="str">
+        <f aca="false">D105&amp;" "&amp;C105</f>
+        <v> </v>
+      </c>
+      <c r="B105" s="39"/>
+    </row>
+    <row r="106" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A106" s="0" t="str">
+        <f aca="false">D106&amp;" "&amp;C106</f>
+        <v> </v>
+      </c>
+      <c r="B106" s="39"/>
+    </row>
+    <row r="107" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A107" s="0" t="str">
+        <f aca="false">D107&amp;" "&amp;C107</f>
+        <v> </v>
+      </c>
+      <c r="B107" s="39"/>
+    </row>
+    <row r="108" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A108" s="0" t="str">
+        <f aca="false">D108&amp;" "&amp;C108</f>
+        <v> </v>
+      </c>
+      <c r="B108" s="39"/>
+    </row>
+    <row r="109" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A109" s="0" t="str">
+        <f aca="false">D109&amp;" "&amp;C109</f>
+        <v> </v>
+      </c>
+      <c r="B109" s="39"/>
+    </row>
+    <row r="110" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A110" s="0" t="str">
+        <f aca="false">D110&amp;" "&amp;C110</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="111" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A111" s="0" t="str">
+        <f aca="false">D111&amp;" "&amp;C111</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="112" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A112" s="0" t="str">
+        <f aca="false">D112&amp;" "&amp;C112</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="113" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A113" s="0" t="str">
+        <f aca="false">D113&amp;" "&amp;C113</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="114" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A114" s="0" t="str">
+        <f aca="false">D114&amp;" "&amp;C114</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="115" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A115" s="0" t="str">
+        <f aca="false">D115&amp;" "&amp;C115</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="116" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A116" s="0" t="str">
+        <f aca="false">D116&amp;" "&amp;C116</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="117" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A117" s="0" t="str">
+        <f aca="false">D117&amp;" "&amp;C117</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="118" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A118" s="0" t="str">
+        <f aca="false">D118&amp;" "&amp;C118</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="119" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A119" s="0" t="str">
+        <f aca="false">D119&amp;" "&amp;C119</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="120" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A120" s="0" t="str">
+        <f aca="false">D120&amp;" "&amp;C120</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="121" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A121" s="0" t="str">
+        <f aca="false">D121&amp;" "&amp;C121</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="122" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A122" s="0" t="str">
+        <f aca="false">D122&amp;" "&amp;C122</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="123" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A123" s="0" t="str">
+        <f aca="false">D123&amp;" "&amp;C123</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="124" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A124" s="0" t="str">
+        <f aca="false">D124&amp;" "&amp;C124</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="125" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A125" s="0" t="str">
+        <f aca="false">D125&amp;" "&amp;C125</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="126" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A126" s="0" t="str">
+        <f aca="false">D126&amp;" "&amp;C126</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="127" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A127" s="0" t="str">
+        <f aca="false">D127&amp;" "&amp;C127</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="128" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A128" s="0" t="str">
+        <f aca="false">D128&amp;" "&amp;C128</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="129" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A129" s="0" t="str">
+        <f aca="false">D129&amp;" "&amp;C129</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="130" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A130" s="0" t="str">
+        <f aca="false">D130&amp;" "&amp;C130</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="131" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A131" s="0" t="str">
+        <f aca="false">D131&amp;" "&amp;C131</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="132" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A132" s="0" t="str">
+        <f aca="false">D132&amp;" "&amp;C132</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="133" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A133" s="0" t="str">
+        <f aca="false">D133&amp;" "&amp;C133</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="134" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A134" s="0" t="str">
+        <f aca="false">D134&amp;" "&amp;C134</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="135" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A135" s="0" t="str">
+        <f aca="false">D135&amp;" "&amp;C135</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="136" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A136" s="0" t="str">
+        <f aca="false">D136&amp;" "&amp;C136</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="137" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A137" s="0" t="str">
+        <f aca="false">D137&amp;" "&amp;C137</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="138" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A138" s="0" t="str">
+        <f aca="false">D138&amp;" "&amp;C138</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="139" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A139" s="0" t="str">
+        <f aca="false">D139&amp;" "&amp;C139</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="140" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A140" s="0" t="str">
+        <f aca="false">D140&amp;" "&amp;C140</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="141" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A141" s="0" t="str">
+        <f aca="false">D141&amp;" "&amp;C141</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="142" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A142" s="0" t="str">
+        <f aca="false">D142&amp;" "&amp;C142</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="143" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A143" s="0" t="str">
+        <f aca="false">D143&amp;" "&amp;C143</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="144" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A144" s="0" t="str">
+        <f aca="false">D144&amp;" "&amp;C144</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="145" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A145" s="0" t="str">
+        <f aca="false">D145&amp;" "&amp;C145</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="146" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A146" s="0" t="str">
+        <f aca="false">D146&amp;" "&amp;C146</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="147" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A147" s="0" t="str">
+        <f aca="false">D147&amp;" "&amp;C147</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="148" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A148" s="0" t="str">
+        <f aca="false">D148&amp;" "&amp;C148</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="149" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A149" s="0" t="str">
+        <f aca="false">D149&amp;" "&amp;C149</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="150" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A150" s="0" t="str">
+        <f aca="false">D150&amp;" "&amp;C150</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="151" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A151" s="0" t="str">
+        <f aca="false">D151&amp;" "&amp;C151</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="152" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A152" s="0" t="str">
+        <f aca="false">D152&amp;" "&amp;C152</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="153" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A153" s="0" t="str">
+        <f aca="false">D153&amp;" "&amp;C153</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="154" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A154" s="0" t="str">
+        <f aca="false">D154&amp;" "&amp;C154</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="155" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A155" s="0" t="str">
+        <f aca="false">D155&amp;" "&amp;C155</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="156" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A156" s="0" t="str">
+        <f aca="false">D156&amp;" "&amp;C156</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="157" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A157" s="0" t="str">
+        <f aca="false">D157&amp;" "&amp;C157</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="158" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A158" s="0" t="str">
+        <f aca="false">D158&amp;" "&amp;C158</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="159" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A159" s="0" t="str">
+        <f aca="false">D159&amp;" "&amp;C159</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="160" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A160" s="0" t="str">
+        <f aca="false">D160&amp;" "&amp;C160</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="161" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A161" s="0" t="str">
+        <f aca="false">D161&amp;" "&amp;C161</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="162" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A162" s="0" t="str">
+        <f aca="false">D162&amp;" "&amp;C162</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="163" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A163" s="0" t="str">
+        <f aca="false">D163&amp;" "&amp;C163</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="164" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A164" s="0" t="str">
+        <f aca="false">D164&amp;" "&amp;C164</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="165" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A165" s="0" t="str">
+        <f aca="false">D165&amp;" "&amp;C165</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="166" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A166" s="0" t="str">
+        <f aca="false">D166&amp;" "&amp;C166</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="167" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A167" s="0" t="str">
+        <f aca="false">D167&amp;" "&amp;C167</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="168" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A168" s="0" t="str">
+        <f aca="false">D168&amp;" "&amp;C168</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="169" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A169" s="0" t="str">
+        <f aca="false">D169&amp;" "&amp;C169</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="170" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A170" s="0" t="str">
+        <f aca="false">D170&amp;" "&amp;C170</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="171" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A171" s="0" t="str">
+        <f aca="false">D171&amp;" "&amp;C171</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="172" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A172" s="0" t="str">
+        <f aca="false">D172&amp;" "&amp;C172</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="173" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A173" s="0" t="str">
+        <f aca="false">D173&amp;" "&amp;C173</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="174" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A174" s="0" t="str">
+        <f aca="false">D174&amp;" "&amp;C174</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="175" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A175" s="0" t="str">
+        <f aca="false">D175&amp;" "&amp;C175</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="176" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A176" s="0" t="str">
+        <f aca="false">D176&amp;" "&amp;C176</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="177" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A177" s="0" t="str">
+        <f aca="false">D177&amp;" "&amp;C177</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="178" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A178" s="0" t="str">
+        <f aca="false">D178&amp;" "&amp;C178</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="179" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A179" s="0" t="str">
+        <f aca="false">D179&amp;" "&amp;C179</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="180" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A180" s="0" t="str">
+        <f aca="false">D180&amp;" "&amp;C180</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="181" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A181" s="0" t="str">
+        <f aca="false">D181&amp;" "&amp;C181</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="182" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A182" s="0" t="str">
+        <f aca="false">D182&amp;" "&amp;C182</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="183" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A183" s="0" t="str">
+        <f aca="false">D183&amp;" "&amp;C183</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="184" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A184" s="0" t="str">
+        <f aca="false">D184&amp;" "&amp;C184</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="185" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A185" s="0" t="str">
+        <f aca="false">D185&amp;" "&amp;C185</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="186" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A186" s="0" t="str">
+        <f aca="false">D186&amp;" "&amp;C186</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="187" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A187" s="0" t="str">
+        <f aca="false">D187&amp;" "&amp;C187</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="188" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A188" s="0" t="str">
+        <f aca="false">D188&amp;" "&amp;C188</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="189" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A189" s="0" t="str">
+        <f aca="false">D189&amp;" "&amp;C189</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="190" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A190" s="0" t="str">
+        <f aca="false">D190&amp;" "&amp;C190</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="191" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A191" s="0" t="str">
+        <f aca="false">D191&amp;" "&amp;C191</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="192" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A192" s="0" t="str">
+        <f aca="false">D192&amp;" "&amp;C192</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="193" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A193" s="0" t="str">
+        <f aca="false">D193&amp;" "&amp;C193</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="194" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A194" s="0" t="str">
+        <f aca="false">D194&amp;" "&amp;C194</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="195" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A195" s="0" t="str">
+        <f aca="false">D195&amp;" "&amp;C195</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="196" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A196" s="0" t="str">
+        <f aca="false">D196&amp;" "&amp;C196</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="197" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A197" s="0" t="str">
+        <f aca="false">D197&amp;" "&amp;C197</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="198" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A198" s="0" t="str">
+        <f aca="false">D198&amp;" "&amp;C198</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="199" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A199" s="0" t="str">
+        <f aca="false">D199&amp;" "&amp;C199</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="200" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A200" s="0" t="str">
+        <f aca="false">D200&amp;" "&amp;C200</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="201" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A201" s="0" t="str">
+        <f aca="false">D201&amp;" "&amp;C201</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="202" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A202" s="0" t="str">
+        <f aca="false">D202&amp;" "&amp;C202</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="203" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A203" s="0" t="str">
+        <f aca="false">D203&amp;" "&amp;C203</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="204" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A204" s="0" t="str">
+        <f aca="false">D204&amp;" "&amp;C204</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="205" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A205" s="0" t="str">
+        <f aca="false">D205&amp;" "&amp;C205</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="206" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A206" s="0" t="str">
+        <f aca="false">D206&amp;" "&amp;C206</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="207" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A207" s="0" t="str">
+        <f aca="false">D207&amp;" "&amp;C207</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="208" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A208" s="0" t="str">
+        <f aca="false">D208&amp;" "&amp;C208</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="209" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A209" s="0" t="str">
+        <f aca="false">D209&amp;" "&amp;C209</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="210" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A210" s="0" t="str">
+        <f aca="false">D210&amp;" "&amp;C210</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="211" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A211" s="0" t="str">
+        <f aca="false">D211&amp;" "&amp;C211</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="212" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A212" s="0" t="str">
+        <f aca="false">D212&amp;" "&amp;C212</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="213" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A213" s="0" t="str">
+        <f aca="false">D213&amp;" "&amp;C213</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="214" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A214" s="0" t="str">
+        <f aca="false">D214&amp;" "&amp;C214</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="215" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A215" s="0" t="str">
+        <f aca="false">D215&amp;" "&amp;C215</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="216" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A216" s="0" t="str">
+        <f aca="false">D216&amp;" "&amp;C216</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="217" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A217" s="0" t="str">
+        <f aca="false">D217&amp;" "&amp;C217</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="218" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A218" s="0" t="str">
+        <f aca="false">D218&amp;" "&amp;C218</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="219" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A219" s="0" t="str">
+        <f aca="false">D219&amp;" "&amp;C219</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="220" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A220" s="0" t="str">
+        <f aca="false">D220&amp;" "&amp;C220</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="221" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A221" s="0" t="str">
+        <f aca="false">D221&amp;" "&amp;C221</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="222" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A222" s="0" t="str">
+        <f aca="false">D222&amp;" "&amp;C222</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="223" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A223" s="0" t="str">
+        <f aca="false">D223&amp;" "&amp;C223</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="224" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A224" s="0" t="str">
+        <f aca="false">D224&amp;" "&amp;C224</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="225" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A225" s="0" t="str">
+        <f aca="false">D225&amp;" "&amp;C225</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="226" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A226" s="0" t="str">
+        <f aca="false">D226&amp;" "&amp;C226</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="227" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A227" s="0" t="str">
+        <f aca="false">D227&amp;" "&amp;C227</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="228" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A228" s="0" t="str">
+        <f aca="false">D228&amp;" "&amp;C228</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="229" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A229" s="0" t="str">
+        <f aca="false">D229&amp;" "&amp;C229</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="230" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A230" s="0" t="str">
+        <f aca="false">D230&amp;" "&amp;C230</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="231" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A231" s="0" t="str">
+        <f aca="false">D231&amp;" "&amp;C231</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="232" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A232" s="0" t="str">
+        <f aca="false">D232&amp;" "&amp;C232</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="233" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A233" s="0" t="str">
+        <f aca="false">D233&amp;" "&amp;C233</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="234" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A234" s="0" t="str">
+        <f aca="false">D234&amp;" "&amp;C234</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="235" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A235" s="0" t="str">
+        <f aca="false">D235&amp;" "&amp;C235</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="236" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A236" s="0" t="str">
+        <f aca="false">D236&amp;" "&amp;C236</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="237" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A237" s="0" t="str">
+        <f aca="false">D237&amp;" "&amp;C237</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="238" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A238" s="0" t="str">
+        <f aca="false">D238&amp;" "&amp;C238</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="239" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A239" s="0" t="str">
+        <f aca="false">D239&amp;" "&amp;C239</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="240" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A240" s="0" t="str">
+        <f aca="false">D240&amp;" "&amp;C240</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="241" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A241" s="0" t="str">
+        <f aca="false">D241&amp;" "&amp;C241</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="242" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A242" s="0" t="str">
+        <f aca="false">D242&amp;" "&amp;C242</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="243" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A243" s="0" t="str">
+        <f aca="false">D243&amp;" "&amp;C243</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="244" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A244" s="0" t="str">
+        <f aca="false">D244&amp;" "&amp;C244</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="245" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A245" s="0" t="str">
+        <f aca="false">D245&amp;" "&amp;C245</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="246" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A246" s="0" t="str">
+        <f aca="false">D246&amp;" "&amp;C246</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="247" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A247" s="0" t="str">
+        <f aca="false">D247&amp;" "&amp;C247</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="248" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A248" s="0" t="str">
+        <f aca="false">D248&amp;" "&amp;C248</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="249" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A249" s="0" t="str">
+        <f aca="false">D249&amp;" "&amp;C249</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="250" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A250" s="0" t="str">
+        <f aca="false">D250&amp;" "&amp;C250</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="251" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A251" s="0" t="str">
+        <f aca="false">D251&amp;" "&amp;C251</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="252" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A252" s="0" t="str">
+        <f aca="false">D252&amp;" "&amp;C252</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="253" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A253" s="0" t="str">
+        <f aca="false">D253&amp;" "&amp;C253</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="254" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A254" s="0" t="str">
+        <f aca="false">D254&amp;" "&amp;C254</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="255" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A255" s="0" t="str">
+        <f aca="false">D255&amp;" "&amp;C255</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="256" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A256" s="0" t="str">
+        <f aca="false">D256&amp;" "&amp;C256</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="257" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A257" s="0" t="str">
+        <f aca="false">D257&amp;" "&amp;C257</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="258" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A258" s="0" t="str">
+        <f aca="false">D258&amp;" "&amp;C258</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="259" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A259" s="0" t="str">
+        <f aca="false">D259&amp;" "&amp;C259</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="260" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A260" s="0" t="str">
+        <f aca="false">D260&amp;" "&amp;C260</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="261" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A261" s="0" t="str">
+        <f aca="false">D261&amp;" "&amp;C261</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="262" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A262" s="0" t="str">
+        <f aca="false">D262&amp;" "&amp;C262</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="263" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A263" s="0" t="str">
+        <f aca="false">D263&amp;" "&amp;C263</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="264" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A264" s="0" t="str">
+        <f aca="false">D264&amp;" "&amp;C264</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="265" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A265" s="0" t="str">
+        <f aca="false">D265&amp;" "&amp;C265</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="266" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A266" s="0" t="str">
+        <f aca="false">D266&amp;" "&amp;C266</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="267" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A267" s="0" t="str">
+        <f aca="false">D267&amp;" "&amp;C267</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="268" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A268" s="0" t="str">
+        <f aca="false">D268&amp;" "&amp;C268</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="269" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A269" s="0" t="str">
+        <f aca="false">D269&amp;" "&amp;C269</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="270" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A270" s="0" t="str">
+        <f aca="false">D270&amp;" "&amp;C270</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="271" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A271" s="0" t="str">
+        <f aca="false">D271&amp;" "&amp;C271</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="272" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A272" s="0" t="str">
+        <f aca="false">D272&amp;" "&amp;C272</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="273" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A273" s="0" t="str">
+        <f aca="false">D273&amp;" "&amp;C273</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="274" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A274" s="0" t="str">
+        <f aca="false">D274&amp;" "&amp;C274</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="275" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A275" s="0" t="str">
+        <f aca="false">D275&amp;" "&amp;C275</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="276" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A276" s="0" t="str">
+        <f aca="false">D276&amp;" "&amp;C276</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="277" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A277" s="0" t="str">
+        <f aca="false">D277&amp;" "&amp;C277</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="278" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A278" s="0" t="str">
+        <f aca="false">D278&amp;" "&amp;C278</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="279" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A279" s="0" t="str">
+        <f aca="false">D279&amp;" "&amp;C279</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="280" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A280" s="0" t="str">
+        <f aca="false">D280&amp;" "&amp;C280</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="281" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A281" s="0" t="str">
+        <f aca="false">D281&amp;" "&amp;C281</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="282" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A282" s="0" t="str">
+        <f aca="false">D282&amp;" "&amp;C282</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="283" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A283" s="0" t="str">
+        <f aca="false">D283&amp;" "&amp;C283</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="284" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A284" s="0" t="str">
+        <f aca="false">D284&amp;" "&amp;C284</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="285" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A285" s="0" t="str">
+        <f aca="false">D285&amp;" "&amp;C285</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="286" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A286" s="0" t="str">
+        <f aca="false">D286&amp;" "&amp;C286</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="287" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A287" s="0" t="str">
+        <f aca="false">D287&amp;" "&amp;C287</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="288" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A288" s="0" t="str">
+        <f aca="false">D288&amp;" "&amp;C288</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="289" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A289" s="0" t="str">
+        <f aca="false">D289&amp;" "&amp;C289</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="290" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A290" s="0" t="str">
+        <f aca="false">D290&amp;" "&amp;C290</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="291" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A291" s="0" t="str">
+        <f aca="false">D291&amp;" "&amp;C291</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="292" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A292" s="0" t="str">
+        <f aca="false">D292&amp;" "&amp;C292</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="293" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A293" s="0" t="str">
+        <f aca="false">D293&amp;" "&amp;C293</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="294" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A294" s="0" t="str">
+        <f aca="false">D294&amp;" "&amp;C294</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="295" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A295" s="0" t="str">
+        <f aca="false">D295&amp;" "&amp;C295</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="296" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A296" s="0" t="str">
+        <f aca="false">D296&amp;" "&amp;C296</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="297" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A297" s="0" t="str">
+        <f aca="false">D297&amp;" "&amp;C297</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="298" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A298" s="0" t="str">
+        <f aca="false">D298&amp;" "&amp;C298</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="299" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A299" s="0" t="str">
+        <f aca="false">D299&amp;" "&amp;C299</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="300" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A300" s="0" t="str">
+        <f aca="false">D300&amp;" "&amp;C300</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="301" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A301" s="0" t="str">
+        <f aca="false">D301&amp;" "&amp;C301</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="302" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A302" s="0" t="str">
+        <f aca="false">D302&amp;" "&amp;C302</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="303" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A303" s="0" t="str">
+        <f aca="false">D303&amp;" "&amp;C303</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="304" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A304" s="0" t="str">
+        <f aca="false">D304&amp;" "&amp;C304</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="305" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A305" s="0" t="str">
+        <f aca="false">D305&amp;" "&amp;C305</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="306" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A306" s="0" t="str">
+        <f aca="false">D306&amp;" "&amp;C306</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="307" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A307" s="0" t="str">
+        <f aca="false">D307&amp;" "&amp;C307</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="308" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A308" s="0" t="str">
+        <f aca="false">D308&amp;" "&amp;C308</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="309" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A309" s="0" t="str">
+        <f aca="false">D309&amp;" "&amp;C309</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="310" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A310" s="0" t="str">
+        <f aca="false">D310&amp;" "&amp;C310</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="311" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A311" s="0" t="str">
+        <f aca="false">D311&amp;" "&amp;C311</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="312" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A312" s="0" t="str">
+        <f aca="false">D312&amp;" "&amp;C312</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="313" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A313" s="0" t="str">
+        <f aca="false">D313&amp;" "&amp;C313</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="314" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A314" s="0" t="str">
+        <f aca="false">D314&amp;" "&amp;C314</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="315" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A315" s="0" t="str">
+        <f aca="false">D315&amp;" "&amp;C315</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="316" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A316" s="0" t="str">
+        <f aca="false">D316&amp;" "&amp;C316</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="317" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A317" s="0" t="str">
+        <f aca="false">D317&amp;" "&amp;C317</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="318" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A318" s="0" t="str">
+        <f aca="false">D318&amp;" "&amp;C318</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="319" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A319" s="0" t="str">
+        <f aca="false">D319&amp;" "&amp;C319</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="320" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A320" s="0" t="str">
+        <f aca="false">D320&amp;" "&amp;C320</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="321" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A321" s="0" t="str">
+        <f aca="false">D321&amp;" "&amp;C321</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="322" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A322" s="0" t="str">
+        <f aca="false">D322&amp;" "&amp;C322</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="323" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A323" s="0" t="str">
+        <f aca="false">D323&amp;" "&amp;C323</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="324" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A324" s="0" t="str">
+        <f aca="false">D324&amp;" "&amp;C324</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="325" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A325" s="0" t="str">
+        <f aca="false">D325&amp;" "&amp;C325</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="326" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A326" s="0" t="str">
+        <f aca="false">D326&amp;" "&amp;C326</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="327" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A327" s="0" t="str">
+        <f aca="false">D327&amp;" "&amp;C327</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="328" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A328" s="0" t="str">
+        <f aca="false">D328&amp;" "&amp;C328</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="329" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A329" s="0" t="str">
+        <f aca="false">D329&amp;" "&amp;C329</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="330" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A330" s="0" t="str">
+        <f aca="false">D330&amp;" "&amp;C330</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="331" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A331" s="0" t="str">
+        <f aca="false">D331&amp;" "&amp;C331</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="332" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A332" s="0" t="str">
+        <f aca="false">D332&amp;" "&amp;C332</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="333" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A333" s="0" t="str">
+        <f aca="false">D333&amp;" "&amp;C333</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="334" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A334" s="0" t="str">
+        <f aca="false">D334&amp;" "&amp;C334</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="335" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A335" s="0" t="str">
+        <f aca="false">D335&amp;" "&amp;C335</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="336" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A336" s="0" t="str">
+        <f aca="false">D336&amp;" "&amp;C336</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="337" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A337" s="0" t="str">
+        <f aca="false">D337&amp;" "&amp;C337</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="338" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A338" s="0" t="str">
+        <f aca="false">D338&amp;" "&amp;C338</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="339" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A339" s="0" t="str">
+        <f aca="false">D339&amp;" "&amp;C339</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="340" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A340" s="0" t="str">
+        <f aca="false">D340&amp;" "&amp;C340</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="341" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A341" s="0" t="str">
+        <f aca="false">D341&amp;" "&amp;C341</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="342" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A342" s="0" t="str">
+        <f aca="false">D342&amp;" "&amp;C342</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="343" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A343" s="0" t="str">
+        <f aca="false">D343&amp;" "&amp;C343</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="344" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A344" s="0" t="str">
+        <f aca="false">D344&amp;" "&amp;C344</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="345" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A345" s="0" t="str">
+        <f aca="false">D345&amp;" "&amp;C345</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="346" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A346" s="0" t="str">
+        <f aca="false">D346&amp;" "&amp;C346</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="347" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A347" s="0" t="str">
+        <f aca="false">D347&amp;" "&amp;C347</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="348" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A348" s="0" t="str">
+        <f aca="false">D348&amp;" "&amp;C348</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="349" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A349" s="0" t="str">
+        <f aca="false">D349&amp;" "&amp;C349</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="350" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A350" s="0" t="str">
+        <f aca="false">D350&amp;" "&amp;C350</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="351" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A351" s="0" t="str">
+        <f aca="false">D351&amp;" "&amp;C351</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="352" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A352" s="0" t="str">
+        <f aca="false">D352&amp;" "&amp;C352</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="353" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A353" s="0" t="str">
+        <f aca="false">D353&amp;" "&amp;C353</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="354" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A354" s="0" t="str">
+        <f aca="false">D354&amp;" "&amp;C354</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="355" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A355" s="0" t="str">
+        <f aca="false">D355&amp;" "&amp;C355</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="356" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A356" s="0" t="str">
+        <f aca="false">D356&amp;" "&amp;C356</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="357" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A357" s="0" t="str">
+        <f aca="false">D357&amp;" "&amp;C357</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="358" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A358" s="0" t="str">
+        <f aca="false">D358&amp;" "&amp;C358</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="359" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A359" s="0" t="str">
+        <f aca="false">D359&amp;" "&amp;C359</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="360" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A360" s="0" t="str">
+        <f aca="false">D360&amp;" "&amp;C360</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="361" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A361" s="0" t="str">
+        <f aca="false">D361&amp;" "&amp;C361</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="362" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A362" s="0" t="str">
+        <f aca="false">D362&amp;" "&amp;C362</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="363" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A363" s="0" t="str">
+        <f aca="false">D363&amp;" "&amp;C363</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="364" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A364" s="0" t="str">
+        <f aca="false">D364&amp;" "&amp;C364</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="365" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A365" s="0" t="str">
+        <f aca="false">D365&amp;" "&amp;C365</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="366" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A366" s="0" t="str">
+        <f aca="false">D366&amp;" "&amp;C366</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="367" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A367" s="0" t="str">
+        <f aca="false">D367&amp;" "&amp;C367</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="368" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A368" s="0" t="str">
+        <f aca="false">D368&amp;" "&amp;C368</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="369" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A369" s="0" t="str">
+        <f aca="false">D369&amp;" "&amp;C369</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="370" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A370" s="0" t="str">
+        <f aca="false">D370&amp;" "&amp;C370</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="371" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A371" s="0" t="str">
+        <f aca="false">D371&amp;" "&amp;C371</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="372" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A372" s="0" t="str">
+        <f aca="false">D372&amp;" "&amp;C372</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="373" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A373" s="0" t="str">
+        <f aca="false">D373&amp;" "&amp;C373</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="374" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A374" s="0" t="str">
+        <f aca="false">D374&amp;" "&amp;C374</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="375" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A375" s="0" t="str">
+        <f aca="false">D375&amp;" "&amp;C375</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="376" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A376" s="0" t="str">
+        <f aca="false">D376&amp;" "&amp;C376</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="377" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A377" s="0" t="str">
+        <f aca="false">D377&amp;" "&amp;C377</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="378" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A378" s="0" t="str">
+        <f aca="false">D378&amp;" "&amp;C378</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="379" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A379" s="0" t="str">
+        <f aca="false">D379&amp;" "&amp;C379</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="380" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A380" s="0" t="str">
+        <f aca="false">D380&amp;" "&amp;C380</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="381" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A381" s="0" t="str">
+        <f aca="false">D381&amp;" "&amp;C381</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="382" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A382" s="0" t="str">
+        <f aca="false">D382&amp;" "&amp;C382</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="383" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A383" s="0" t="str">
+        <f aca="false">D383&amp;" "&amp;C383</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="384" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A384" s="0" t="str">
+        <f aca="false">D384&amp;" "&amp;C384</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="385" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A385" s="0" t="str">
+        <f aca="false">D385&amp;" "&amp;C385</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="386" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A386" s="0" t="str">
+        <f aca="false">D386&amp;" "&amp;C386</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="387" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A387" s="0" t="str">
+        <f aca="false">D387&amp;" "&amp;C387</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="388" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A388" s="0" t="str">
+        <f aca="false">D388&amp;" "&amp;C388</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="389" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A389" s="0" t="str">
+        <f aca="false">D389&amp;" "&amp;C389</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="390" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A390" s="0" t="str">
+        <f aca="false">D390&amp;" "&amp;C390</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="391" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A391" s="0" t="str">
+        <f aca="false">D391&amp;" "&amp;C391</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="392" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A392" s="0" t="str">
+        <f aca="false">D392&amp;" "&amp;C392</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="393" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A393" s="0" t="str">
+        <f aca="false">D393&amp;" "&amp;C393</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="394" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A394" s="0" t="str">
+        <f aca="false">D394&amp;" "&amp;C394</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="395" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A395" s="0" t="str">
+        <f aca="false">D395&amp;" "&amp;C395</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="396" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A396" s="0" t="str">
+        <f aca="false">D396&amp;" "&amp;C396</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="397" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A397" s="0" t="str">
+        <f aca="false">D397&amp;" "&amp;C397</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="398" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A398" s="0" t="str">
+        <f aca="false">D398&amp;" "&amp;C398</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="399" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A399" s="0" t="str">
+        <f aca="false">D399&amp;" "&amp;C399</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="400" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A400" s="0" t="str">
+        <f aca="false">D400&amp;" "&amp;C400</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="401" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A401" s="0" t="str">
+        <f aca="false">D401&amp;" "&amp;C401</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="402" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A402" s="0" t="str">
+        <f aca="false">D402&amp;" "&amp;C402</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="403" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A403" s="0" t="str">
+        <f aca="false">D403&amp;" "&amp;C403</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="404" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A404" s="0" t="str">
+        <f aca="false">D404&amp;" "&amp;C404</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="405" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A405" s="0" t="str">
+        <f aca="false">D405&amp;" "&amp;C405</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="406" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A406" s="0" t="str">
+        <f aca="false">D406&amp;" "&amp;C406</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="407" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A407" s="0" t="str">
+        <f aca="false">D407&amp;" "&amp;C407</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="408" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A408" s="0" t="str">
+        <f aca="false">D408&amp;" "&amp;C408</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="409" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A409" s="0" t="str">
+        <f aca="false">D409&amp;" "&amp;C409</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="410" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A410" s="0" t="str">
+        <f aca="false">D410&amp;" "&amp;C410</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="411" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A411" s="0" t="str">
+        <f aca="false">D411&amp;" "&amp;C411</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="412" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A412" s="0" t="str">
+        <f aca="false">D412&amp;" "&amp;C412</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="413" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A413" s="0" t="str">
+        <f aca="false">D413&amp;" "&amp;C413</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="414" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A414" s="0" t="str">
+        <f aca="false">D414&amp;" "&amp;C414</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="415" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A415" s="0" t="str">
+        <f aca="false">D415&amp;" "&amp;C415</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="416" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A416" s="0" t="str">
+        <f aca="false">D416&amp;" "&amp;C416</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="417" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A417" s="0" t="str">
+        <f aca="false">D417&amp;" "&amp;C417</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="418" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A418" s="0" t="str">
+        <f aca="false">D418&amp;" "&amp;C418</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="419" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A419" s="0" t="str">
+        <f aca="false">D419&amp;" "&amp;C419</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="420" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A420" s="0" t="str">
+        <f aca="false">D420&amp;" "&amp;C420</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="421" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A421" s="0" t="str">
+        <f aca="false">D421&amp;" "&amp;C421</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="422" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A422" s="0" t="str">
+        <f aca="false">D422&amp;" "&amp;C422</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="423" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A423" s="0" t="str">
+        <f aca="false">D423&amp;" "&amp;C423</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="424" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A424" s="0" t="str">
+        <f aca="false">D424&amp;" "&amp;C424</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="425" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A425" s="0" t="str">
+        <f aca="false">D425&amp;" "&amp;C425</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="426" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A426" s="0" t="str">
+        <f aca="false">D426&amp;" "&amp;C426</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="427" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A427" s="0" t="str">
+        <f aca="false">D427&amp;" "&amp;C427</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="428" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A428" s="0" t="str">
+        <f aca="false">D428&amp;" "&amp;C428</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="429" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A429" s="0" t="str">
+        <f aca="false">D429&amp;" "&amp;C429</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="430" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A430" s="0" t="str">
+        <f aca="false">D430&amp;" "&amp;C430</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="431" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A431" s="0" t="str">
+        <f aca="false">D431&amp;" "&amp;C431</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="432" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A432" s="0" t="str">
+        <f aca="false">D432&amp;" "&amp;C432</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="433" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A433" s="0" t="str">
+        <f aca="false">D433&amp;" "&amp;C433</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="434" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A434" s="0" t="str">
+        <f aca="false">D434&amp;" "&amp;C434</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="435" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A435" s="0" t="str">
+        <f aca="false">D435&amp;" "&amp;C435</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="436" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A436" s="0" t="str">
+        <f aca="false">D436&amp;" "&amp;C436</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="437" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A437" s="0" t="str">
+        <f aca="false">D437&amp;" "&amp;C437</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="438" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A438" s="0" t="str">
+        <f aca="false">D438&amp;" "&amp;C438</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="439" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A439" s="0" t="str">
+        <f aca="false">D439&amp;" "&amp;C439</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="440" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A440" s="0" t="str">
+        <f aca="false">D440&amp;" "&amp;C440</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="441" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A441" s="0" t="str">
+        <f aca="false">D441&amp;" "&amp;C441</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="442" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A442" s="0" t="str">
+        <f aca="false">D442&amp;" "&amp;C442</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="443" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A443" s="0" t="str">
+        <f aca="false">D443&amp;" "&amp;C443</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="444" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A444" s="0" t="str">
+        <f aca="false">D444&amp;" "&amp;C444</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="445" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A445" s="0" t="str">
+        <f aca="false">D445&amp;" "&amp;C445</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="446" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A446" s="0" t="str">
+        <f aca="false">D446&amp;" "&amp;C446</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="447" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A447" s="0" t="str">
+        <f aca="false">D447&amp;" "&amp;C447</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="448" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A448" s="0" t="str">
+        <f aca="false">D448&amp;" "&amp;C448</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="449" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A449" s="0" t="str">
+        <f aca="false">D449&amp;" "&amp;C449</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="450" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A450" s="0" t="str">
+        <f aca="false">D450&amp;" "&amp;C450</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="451" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A451" s="0" t="str">
+        <f aca="false">D451&amp;" "&amp;C451</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="452" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A452" s="0" t="str">
+        <f aca="false">D452&amp;" "&amp;C452</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="453" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A453" s="0" t="str">
+        <f aca="false">D453&amp;" "&amp;C453</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="454" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A454" s="0" t="str">
+        <f aca="false">D454&amp;" "&amp;C454</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="455" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A455" s="0" t="str">
+        <f aca="false">D455&amp;" "&amp;C455</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="456" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A456" s="0" t="str">
+        <f aca="false">D456&amp;" "&amp;C456</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="457" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A457" s="0" t="str">
+        <f aca="false">D457&amp;" "&amp;C457</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="458" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A458" s="0" t="str">
+        <f aca="false">D458&amp;" "&amp;C458</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="459" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A459" s="0" t="str">
+        <f aca="false">D459&amp;" "&amp;C459</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="460" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A460" s="0" t="str">
+        <f aca="false">D460&amp;" "&amp;C460</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="461" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A461" s="0" t="str">
+        <f aca="false">D461&amp;" "&amp;C461</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="462" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A462" s="0" t="str">
+        <f aca="false">D462&amp;" "&amp;C462</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="463" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A463" s="0" t="str">
+        <f aca="false">D463&amp;" "&amp;C463</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="464" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A464" s="0" t="str">
+        <f aca="false">D464&amp;" "&amp;C464</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="465" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A465" s="0" t="str">
+        <f aca="false">D465&amp;" "&amp;C465</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="466" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A466" s="0" t="str">
+        <f aca="false">D466&amp;" "&amp;C466</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="467" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A467" s="0" t="str">
+        <f aca="false">D467&amp;" "&amp;C467</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="468" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A468" s="0" t="str">
+        <f aca="false">D468&amp;" "&amp;C468</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="469" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A469" s="0" t="str">
+        <f aca="false">D469&amp;" "&amp;C469</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="470" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A470" s="0" t="str">
+        <f aca="false">D470&amp;" "&amp;C470</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="471" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A471" s="0" t="str">
+        <f aca="false">D471&amp;" "&amp;C471</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="472" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A472" s="0" t="str">
+        <f aca="false">D472&amp;" "&amp;C472</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="473" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A473" s="0" t="str">
+        <f aca="false">D473&amp;" "&amp;C473</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="474" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A474" s="0" t="str">
+        <f aca="false">D474&amp;" "&amp;C474</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="475" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A475" s="0" t="str">
+        <f aca="false">D475&amp;" "&amp;C475</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="476" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A476" s="0" t="str">
+        <f aca="false">D476&amp;" "&amp;C476</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="477" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A477" s="0" t="str">
+        <f aca="false">D477&amp;" "&amp;C477</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="478" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A478" s="0" t="str">
+        <f aca="false">D478&amp;" "&amp;C478</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="479" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A479" s="0" t="str">
+        <f aca="false">D479&amp;" "&amp;C479</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="480" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A480" s="0" t="str">
+        <f aca="false">D480&amp;" "&amp;C480</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="481" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A481" s="0" t="str">
+        <f aca="false">D481&amp;" "&amp;C481</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="482" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A482" s="0" t="str">
+        <f aca="false">D482&amp;" "&amp;C482</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="483" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A483" s="0" t="str">
+        <f aca="false">D483&amp;" "&amp;C483</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="484" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A484" s="0" t="str">
+        <f aca="false">D484&amp;" "&amp;C484</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="485" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A485" s="0" t="str">
+        <f aca="false">D485&amp;" "&amp;C485</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="486" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A486" s="0" t="str">
+        <f aca="false">D486&amp;" "&amp;C486</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="487" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A487" s="0" t="str">
+        <f aca="false">D487&amp;" "&amp;C487</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="488" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A488" s="0" t="str">
+        <f aca="false">D488&amp;" "&amp;C488</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="489" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A489" s="0" t="str">
+        <f aca="false">D489&amp;" "&amp;C489</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="490" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A490" s="0" t="str">
+        <f aca="false">D490&amp;" "&amp;C490</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="491" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A491" s="0" t="str">
+        <f aca="false">D491&amp;" "&amp;C491</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="492" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A492" s="0" t="str">
+        <f aca="false">D492&amp;" "&amp;C492</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="493" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A493" s="0" t="str">
+        <f aca="false">D493&amp;" "&amp;C493</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="494" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A494" s="0" t="str">
+        <f aca="false">D494&amp;" "&amp;C494</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="495" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A495" s="0" t="str">
+        <f aca="false">D495&amp;" "&amp;C495</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="496" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A496" s="0" t="str">
+        <f aca="false">D496&amp;" "&amp;C496</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="497" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A497" s="0" t="str">
+        <f aca="false">D497&amp;" "&amp;C497</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="498" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A498" s="0" t="str">
+        <f aca="false">D498&amp;" "&amp;C498</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="499" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A499" s="0" t="str">
+        <f aca="false">D499&amp;" "&amp;C499</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="500" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A500" s="0" t="str">
+        <f aca="false">D500&amp;" "&amp;C500</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="501" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A501" s="0" t="str">
+        <f aca="false">D501&amp;" "&amp;C501</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="502" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A502" s="0" t="str">
+        <f aca="false">D502&amp;" "&amp;C502</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="503" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A503" s="0" t="str">
+        <f aca="false">D503&amp;" "&amp;C503</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="504" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A504" s="0" t="str">
+        <f aca="false">D504&amp;" "&amp;C504</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="505" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A505" s="0" t="str">
+        <f aca="false">D505&amp;" "&amp;C505</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="506" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A506" s="0" t="str">
+        <f aca="false">D506&amp;" "&amp;C506</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="507" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A507" s="0" t="str">
+        <f aca="false">D507&amp;" "&amp;C507</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="508" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A508" s="0" t="str">
+        <f aca="false">D508&amp;" "&amp;C508</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="509" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A509" s="0" t="str">
+        <f aca="false">D509&amp;" "&amp;C509</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="510" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A510" s="0" t="str">
+        <f aca="false">D510&amp;" "&amp;C510</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="511" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A511" s="0" t="str">
+        <f aca="false">D511&amp;" "&amp;C511</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="512" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A512" s="0" t="str">
+        <f aca="false">D512&amp;" "&amp;C512</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="513" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A513" s="0" t="str">
+        <f aca="false">D513&amp;" "&amp;C513</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="514" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A514" s="0" t="str">
+        <f aca="false">D514&amp;" "&amp;C514</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="515" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A515" s="0" t="str">
+        <f aca="false">D515&amp;" "&amp;C515</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="516" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A516" s="0" t="str">
+        <f aca="false">D516&amp;" "&amp;C516</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="517" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A517" s="0" t="str">
+        <f aca="false">D517&amp;" "&amp;C517</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="518" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A518" s="0" t="str">
+        <f aca="false">D518&amp;" "&amp;C518</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="519" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A519" s="0" t="str">
+        <f aca="false">D519&amp;" "&amp;C519</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="520" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A520" s="0" t="str">
+        <f aca="false">D520&amp;" "&amp;C520</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="521" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A521" s="0" t="str">
+        <f aca="false">D521&amp;" "&amp;C521</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="522" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A522" s="0" t="str">
+        <f aca="false">D522&amp;" "&amp;C522</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="523" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A523" s="0" t="str">
+        <f aca="false">D523&amp;" "&amp;C523</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="524" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A524" s="0" t="str">
+        <f aca="false">D524&amp;" "&amp;C524</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="525" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A525" s="0" t="str">
+        <f aca="false">D525&amp;" "&amp;C525</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="526" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A526" s="0" t="str">
+        <f aca="false">D526&amp;" "&amp;C526</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="527" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A527" s="0" t="str">
+        <f aca="false">D527&amp;" "&amp;C527</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="528" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A528" s="0" t="str">
+        <f aca="false">D528&amp;" "&amp;C528</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="529" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A529" s="0" t="str">
+        <f aca="false">D529&amp;" "&amp;C529</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="530" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A530" s="0" t="str">
+        <f aca="false">D530&amp;" "&amp;C530</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="531" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A531" s="0" t="str">
+        <f aca="false">D531&amp;" "&amp;C531</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="532" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A532" s="0" t="str">
+        <f aca="false">D532&amp;" "&amp;C532</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="533" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A533" s="0" t="str">
+        <f aca="false">D533&amp;" "&amp;C533</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="534" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A534" s="0" t="str">
+        <f aca="false">D534&amp;" "&amp;C534</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="535" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A535" s="0" t="str">
+        <f aca="false">D535&amp;" "&amp;C535</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="536" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A536" s="0" t="str">
+        <f aca="false">D536&amp;" "&amp;C536</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="537" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A537" s="0" t="str">
+        <f aca="false">D537&amp;" "&amp;C537</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="538" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A538" s="0" t="str">
+        <f aca="false">D538&amp;" "&amp;C538</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="539" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A539" s="0" t="str">
+        <f aca="false">D539&amp;" "&amp;C539</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="540" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A540" s="0" t="str">
+        <f aca="false">D540&amp;" "&amp;C540</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="541" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A541" s="0" t="str">
+        <f aca="false">D541&amp;" "&amp;C541</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="542" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A542" s="0" t="str">
+        <f aca="false">D542&amp;" "&amp;C542</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="543" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A543" s="0" t="str">
+        <f aca="false">D543&amp;" "&amp;C543</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="544" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A544" s="0" t="str">
+        <f aca="false">D544&amp;" "&amp;C544</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="545" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A545" s="0" t="str">
+        <f aca="false">D545&amp;" "&amp;C545</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="546" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A546" s="0" t="str">
+        <f aca="false">D546&amp;" "&amp;C546</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="547" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A547" s="0" t="str">
+        <f aca="false">D547&amp;" "&amp;C547</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="548" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A548" s="0" t="str">
+        <f aca="false">D548&amp;" "&amp;C548</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="549" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A549" s="0" t="str">
+        <f aca="false">D549&amp;" "&amp;C549</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="550" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A550" s="0" t="str">
+        <f aca="false">D550&amp;" "&amp;C550</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="551" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A551" s="0" t="str">
+        <f aca="false">D551&amp;" "&amp;C551</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="552" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A552" s="0" t="str">
+        <f aca="false">D552&amp;" "&amp;C552</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="553" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A553" s="0" t="str">
+        <f aca="false">D553&amp;" "&amp;C553</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="554" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A554" s="0" t="str">
+        <f aca="false">D554&amp;" "&amp;C554</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="555" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A555" s="0" t="str">
+        <f aca="false">D555&amp;" "&amp;C555</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="556" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A556" s="0" t="str">
+        <f aca="false">D556&amp;" "&amp;C556</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="557" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A557" s="0" t="str">
+        <f aca="false">D557&amp;" "&amp;C557</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="558" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A558" s="0" t="str">
+        <f aca="false">D558&amp;" "&amp;C558</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="559" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A559" s="0" t="str">
+        <f aca="false">D559&amp;" "&amp;C559</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="560" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A560" s="0" t="str">
+        <f aca="false">D560&amp;" "&amp;C560</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="561" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A561" s="0" t="str">
+        <f aca="false">D561&amp;" "&amp;C561</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="562" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A562" s="0" t="str">
+        <f aca="false">D562&amp;" "&amp;C562</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="563" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A563" s="0" t="str">
+        <f aca="false">D563&amp;" "&amp;C563</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="564" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A564" s="0" t="str">
+        <f aca="false">D564&amp;" "&amp;C564</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="565" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A565" s="0" t="str">
+        <f aca="false">D565&amp;" "&amp;C565</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="566" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A566" s="0" t="str">
+        <f aca="false">D566&amp;" "&amp;C566</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="567" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A567" s="0" t="str">
+        <f aca="false">D567&amp;" "&amp;C567</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="568" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A568" s="0" t="str">
+        <f aca="false">D568&amp;" "&amp;C568</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="569" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A569" s="0" t="str">
+        <f aca="false">D569&amp;" "&amp;C569</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="570" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A570" s="0" t="str">
+        <f aca="false">D570&amp;" "&amp;C570</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="571" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A571" s="0" t="str">
+        <f aca="false">D571&amp;" "&amp;C571</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="572" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A572" s="0" t="str">
+        <f aca="false">D572&amp;" "&amp;C572</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="573" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A573" s="0" t="str">
+        <f aca="false">D573&amp;" "&amp;C573</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="574" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A574" s="0" t="str">
+        <f aca="false">D574&amp;" "&amp;C574</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="575" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A575" s="0" t="str">
+        <f aca="false">D575&amp;" "&amp;C575</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="576" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A576" s="0" t="str">
+        <f aca="false">D576&amp;" "&amp;C576</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="577" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A577" s="0" t="str">
+        <f aca="false">D577&amp;" "&amp;C577</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="578" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A578" s="0" t="str">
+        <f aca="false">D578&amp;" "&amp;C578</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="579" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A579" s="0" t="str">
+        <f aca="false">D579&amp;" "&amp;C579</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="580" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A580" s="0" t="str">
+        <f aca="false">D580&amp;" "&amp;C580</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="581" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A581" s="0" t="str">
+        <f aca="false">D581&amp;" "&amp;C581</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="582" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A582" s="0" t="str">
+        <f aca="false">D582&amp;" "&amp;C582</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="583" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A583" s="0" t="str">
+        <f aca="false">D583&amp;" "&amp;C583</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="584" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A584" s="0" t="str">
+        <f aca="false">D584&amp;" "&amp;C584</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="585" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A585" s="0" t="str">
+        <f aca="false">D585&amp;" "&amp;C585</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="586" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A586" s="0" t="str">
+        <f aca="false">D586&amp;" "&amp;C586</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="587" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A587" s="0" t="str">
+        <f aca="false">D587&amp;" "&amp;C587</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="588" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A588" s="0" t="str">
+        <f aca="false">D588&amp;" "&amp;C588</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="589" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A589" s="0" t="str">
+        <f aca="false">D589&amp;" "&amp;C589</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="590" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A590" s="0" t="str">
+        <f aca="false">D590&amp;" "&amp;C590</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="591" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A591" s="0" t="str">
+        <f aca="false">D591&amp;" "&amp;C591</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="592" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A592" s="0" t="str">
+        <f aca="false">D592&amp;" "&amp;C592</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="593" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A593" s="0" t="str">
+        <f aca="false">D593&amp;" "&amp;C593</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="594" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A594" s="0" t="str">
+        <f aca="false">D594&amp;" "&amp;C594</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="595" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A595" s="0" t="str">
+        <f aca="false">D595&amp;" "&amp;C595</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="596" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A596" s="0" t="str">
+        <f aca="false">D596&amp;" "&amp;C596</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="597" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A597" s="0" t="str">
+        <f aca="false">D597&amp;" "&amp;C597</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="598" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A598" s="0" t="str">
+        <f aca="false">D598&amp;" "&amp;C598</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="599" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A599" s="0" t="str">
+        <f aca="false">D599&amp;" "&amp;C599</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="600" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A600" s="0" t="str">
+        <f aca="false">D600&amp;" "&amp;C600</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="601" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A601" s="0" t="str">
+        <f aca="false">D601&amp;" "&amp;C601</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="602" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A602" s="0" t="str">
+        <f aca="false">D602&amp;" "&amp;C602</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="603" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A603" s="0" t="str">
+        <f aca="false">D603&amp;" "&amp;C603</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="604" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A604" s="0" t="str">
+        <f aca="false">D604&amp;" "&amp;C604</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="605" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A605" s="0" t="str">
+        <f aca="false">D605&amp;" "&amp;C605</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="606" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A606" s="0" t="str">
+        <f aca="false">D606&amp;" "&amp;C606</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="607" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A607" s="0" t="str">
+        <f aca="false">D607&amp;" "&amp;C607</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="608" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A608" s="0" t="str">
+        <f aca="false">D608&amp;" "&amp;C608</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="609" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A609" s="0" t="str">
+        <f aca="false">D609&amp;" "&amp;C609</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="610" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A610" s="0" t="str">
+        <f aca="false">D610&amp;" "&amp;C610</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="611" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A611" s="0" t="str">
+        <f aca="false">D611&amp;" "&amp;C611</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="612" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A612" s="0" t="str">
+        <f aca="false">D612&amp;" "&amp;C612</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="613" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A613" s="0" t="str">
+        <f aca="false">D613&amp;" "&amp;C613</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="614" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A614" s="0" t="str">
+        <f aca="false">D614&amp;" "&amp;C614</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="615" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A615" s="0" t="str">
+        <f aca="false">D615&amp;" "&amp;C615</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="616" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A616" s="0" t="str">
+        <f aca="false">D616&amp;" "&amp;C616</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="617" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A617" s="0" t="str">
+        <f aca="false">D617&amp;" "&amp;C617</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="618" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A618" s="0" t="str">
+        <f aca="false">D618&amp;" "&amp;C618</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="619" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A619" s="0" t="str">
+        <f aca="false">D619&amp;" "&amp;C619</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="620" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A620" s="0" t="str">
+        <f aca="false">D620&amp;" "&amp;C620</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="621" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A621" s="0" t="str">
+        <f aca="false">D621&amp;" "&amp;C621</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="622" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A622" s="0" t="str">
+        <f aca="false">D622&amp;" "&amp;C622</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="623" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A623" s="0" t="str">
+        <f aca="false">D623&amp;" "&amp;C623</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="624" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A624" s="0" t="str">
+        <f aca="false">D624&amp;" "&amp;C624</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="625" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A625" s="0" t="str">
+        <f aca="false">D625&amp;" "&amp;C625</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="626" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A626" s="0" t="str">
+        <f aca="false">D626&amp;" "&amp;C626</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="627" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A627" s="0" t="str">
+        <f aca="false">D627&amp;" "&amp;C627</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="628" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A628" s="0" t="str">
+        <f aca="false">D628&amp;" "&amp;C628</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="629" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A629" s="0" t="str">
+        <f aca="false">D629&amp;" "&amp;C629</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="630" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A630" s="0" t="str">
+        <f aca="false">D630&amp;" "&amp;C630</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="631" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A631" s="0" t="str">
+        <f aca="false">D631&amp;" "&amp;C631</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="632" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A632" s="0" t="str">
+        <f aca="false">D632&amp;" "&amp;C632</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="633" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A633" s="0" t="str">
+        <f aca="false">D633&amp;" "&amp;C633</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="634" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A634" s="0" t="str">
+        <f aca="false">D634&amp;" "&amp;C634</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="635" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A635" s="0" t="str">
+        <f aca="false">D635&amp;" "&amp;C635</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="636" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A636" s="0" t="str">
+        <f aca="false">D636&amp;" "&amp;C636</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="637" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A637" s="0" t="str">
+        <f aca="false">D637&amp;" "&amp;C637</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="638" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A638" s="0" t="str">
+        <f aca="false">D638&amp;" "&amp;C638</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="639" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A639" s="0" t="str">
+        <f aca="false">D639&amp;" "&amp;C639</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="640" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A640" s="0" t="str">
+        <f aca="false">D640&amp;" "&amp;C640</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="641" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A641" s="0" t="str">
+        <f aca="false">D641&amp;" "&amp;C641</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="642" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A642" s="0" t="str">
+        <f aca="false">D642&amp;" "&amp;C642</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="643" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A643" s="0" t="str">
+        <f aca="false">D643&amp;" "&amp;C643</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="644" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A644" s="0" t="str">
+        <f aca="false">D644&amp;" "&amp;C644</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="645" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A645" s="0" t="str">
+        <f aca="false">D645&amp;" "&amp;C645</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="646" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A646" s="0" t="str">
+        <f aca="false">D646&amp;" "&amp;C646</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="647" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A647" s="0" t="str">
+        <f aca="false">D647&amp;" "&amp;C647</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="648" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A648" s="0" t="str">
+        <f aca="false">D648&amp;" "&amp;C648</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="649" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A649" s="0" t="str">
+        <f aca="false">D649&amp;" "&amp;C649</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="650" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A650" s="0" t="str">
+        <f aca="false">D650&amp;" "&amp;C650</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="651" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A651" s="0" t="str">
+        <f aca="false">D651&amp;" "&amp;C651</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="652" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A652" s="0" t="str">
+        <f aca="false">D652&amp;" "&amp;C652</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="653" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A653" s="0" t="str">
+        <f aca="false">D653&amp;" "&amp;C653</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="654" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A654" s="0" t="str">
+        <f aca="false">D654&amp;" "&amp;C654</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="655" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A655" s="0" t="str">
+        <f aca="false">D655&amp;" "&amp;C655</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="656" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A656" s="0" t="str">
+        <f aca="false">D656&amp;" "&amp;C656</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="657" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A657" s="0" t="str">
+        <f aca="false">D657&amp;" "&amp;C657</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="658" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A658" s="0" t="str">
+        <f aca="false">D658&amp;" "&amp;C658</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="659" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A659" s="0" t="str">
+        <f aca="false">D659&amp;" "&amp;C659</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="660" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A660" s="0" t="str">
+        <f aca="false">D660&amp;" "&amp;C660</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="661" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A661" s="0" t="str">
+        <f aca="false">D661&amp;" "&amp;C661</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="662" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A662" s="0" t="str">
+        <f aca="false">D662&amp;" "&amp;C662</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="663" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A663" s="0" t="str">
+        <f aca="false">D663&amp;" "&amp;C663</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="664" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A664" s="0" t="str">
+        <f aca="false">D664&amp;" "&amp;C664</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="665" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A665" s="0" t="str">
+        <f aca="false">D665&amp;" "&amp;C665</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="666" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A666" s="0" t="str">
+        <f aca="false">D666&amp;" "&amp;C666</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="667" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A667" s="0" t="str">
+        <f aca="false">D667&amp;" "&amp;C667</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="668" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A668" s="0" t="str">
+        <f aca="false">D668&amp;" "&amp;C668</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="669" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A669" s="0" t="str">
+        <f aca="false">D669&amp;" "&amp;C669</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="670" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A670" s="0" t="str">
+        <f aca="false">D670&amp;" "&amp;C670</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="671" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A671" s="0" t="str">
+        <f aca="false">D671&amp;" "&amp;C671</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="672" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A672" s="0" t="str">
+        <f aca="false">D672&amp;" "&amp;C672</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="673" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A673" s="0" t="str">
+        <f aca="false">D673&amp;" "&amp;C673</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="674" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A674" s="0" t="str">
+        <f aca="false">D674&amp;" "&amp;C674</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="675" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A675" s="0" t="str">
+        <f aca="false">D675&amp;" "&amp;C675</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="676" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A676" s="0" t="str">
+        <f aca="false">D676&amp;" "&amp;C676</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="677" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A677" s="0" t="str">
+        <f aca="false">D677&amp;" "&amp;C677</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="678" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A678" s="0" t="str">
+        <f aca="false">D678&amp;" "&amp;C678</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="679" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A679" s="0" t="str">
+        <f aca="false">D679&amp;" "&amp;C679</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="680" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A680" s="0" t="str">
+        <f aca="false">D680&amp;" "&amp;C680</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="681" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A681" s="0" t="str">
+        <f aca="false">D681&amp;" "&amp;C681</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="682" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A682" s="0" t="str">
+        <f aca="false">D682&amp;" "&amp;C682</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="683" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A683" s="0" t="str">
+        <f aca="false">D683&amp;" "&amp;C683</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="684" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A684" s="0" t="str">
+        <f aca="false">D684&amp;" "&amp;C684</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="685" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A685" s="0" t="str">
+        <f aca="false">D685&amp;" "&amp;C685</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="686" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A686" s="0" t="str">
+        <f aca="false">D686&amp;" "&amp;C686</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="687" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A687" s="0" t="str">
+        <f aca="false">D687&amp;" "&amp;C687</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="688" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A688" s="0" t="str">
+        <f aca="false">D688&amp;" "&amp;C688</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="689" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A689" s="0" t="str">
+        <f aca="false">D689&amp;" "&amp;C689</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="690" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A690" s="0" t="str">
+        <f aca="false">D690&amp;" "&amp;C690</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="691" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A691" s="0" t="str">
+        <f aca="false">D691&amp;" "&amp;C691</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="692" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A692" s="0" t="str">
+        <f aca="false">D692&amp;" "&amp;C692</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="693" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A693" s="0" t="str">
+        <f aca="false">D693&amp;" "&amp;C693</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="694" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A694" s="0" t="str">
+        <f aca="false">D694&amp;" "&amp;C694</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="695" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A695" s="0" t="str">
+        <f aca="false">D695&amp;" "&amp;C695</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="696" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A696" s="0" t="str">
+        <f aca="false">D696&amp;" "&amp;C696</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="697" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A697" s="0" t="str">
+        <f aca="false">D697&amp;" "&amp;C697</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="698" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A698" s="0" t="str">
+        <f aca="false">D698&amp;" "&amp;C698</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="699" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A699" s="0" t="str">
+        <f aca="false">D699&amp;" "&amp;C699</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="700" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A700" s="0" t="str">
+        <f aca="false">D700&amp;" "&amp;C700</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="701" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A701" s="0" t="str">
+        <f aca="false">D701&amp;" "&amp;C701</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="702" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A702" s="0" t="str">
+        <f aca="false">D702&amp;" "&amp;C702</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="703" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A703" s="0" t="str">
+        <f aca="false">D703&amp;" "&amp;C703</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="704" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A704" s="0" t="str">
+        <f aca="false">D704&amp;" "&amp;C704</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="705" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A705" s="0" t="str">
+        <f aca="false">D705&amp;" "&amp;C705</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="706" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A706" s="0" t="str">
+        <f aca="false">D706&amp;" "&amp;C706</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="707" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A707" s="0" t="str">
+        <f aca="false">D707&amp;" "&amp;C707</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="708" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A708" s="0" t="str">
+        <f aca="false">D708&amp;" "&amp;C708</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="709" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A709" s="0" t="str">
+        <f aca="false">D709&amp;" "&amp;C709</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="710" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A710" s="0" t="str">
+        <f aca="false">D710&amp;" "&amp;C710</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="711" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A711" s="0" t="str">
+        <f aca="false">D711&amp;" "&amp;C711</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="712" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A712" s="0" t="str">
+        <f aca="false">D712&amp;" "&amp;C712</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="713" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A713" s="0" t="str">
+        <f aca="false">D713&amp;" "&amp;C713</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="714" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A714" s="0" t="str">
+        <f aca="false">D714&amp;" "&amp;C714</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="715" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A715" s="0" t="str">
+        <f aca="false">D715&amp;" "&amp;C715</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="716" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A716" s="0" t="str">
+        <f aca="false">D716&amp;" "&amp;C716</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="717" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A717" s="0" t="str">
+        <f aca="false">D717&amp;" "&amp;C717</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="718" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A718" s="0" t="str">
+        <f aca="false">D718&amp;" "&amp;C718</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="719" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A719" s="0" t="str">
+        <f aca="false">D719&amp;" "&amp;C719</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="720" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A720" s="0" t="str">
+        <f aca="false">D720&amp;" "&amp;C720</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="721" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A721" s="0" t="str">
+        <f aca="false">D721&amp;" "&amp;C721</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="722" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A722" s="0" t="str">
+        <f aca="false">D722&amp;" "&amp;C722</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="723" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A723" s="0" t="str">
+        <f aca="false">D723&amp;" "&amp;C723</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="724" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A724" s="0" t="str">
+        <f aca="false">D724&amp;" "&amp;C724</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="725" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A725" s="0" t="str">
+        <f aca="false">D725&amp;" "&amp;C725</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="726" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A726" s="0" t="str">
+        <f aca="false">D726&amp;" "&amp;C726</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="727" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A727" s="0" t="str">
+        <f aca="false">D727&amp;" "&amp;C727</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="728" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A728" s="0" t="str">
+        <f aca="false">D728&amp;" "&amp;C728</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="729" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A729" s="0" t="str">
+        <f aca="false">D729&amp;" "&amp;C729</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="730" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A730" s="0" t="str">
+        <f aca="false">D730&amp;" "&amp;C730</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="731" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A731" s="0" t="str">
+        <f aca="false">D731&amp;" "&amp;C731</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="732" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A732" s="0" t="str">
+        <f aca="false">D732&amp;" "&amp;C732</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="733" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A733" s="0" t="str">
+        <f aca="false">D733&amp;" "&amp;C733</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="734" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A734" s="0" t="str">
+        <f aca="false">D734&amp;" "&amp;C734</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="735" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A735" s="0" t="str">
+        <f aca="false">D735&amp;" "&amp;C735</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="736" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A736" s="0" t="str">
+        <f aca="false">D736&amp;" "&amp;C736</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="737" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A737" s="0" t="str">
+        <f aca="false">D737&amp;" "&amp;C737</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="738" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A738" s="0" t="str">
+        <f aca="false">D738&amp;" "&amp;C738</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="739" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A739" s="0" t="str">
+        <f aca="false">D739&amp;" "&amp;C739</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="740" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A740" s="0" t="str">
+        <f aca="false">D740&amp;" "&amp;C740</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="741" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A741" s="0" t="str">
+        <f aca="false">D741&amp;" "&amp;C741</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="742" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A742" s="0" t="str">
+        <f aca="false">D742&amp;" "&amp;C742</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="743" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A743" s="0" t="str">
+        <f aca="false">D743&amp;" "&amp;C743</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="744" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A744" s="0" t="str">
+        <f aca="false">D744&amp;" "&amp;C744</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="745" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A745" s="0" t="str">
+        <f aca="false">D745&amp;" "&amp;C745</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="746" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A746" s="0" t="str">
+        <f aca="false">D746&amp;" "&amp;C746</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="747" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A747" s="0" t="str">
+        <f aca="false">D747&amp;" "&amp;C747</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="748" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A748" s="0" t="str">
+        <f aca="false">D748&amp;" "&amp;C748</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="749" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A749" s="0" t="str">
+        <f aca="false">D749&amp;" "&amp;C749</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="750" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A750" s="0" t="str">
+        <f aca="false">D750&amp;" "&amp;C750</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="751" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A751" s="0" t="str">
+        <f aca="false">D751&amp;" "&amp;C751</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="752" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A752" s="0" t="str">
+        <f aca="false">D752&amp;" "&amp;C752</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="753" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A753" s="0" t="str">
+        <f aca="false">D753&amp;" "&amp;C753</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="754" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A754" s="0" t="str">
+        <f aca="false">D754&amp;" "&amp;C754</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="755" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A755" s="0" t="str">
+        <f aca="false">D755&amp;" "&amp;C755</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="756" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A756" s="0" t="str">
+        <f aca="false">D756&amp;" "&amp;C756</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="757" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A757" s="0" t="str">
+        <f aca="false">D757&amp;" "&amp;C757</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="758" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A758" s="0" t="str">
+        <f aca="false">D758&amp;" "&amp;C758</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="759" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A759" s="0" t="str">
+        <f aca="false">D759&amp;" "&amp;C759</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="760" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A760" s="0" t="str">
+        <f aca="false">D760&amp;" "&amp;C760</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="761" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A761" s="0" t="str">
+        <f aca="false">D761&amp;" "&amp;C761</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="762" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A762" s="0" t="str">
+        <f aca="false">D762&amp;" "&amp;C762</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="763" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A763" s="0" t="str">
+        <f aca="false">D763&amp;" "&amp;C763</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="764" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A764" s="0" t="str">
+        <f aca="false">D764&amp;" "&amp;C764</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="765" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A765" s="0" t="str">
+        <f aca="false">D765&amp;" "&amp;C765</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="766" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A766" s="0" t="str">
+        <f aca="false">D766&amp;" "&amp;C766</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="767" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A767" s="0" t="str">
+        <f aca="false">D767&amp;" "&amp;C767</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="768" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A768" s="0" t="str">
+        <f aca="false">D768&amp;" "&amp;C768</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="769" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A769" s="0" t="str">
+        <f aca="false">D769&amp;" "&amp;C769</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="770" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A770" s="0" t="str">
+        <f aca="false">D770&amp;" "&amp;C770</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="771" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A771" s="0" t="str">
+        <f aca="false">D771&amp;" "&amp;C771</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="772" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A772" s="0" t="str">
+        <f aca="false">D772&amp;" "&amp;C772</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="773" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A773" s="0" t="str">
+        <f aca="false">D773&amp;" "&amp;C773</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="774" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A774" s="0" t="str">
+        <f aca="false">D774&amp;" "&amp;C774</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="775" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A775" s="0" t="str">
+        <f aca="false">D775&amp;" "&amp;C775</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="776" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A776" s="0" t="str">
+        <f aca="false">D776&amp;" "&amp;C776</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="777" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A777" s="0" t="str">
+        <f aca="false">D777&amp;" "&amp;C777</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="778" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A778" s="0" t="str">
+        <f aca="false">D778&amp;" "&amp;C778</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="779" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A779" s="0" t="str">
+        <f aca="false">D779&amp;" "&amp;C779</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="780" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A780" s="0" t="str">
+        <f aca="false">D780&amp;" "&amp;C780</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="781" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A781" s="0" t="str">
+        <f aca="false">D781&amp;" "&amp;C781</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="782" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A782" s="0" t="str">
+        <f aca="false">D782&amp;" "&amp;C782</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="783" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A783" s="0" t="str">
+        <f aca="false">D783&amp;" "&amp;C783</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="784" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A784" s="0" t="str">
+        <f aca="false">D784&amp;" "&amp;C784</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="785" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A785" s="0" t="str">
+        <f aca="false">D785&amp;" "&amp;C785</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="786" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A786" s="0" t="str">
+        <f aca="false">D786&amp;" "&amp;C786</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="787" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A787" s="0" t="str">
+        <f aca="false">D787&amp;" "&amp;C787</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="788" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A788" s="0" t="str">
+        <f aca="false">D788&amp;" "&amp;C788</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="789" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A789" s="0" t="str">
+        <f aca="false">D789&amp;" "&amp;C789</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="790" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A790" s="0" t="str">
+        <f aca="false">D790&amp;" "&amp;C790</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="791" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A791" s="0" t="str">
+        <f aca="false">D791&amp;" "&amp;C791</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="792" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A792" s="0" t="str">
+        <f aca="false">D792&amp;" "&amp;C792</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="793" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A793" s="0" t="str">
+        <f aca="false">D793&amp;" "&amp;C793</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="794" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A794" s="0" t="str">
+        <f aca="false">D794&amp;" "&amp;C794</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="795" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A795" s="0" t="str">
+        <f aca="false">D795&amp;" "&amp;C795</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="796" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A796" s="0" t="str">
+        <f aca="false">D796&amp;" "&amp;C796</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="797" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A797" s="0" t="str">
+        <f aca="false">D797&amp;" "&amp;C797</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="798" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A798" s="0" t="str">
+        <f aca="false">D798&amp;" "&amp;C798</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="799" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A799" s="0" t="str">
+        <f aca="false">D799&amp;" "&amp;C799</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="800" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A800" s="0" t="str">
+        <f aca="false">D800&amp;" "&amp;C800</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="801" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A801" s="0" t="str">
+        <f aca="false">D801&amp;" "&amp;C801</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="802" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A802" s="0" t="str">
+        <f aca="false">D802&amp;" "&amp;C802</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="803" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A803" s="0" t="str">
+        <f aca="false">D803&amp;" "&amp;C803</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="804" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A804" s="0" t="str">
+        <f aca="false">D804&amp;" "&amp;C804</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="805" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A805" s="0" t="str">
+        <f aca="false">D805&amp;" "&amp;C805</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="806" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A806" s="0" t="str">
+        <f aca="false">D806&amp;" "&amp;C806</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="807" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A807" s="0" t="str">
+        <f aca="false">D807&amp;" "&amp;C807</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="808" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A808" s="0" t="str">
+        <f aca="false">D808&amp;" "&amp;C808</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="809" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A809" s="0" t="str">
+        <f aca="false">D809&amp;" "&amp;C809</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="810" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A810" s="0" t="str">
+        <f aca="false">D810&amp;" "&amp;C810</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="811" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A811" s="0" t="str">
+        <f aca="false">D811&amp;" "&amp;C811</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="812" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A812" s="0" t="str">
+        <f aca="false">D812&amp;" "&amp;C812</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="813" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A813" s="0" t="str">
+        <f aca="false">D813&amp;" "&amp;C813</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="814" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A814" s="0" t="str">
+        <f aca="false">D814&amp;" "&amp;C814</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="815" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A815" s="0" t="str">
+        <f aca="false">D815&amp;" "&amp;C815</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="816" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A816" s="0" t="str">
+        <f aca="false">D816&amp;" "&amp;C816</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="817" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A817" s="0" t="str">
+        <f aca="false">D817&amp;" "&amp;C817</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="818" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A818" s="0" t="str">
+        <f aca="false">D818&amp;" "&amp;C818</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="819" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A819" s="0" t="str">
+        <f aca="false">D819&amp;" "&amp;C819</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="820" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A820" s="0" t="str">
+        <f aca="false">D820&amp;" "&amp;C820</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="821" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A821" s="0" t="str">
+        <f aca="false">D821&amp;" "&amp;C821</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="822" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A822" s="0" t="str">
+        <f aca="false">D822&amp;" "&amp;C822</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="823" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A823" s="0" t="str">
+        <f aca="false">D823&amp;" "&amp;C823</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="824" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A824" s="0" t="str">
+        <f aca="false">D824&amp;" "&amp;C824</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="825" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A825" s="0" t="str">
+        <f aca="false">D825&amp;" "&amp;C825</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="826" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A826" s="0" t="str">
+        <f aca="false">D826&amp;" "&amp;C826</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="827" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A827" s="0" t="str">
+        <f aca="false">D827&amp;" "&amp;C827</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="828" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A828" s="0" t="str">
+        <f aca="false">D828&amp;" "&amp;C828</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="829" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A829" s="0" t="str">
+        <f aca="false">D829&amp;" "&amp;C829</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="830" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A830" s="0" t="str">
+        <f aca="false">D830&amp;" "&amp;C830</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="831" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A831" s="0" t="str">
+        <f aca="false">D831&amp;" "&amp;C831</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="832" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A832" s="0" t="str">
+        <f aca="false">D832&amp;" "&amp;C832</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="833" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A833" s="0" t="str">
+        <f aca="false">D833&amp;" "&amp;C833</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="834" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A834" s="0" t="str">
+        <f aca="false">D834&amp;" "&amp;C834</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="835" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A835" s="0" t="str">
+        <f aca="false">D835&amp;" "&amp;C835</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="836" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A836" s="0" t="str">
+        <f aca="false">D836&amp;" "&amp;C836</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="837" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A837" s="0" t="str">
+        <f aca="false">D837&amp;" "&amp;C837</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="838" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A838" s="0" t="str">
+        <f aca="false">D838&amp;" "&amp;C838</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="839" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A839" s="0" t="str">
+        <f aca="false">D839&amp;" "&amp;C839</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="840" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A840" s="0" t="str">
+        <f aca="false">D840&amp;" "&amp;C840</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="841" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A841" s="0" t="str">
+        <f aca="false">D841&amp;" "&amp;C841</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="842" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A842" s="0" t="str">
+        <f aca="false">D842&amp;" "&amp;C842</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="843" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A843" s="0" t="str">
+        <f aca="false">D843&amp;" "&amp;C843</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="844" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A844" s="0" t="str">
+        <f aca="false">D844&amp;" "&amp;C844</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="845" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A845" s="0" t="str">
+        <f aca="false">D845&amp;" "&amp;C845</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="846" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A846" s="0" t="str">
+        <f aca="false">D846&amp;" "&amp;C846</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="847" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A847" s="0" t="str">
+        <f aca="false">D847&amp;" "&amp;C847</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="848" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A848" s="0" t="str">
+        <f aca="false">D848&amp;" "&amp;C848</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="849" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A849" s="0" t="str">
+        <f aca="false">D849&amp;" "&amp;C849</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="850" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A850" s="0" t="str">
+        <f aca="false">D850&amp;" "&amp;C850</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="851" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A851" s="0" t="str">
+        <f aca="false">D851&amp;" "&amp;C851</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="852" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A852" s="0" t="str">
+        <f aca="false">D852&amp;" "&amp;C852</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="853" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A853" s="0" t="str">
+        <f aca="false">D853&amp;" "&amp;C853</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="854" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A854" s="0" t="str">
+        <f aca="false">D854&amp;" "&amp;C854</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="855" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A855" s="0" t="str">
+        <f aca="false">D855&amp;" "&amp;C855</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="856" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A856" s="0" t="str">
+        <f aca="false">D856&amp;" "&amp;C856</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="857" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A857" s="0" t="str">
+        <f aca="false">D857&amp;" "&amp;C857</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="858" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A858" s="0" t="str">
+        <f aca="false">D858&amp;" "&amp;C858</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="859" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A859" s="0" t="str">
+        <f aca="false">D859&amp;" "&amp;C859</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="860" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A860" s="0" t="str">
+        <f aca="false">D860&amp;" "&amp;C860</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="861" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A861" s="0" t="str">
+        <f aca="false">D861&amp;" "&amp;C861</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="862" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A862" s="0" t="str">
+        <f aca="false">D862&amp;" "&amp;C862</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="863" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A863" s="0" t="str">
+        <f aca="false">D863&amp;" "&amp;C863</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="864" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A864" s="0" t="str">
+        <f aca="false">D864&amp;" "&amp;C864</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="865" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A865" s="0" t="str">
+        <f aca="false">D865&amp;" "&amp;C865</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="866" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A866" s="0" t="str">
+        <f aca="false">D866&amp;" "&amp;C866</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="867" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A867" s="0" t="str">
+        <f aca="false">D867&amp;" "&amp;C867</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="868" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A868" s="0" t="str">
+        <f aca="false">D868&amp;" "&amp;C868</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="869" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A869" s="0" t="str">
+        <f aca="false">D869&amp;" "&amp;C869</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="870" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A870" s="0" t="str">
+        <f aca="false">D870&amp;" "&amp;C870</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="871" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A871" s="0" t="str">
+        <f aca="false">D871&amp;" "&amp;C871</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="872" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A872" s="0" t="str">
+        <f aca="false">D872&amp;" "&amp;C872</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="873" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A873" s="0" t="str">
+        <f aca="false">D873&amp;" "&amp;C873</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="874" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A874" s="0" t="str">
+        <f aca="false">D874&amp;" "&amp;C874</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="875" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A875" s="0" t="str">
+        <f aca="false">D875&amp;" "&amp;C875</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="876" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A876" s="0" t="str">
+        <f aca="false">D876&amp;" "&amp;C876</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="877" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A877" s="0" t="str">
+        <f aca="false">D877&amp;" "&amp;C877</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="878" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A878" s="0" t="str">
+        <f aca="false">D878&amp;" "&amp;C878</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="879" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A879" s="0" t="str">
+        <f aca="false">D879&amp;" "&amp;C879</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="880" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A880" s="0" t="str">
+        <f aca="false">D880&amp;" "&amp;C880</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="881" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A881" s="0" t="str">
+        <f aca="false">D881&amp;" "&amp;C881</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="882" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A882" s="0" t="str">
+        <f aca="false">D882&amp;" "&amp;C882</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="883" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A883" s="0" t="str">
+        <f aca="false">D883&amp;" "&amp;C883</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="884" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A884" s="0" t="str">
+        <f aca="false">D884&amp;" "&amp;C884</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="885" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A885" s="0" t="str">
+        <f aca="false">D885&amp;" "&amp;C885</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="886" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A886" s="0" t="str">
+        <f aca="false">D886&amp;" "&amp;C886</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="887" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A887" s="0" t="str">
+        <f aca="false">D887&amp;" "&amp;C887</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="888" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A888" s="0" t="str">
+        <f aca="false">D888&amp;" "&amp;C888</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="889" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A889" s="0" t="str">
+        <f aca="false">D889&amp;" "&amp;C889</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="890" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A890" s="0" t="str">
+        <f aca="false">D890&amp;" "&amp;C890</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="891" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A891" s="0" t="str">
+        <f aca="false">D891&amp;" "&amp;C891</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="892" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A892" s="0" t="str">
+        <f aca="false">D892&amp;" "&amp;C892</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="893" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A893" s="0" t="str">
+        <f aca="false">D893&amp;" "&amp;C893</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="894" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A894" s="0" t="str">
+        <f aca="false">D894&amp;" "&amp;C894</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="895" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A895" s="0" t="str">
+        <f aca="false">D895&amp;" "&amp;C895</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="896" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A896" s="0" t="str">
+        <f aca="false">D896&amp;" "&amp;C896</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="897" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A897" s="0" t="str">
+        <f aca="false">D897&amp;" "&amp;C897</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="898" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A898" s="0" t="str">
+        <f aca="false">D898&amp;" "&amp;C898</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="899" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A899" s="0" t="str">
+        <f aca="false">D899&amp;" "&amp;C899</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="900" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A900" s="0" t="str">
+        <f aca="false">D900&amp;" "&amp;C900</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="901" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A901" s="0" t="str">
+        <f aca="false">D901&amp;" "&amp;C901</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="902" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A902" s="0" t="str">
+        <f aca="false">D902&amp;" "&amp;C902</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="903" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A903" s="0" t="str">
+        <f aca="false">D903&amp;" "&amp;C903</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="904" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A904" s="0" t="str">
+        <f aca="false">D904&amp;" "&amp;C904</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="905" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A905" s="0" t="str">
+        <f aca="false">D905&amp;" "&amp;C905</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="906" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A906" s="0" t="str">
+        <f aca="false">D906&amp;" "&amp;C906</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="907" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A907" s="0" t="str">
+        <f aca="false">D907&amp;" "&amp;C907</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="908" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A908" s="0" t="str">
+        <f aca="false">D908&amp;" "&amp;C908</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="909" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A909" s="0" t="str">
+        <f aca="false">D909&amp;" "&amp;C909</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="910" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A910" s="0" t="str">
+        <f aca="false">D910&amp;" "&amp;C910</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="911" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A911" s="0" t="str">
+        <f aca="false">D911&amp;" "&amp;C911</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="912" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A912" s="0" t="str">
+        <f aca="false">D912&amp;" "&amp;C912</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="913" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A913" s="0" t="str">
+        <f aca="false">D913&amp;" "&amp;C913</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="914" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A914" s="0" t="str">
+        <f aca="false">D914&amp;" "&amp;C914</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="915" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A915" s="0" t="str">
+        <f aca="false">D915&amp;" "&amp;C915</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="916" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A916" s="0" t="str">
+        <f aca="false">D916&amp;" "&amp;C916</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="917" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A917" s="0" t="str">
+        <f aca="false">D917&amp;" "&amp;C917</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="918" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A918" s="0" t="str">
+        <f aca="false">D918&amp;" "&amp;C918</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="919" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A919" s="0" t="str">
+        <f aca="false">D919&amp;" "&amp;C919</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="920" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A920" s="0" t="str">
+        <f aca="false">D920&amp;" "&amp;C920</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="921" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A921" s="0" t="str">
+        <f aca="false">D921&amp;" "&amp;C921</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="922" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A922" s="0" t="str">
+        <f aca="false">D922&amp;" "&amp;C922</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="923" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A923" s="0" t="str">
+        <f aca="false">D923&amp;" "&amp;C923</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="924" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A924" s="0" t="str">
+        <f aca="false">D924&amp;" "&amp;C924</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="925" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A925" s="0" t="str">
+        <f aca="false">D925&amp;" "&amp;C925</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="926" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A926" s="0" t="str">
+        <f aca="false">D926&amp;" "&amp;C926</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="927" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A927" s="0" t="str">
+        <f aca="false">D927&amp;" "&amp;C927</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="928" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A928" s="0" t="str">
+        <f aca="false">D928&amp;" "&amp;C928</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="929" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A929" s="0" t="str">
+        <f aca="false">D929&amp;" "&amp;C929</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="930" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A930" s="0" t="str">
+        <f aca="false">D930&amp;" "&amp;C930</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="931" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A931" s="0" t="str">
+        <f aca="false">D931&amp;" "&amp;C931</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="932" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A932" s="0" t="str">
+        <f aca="false">D932&amp;" "&amp;C932</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="933" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A933" s="0" t="str">
+        <f aca="false">D933&amp;" "&amp;C933</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="934" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A934" s="0" t="str">
+        <f aca="false">D934&amp;" "&amp;C934</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="935" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A935" s="0" t="str">
+        <f aca="false">D935&amp;" "&amp;C935</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="936" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A936" s="0" t="str">
+        <f aca="false">D936&amp;" "&amp;C936</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="937" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A937" s="0" t="str">
+        <f aca="false">D937&amp;" "&amp;C937</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="938" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A938" s="0" t="str">
+        <f aca="false">D938&amp;" "&amp;C938</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="939" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A939" s="0" t="str">
+        <f aca="false">D939&amp;" "&amp;C939</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="940" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A940" s="0" t="str">
+        <f aca="false">D940&amp;" "&amp;C940</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="941" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A941" s="0" t="str">
+        <f aca="false">D941&amp;" "&amp;C941</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="942" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A942" s="0" t="str">
+        <f aca="false">D942&amp;" "&amp;C942</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="943" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A943" s="0" t="str">
+        <f aca="false">D943&amp;" "&amp;C943</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="944" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A944" s="0" t="str">
+        <f aca="false">D944&amp;" "&amp;C944</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="945" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A945" s="0" t="str">
+        <f aca="false">D945&amp;" "&amp;C945</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="946" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A946" s="0" t="str">
+        <f aca="false">D946&amp;" "&amp;C946</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="947" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A947" s="0" t="str">
+        <f aca="false">D947&amp;" "&amp;C947</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="948" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A948" s="0" t="str">
+        <f aca="false">D948&amp;" "&amp;C948</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="949" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A949" s="0" t="str">
+        <f aca="false">D949&amp;" "&amp;C949</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="950" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A950" s="0" t="str">
+        <f aca="false">D950&amp;" "&amp;C950</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="951" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A951" s="0" t="str">
+        <f aca="false">D951&amp;" "&amp;C951</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="952" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A952" s="0" t="str">
+        <f aca="false">D952&amp;" "&amp;C952</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="953" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A953" s="0" t="str">
+        <f aca="false">D953&amp;" "&amp;C953</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="954" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A954" s="0" t="str">
+        <f aca="false">D954&amp;" "&amp;C954</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="955" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A955" s="0" t="str">
+        <f aca="false">D955&amp;" "&amp;C955</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="956" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A956" s="0" t="str">
+        <f aca="false">D956&amp;" "&amp;C956</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="957" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A957" s="0" t="str">
+        <f aca="false">D957&amp;" "&amp;C957</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="958" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A958" s="0" t="str">
+        <f aca="false">D958&amp;" "&amp;C958</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="959" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A959" s="0" t="str">
+        <f aca="false">D959&amp;" "&amp;C959</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="960" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A960" s="0" t="str">
+        <f aca="false">D960&amp;" "&amp;C960</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="961" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A961" s="0" t="str">
+        <f aca="false">D961&amp;" "&amp;C961</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="962" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A962" s="0" t="str">
+        <f aca="false">D962&amp;" "&amp;C962</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="963" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A963" s="0" t="str">
+        <f aca="false">D963&amp;" "&amp;C963</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="964" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A964" s="0" t="str">
+        <f aca="false">D964&amp;" "&amp;C964</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="965" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A965" s="0" t="str">
+        <f aca="false">D965&amp;" "&amp;C965</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="966" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A966" s="0" t="str">
+        <f aca="false">D966&amp;" "&amp;C966</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="967" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A967" s="0" t="str">
+        <f aca="false">D967&amp;" "&amp;C967</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="968" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A968" s="0" t="str">
+        <f aca="false">D968&amp;" "&amp;C968</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="969" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A969" s="0" t="str">
+        <f aca="false">D969&amp;" "&amp;C969</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="970" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A970" s="0" t="str">
+        <f aca="false">D970&amp;" "&amp;C970</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="971" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A971" s="0" t="str">
+        <f aca="false">D971&amp;" "&amp;C971</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="972" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A972" s="0" t="str">
+        <f aca="false">D972&amp;" "&amp;C972</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="973" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A973" s="0" t="str">
+        <f aca="false">D973&amp;" "&amp;C973</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="974" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A974" s="0" t="str">
+        <f aca="false">D974&amp;" "&amp;C974</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="975" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A975" s="0" t="str">
+        <f aca="false">D975&amp;" "&amp;C975</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="976" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A976" s="0" t="str">
+        <f aca="false">D976&amp;" "&amp;C976</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="977" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A977" s="0" t="str">
+        <f aca="false">D977&amp;" "&amp;C977</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="978" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A978" s="0" t="str">
+        <f aca="false">D978&amp;" "&amp;C978</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="979" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A979" s="0" t="str">
+        <f aca="false">D979&amp;" "&amp;C979</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="980" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A980" s="0" t="str">
+        <f aca="false">D980&amp;" "&amp;C980</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="981" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A981" s="0" t="str">
+        <f aca="false">D981&amp;" "&amp;C981</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="982" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A982" s="0" t="str">
+        <f aca="false">D982&amp;" "&amp;C982</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="983" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A983" s="0" t="str">
+        <f aca="false">D983&amp;" "&amp;C983</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="984" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A984" s="0" t="str">
+        <f aca="false">D984&amp;" "&amp;C984</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="985" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A985" s="0" t="str">
+        <f aca="false">D985&amp;" "&amp;C985</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="986" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A986" s="0" t="str">
+        <f aca="false">D986&amp;" "&amp;C986</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="987" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A987" s="0" t="str">
+        <f aca="false">D987&amp;" "&amp;C987</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="988" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A988" s="0" t="str">
+        <f aca="false">D988&amp;" "&amp;C988</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="989" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A989" s="0" t="str">
+        <f aca="false">D989&amp;" "&amp;C989</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="990" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A990" s="0" t="str">
+        <f aca="false">D990&amp;" "&amp;C990</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="991" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A991" s="0" t="str">
+        <f aca="false">D991&amp;" "&amp;C991</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="992" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A992" s="0" t="str">
+        <f aca="false">D992&amp;" "&amp;C992</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="993" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A993" s="0" t="str">
+        <f aca="false">D993&amp;" "&amp;C993</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="994" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A994" s="0" t="str">
+        <f aca="false">D994&amp;" "&amp;C994</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="995" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A995" s="0" t="str">
+        <f aca="false">D995&amp;" "&amp;C995</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="996" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A996" s="0" t="str">
+        <f aca="false">D996&amp;" "&amp;C996</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="997" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A997" s="0" t="str">
+        <f aca="false">D997&amp;" "&amp;C997</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="998" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A998" s="0" t="str">
+        <f aca="false">D998&amp;" "&amp;C998</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="999" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A999" s="0" t="str">
+        <f aca="false">D999&amp;" "&amp;C999</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1000" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1000" s="0" t="str">
+        <f aca="false">D1000&amp;" "&amp;C1000</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1001" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1001" s="0" t="str">
+        <f aca="false">D1001&amp;" "&amp;C1001</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1002" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1002" s="0" t="str">
+        <f aca="false">D1002&amp;" "&amp;C1002</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1003" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1003" s="0" t="str">
+        <f aca="false">D1003&amp;" "&amp;C1003</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1004" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1004" s="0" t="str">
+        <f aca="false">D1004&amp;" "&amp;C1004</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1005" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1005" s="0" t="str">
+        <f aca="false">D1005&amp;" "&amp;C1005</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1006" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1006" s="0" t="str">
+        <f aca="false">D1006&amp;" "&amp;C1006</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1007" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1007" s="0" t="str">
+        <f aca="false">D1007&amp;" "&amp;C1007</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1008" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1008" s="0" t="str">
+        <f aca="false">D1008&amp;" "&amp;C1008</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1009" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1009" s="0" t="str">
+        <f aca="false">D1009&amp;" "&amp;C1009</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1010" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1010" s="0" t="str">
+        <f aca="false">D1010&amp;" "&amp;C1010</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1011" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1011" s="0" t="str">
+        <f aca="false">D1011&amp;" "&amp;C1011</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1012" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1012" s="0" t="str">
+        <f aca="false">D1012&amp;" "&amp;C1012</f>
+        <v> </v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B6:F1793" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
-[...3 lines deleted...]
-    <oddFooter>&amp;C&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddFooter>
+  <autoFilter ref="B6:F1793"/>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.3"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter>&amp;Cwww.theinfiniteactuary.com</oddFooter>
   </headerFooter>
-  <legacyDrawing r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:I1793"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
+  <dimension ref="A1:I1007"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="B1" colorId="64" zoomScale="120" zoomScaleNormal="120" zoomScalePageLayoutView="100" workbookViewId="0">
+      <pane xSplit="0" ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="topLeft" activeCell="B1" activeCellId="0" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="B1" activeCellId="0" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.00390625" defaultRowHeight="15.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13.5" hidden="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="8.1640625" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="true" outlineLevel="0" max="1" min="1" style="0" width="13.5"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="11.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="55.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="8"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="10.83"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="23" width="75.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="1" width="6.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="0" width="7.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="9" style="0" width="8.17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="B5" s="4" t="s">
+    <row r="1" customFormat="false" ht="21" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="B1" s="24" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B2" s="25" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B3" s="25"/>
+    </row>
+    <row r="4" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B4" s="25"/>
+    </row>
+    <row r="5" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B5" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="4"/>
-      <c r="D5" s="4" t="s">
+      <c r="C5" s="9"/>
+      <c r="D5" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="E5" s="4" t="s">
+      <c r="E5" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="F5" s="13"/>
-[...1 lines deleted...]
-      <c r="H5" s="4"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
       <c r="I5" s="3"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A6" t="s">
+    <row r="6" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="B6" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C6" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="4" t="s">
+      <c r="D6" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="E6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="13" t="s">
+      <c r="F6" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="4"/>
-      <c r="H6" s="4"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
       <c r="I6" s="3"/>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-        <v>41</v>
+    <row r="7" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="0" t="str">
+        <f aca="false">D7&amp;" "&amp;C7</f>
+        <v> </v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>54</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
-      <c r="F7" s="9"/>
-[...8 lines deleted...]
-      <c r="B8" s="37"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="29"/>
+    </row>
+    <row r="8" customFormat="false" ht="18" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A8" s="0" t="str">
+        <f aca="false">D8&amp;" "&amp;C8</f>
+        <v> </v>
+      </c>
+      <c r="B8" s="31"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
-      <c r="F8" s="19"/>
-[...8 lines deleted...]
-      <c r="B9" s="37"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="29"/>
+    </row>
+    <row r="9" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="0" t="str">
+        <f aca="false">D9&amp;" "&amp;C9</f>
+        <v> </v>
+      </c>
+      <c r="B9" s="31"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
-      <c r="G9" s="8"/>
-[...7 lines deleted...]
-      <c r="B10" s="37"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="29"/>
+    </row>
+    <row r="10" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="0" t="str">
+        <f aca="false">D10&amp;" "&amp;C10</f>
+        <v> </v>
+      </c>
+      <c r="B10" s="31"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
-      <c r="F10" s="9"/>
-[...8 lines deleted...]
-      <c r="B11" s="37"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="29"/>
+    </row>
+    <row r="11" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="0" t="str">
+        <f aca="false">D11&amp;" "&amp;C11</f>
+        <v> </v>
+      </c>
+      <c r="B11" s="31"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
-      <c r="F11" s="19"/>
-[...8 lines deleted...]
-      <c r="B12" s="37"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="29"/>
+    </row>
+    <row r="12" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="0" t="str">
+        <f aca="false">D12&amp;" "&amp;C12</f>
+        <v> </v>
+      </c>
+      <c r="B12" s="31"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
-      <c r="F12" s="19"/>
-[...8 lines deleted...]
-      <c r="B13" s="37"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="29"/>
+    </row>
+    <row r="13" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="0" t="str">
+        <f aca="false">D13&amp;" "&amp;C13</f>
+        <v> </v>
+      </c>
+      <c r="B13" s="31"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
-      <c r="F13" s="36"/>
-[...7 lines deleted...]
-      <c r="C14" s="11"/>
+      <c r="F13" s="32"/>
+    </row>
+    <row r="14" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="0" t="str">
+        <f aca="false">D14&amp;" "&amp;C14</f>
+        <v> </v>
+      </c>
+      <c r="B14" s="31"/>
+      <c r="C14" s="33"/>
       <c r="D14" s="1"/>
-      <c r="E14" s="11"/>
-[...7 lines deleted...]
-      <c r="B15" s="37"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="32"/>
+    </row>
+    <row r="15" customFormat="false" ht="39" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A15" s="0" t="str">
+        <f aca="false">D15&amp;" "&amp;C15</f>
+        <v> </v>
+      </c>
+      <c r="B15" s="31"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
-      <c r="E15" s="11"/>
-[...8 lines deleted...]
-      <c r="C16" s="11"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="32"/>
+    </row>
+    <row r="16" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="0" t="str">
+        <f aca="false">D16&amp;" "&amp;C16</f>
+        <v> </v>
+      </c>
+      <c r="B16" s="31"/>
+      <c r="C16" s="33"/>
       <c r="D16" s="1"/>
-      <c r="E16" s="11"/>
-[...8 lines deleted...]
-      <c r="C17" s="11"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="32"/>
+    </row>
+    <row r="17" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="0" t="str">
+        <f aca="false">D17&amp;" "&amp;C17</f>
+        <v> </v>
+      </c>
+      <c r="B17" s="31"/>
+      <c r="C17" s="33"/>
       <c r="D17" s="1"/>
-      <c r="E17" s="11"/>
-[...8 lines deleted...]
-      <c r="C18" s="11"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="32"/>
+    </row>
+    <row r="18" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="0" t="str">
+        <f aca="false">D18&amp;" "&amp;C18</f>
+        <v> </v>
+      </c>
+      <c r="B18" s="31"/>
+      <c r="C18" s="33"/>
       <c r="D18" s="1"/>
-      <c r="E18" s="11"/>
-[...8 lines deleted...]
-      <c r="C19" s="11"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="32"/>
+    </row>
+    <row r="19" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="0" t="str">
+        <f aca="false">D19&amp;" "&amp;C19</f>
+        <v> </v>
+      </c>
+      <c r="B19" s="31"/>
+      <c r="C19" s="33"/>
       <c r="D19" s="1"/>
-      <c r="E19" s="11"/>
-[...18 lines deleted...]
-      <c r="B21" s="37"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="32"/>
+    </row>
+    <row r="20" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="0" t="str">
+        <f aca="false">D20&amp;" "&amp;C20</f>
+        <v> </v>
+      </c>
+      <c r="B20" s="31"/>
+      <c r="C20" s="33"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="32"/>
+    </row>
+    <row r="21" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="0" t="str">
+        <f aca="false">D21&amp;" "&amp;C21</f>
+        <v> </v>
+      </c>
+      <c r="B21" s="31"/>
       <c r="C21" s="1"/>
-      <c r="D21" s="11"/>
-[...154 lines deleted...]
-      <c r="B36" s="17"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="32"/>
+    </row>
+    <row r="22" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="0" t="str">
+        <f aca="false">D22&amp;" "&amp;C22</f>
+        <v> </v>
+      </c>
+      <c r="B22" s="34"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="35"/>
+    </row>
+    <row r="23" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="0" t="str">
+        <f aca="false">D23&amp;" "&amp;C23</f>
+        <v> </v>
+      </c>
+      <c r="B23" s="36"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="35"/>
+    </row>
+    <row r="24" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="0" t="str">
+        <f aca="false">D24&amp;" "&amp;C24</f>
+        <v> </v>
+      </c>
+      <c r="B24" s="36"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="34"/>
+      <c r="F24" s="35"/>
+    </row>
+    <row r="25" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="0" t="str">
+        <f aca="false">D25&amp;" "&amp;C25</f>
+        <v> </v>
+      </c>
+      <c r="B25" s="36"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="35"/>
+    </row>
+    <row r="26" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="0" t="str">
+        <f aca="false">D26&amp;" "&amp;C26</f>
+        <v> </v>
+      </c>
+      <c r="B26" s="36"/>
+      <c r="C26" s="33"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="35"/>
+    </row>
+    <row r="27" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="0" t="str">
+        <f aca="false">D27&amp;" "&amp;C27</f>
+        <v> </v>
+      </c>
+      <c r="B27" s="36"/>
+      <c r="C27" s="33"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="32"/>
+    </row>
+    <row r="28" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="0" t="str">
+        <f aca="false">D28&amp;" "&amp;C28</f>
+        <v> </v>
+      </c>
+      <c r="B28" s="36"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="35"/>
+    </row>
+    <row r="29" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="0" t="str">
+        <f aca="false">D29&amp;" "&amp;C29</f>
+        <v> </v>
+      </c>
+      <c r="B29" s="36"/>
+      <c r="C29" s="33"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="35"/>
+    </row>
+    <row r="30" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="0" t="str">
+        <f aca="false">D30&amp;" "&amp;C30</f>
+        <v> </v>
+      </c>
+      <c r="B30" s="36"/>
+      <c r="C30" s="33"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="35"/>
+    </row>
+    <row r="31" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="0" t="str">
+        <f aca="false">D31&amp;" "&amp;C31</f>
+        <v> </v>
+      </c>
+      <c r="B31" s="36"/>
+      <c r="C31" s="33"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="33"/>
+      <c r="F31" s="35"/>
+    </row>
+    <row r="32" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B32" s="36"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="35"/>
+    </row>
+    <row r="33" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B33" s="36"/>
+      <c r="C33" s="33"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="35"/>
+    </row>
+    <row r="34" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="0" t="str">
+        <f aca="false">D34&amp;" "&amp;C34</f>
+        <v> </v>
+      </c>
+      <c r="B34" s="36"/>
+      <c r="C34" s="33"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="35"/>
+    </row>
+    <row r="35" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="0" t="str">
+        <f aca="false">D35&amp;" "&amp;C35</f>
+        <v> </v>
+      </c>
+      <c r="B35" s="36"/>
+      <c r="C35" s="33"/>
+      <c r="D35" s="33"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="35"/>
+    </row>
+    <row r="36" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="0" t="str">
+        <f aca="false">D36&amp;" "&amp;C36</f>
+        <v> </v>
+      </c>
+      <c r="B36" s="36"/>
       <c r="C36" s="1"/>
-      <c r="D36" s="11"/>
-[...8 lines deleted...]
-      <c r="B37" s="17"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="35"/>
+    </row>
+    <row r="37" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="0" t="str">
+        <f aca="false">D37&amp;" "&amp;C37</f>
+        <v> </v>
+      </c>
+      <c r="B37" s="36"/>
       <c r="C37" s="1"/>
-      <c r="D37" s="11"/>
-[...8 lines deleted...]
-      <c r="B38" s="17"/>
+      <c r="D37" s="33"/>
+      <c r="E37" s="33"/>
+      <c r="F37" s="35"/>
+    </row>
+    <row r="38" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="0" t="str">
+        <f aca="false">D38&amp;" "&amp;C38</f>
+        <v> </v>
+      </c>
+      <c r="B38" s="36"/>
       <c r="C38" s="1"/>
-      <c r="D38" s="11"/>
-[...8 lines deleted...]
-      <c r="B39" s="12"/>
+      <c r="D38" s="33"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="35"/>
+    </row>
+    <row r="39" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="0" t="str">
+        <f aca="false">D39&amp;" "&amp;C39</f>
+        <v> </v>
+      </c>
+      <c r="B39" s="37"/>
       <c r="C39" s="1"/>
-      <c r="D39" s="11"/>
-[...8 lines deleted...]
-      <c r="B40" s="12"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="35"/>
+    </row>
+    <row r="40" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="0" t="str">
+        <f aca="false">D40&amp;" "&amp;C40</f>
+        <v> </v>
+      </c>
+      <c r="B40" s="37"/>
       <c r="C40" s="1"/>
-      <c r="D40" s="11"/>
-[...8 lines deleted...]
-      <c r="B41" s="12"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="35"/>
+    </row>
+    <row r="41" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="0" t="str">
+        <f aca="false">D41&amp;" "&amp;C41</f>
+        <v> </v>
+      </c>
+      <c r="B41" s="37"/>
       <c r="C41" s="1"/>
-      <c r="D41" s="11"/>
-[...30 lines deleted...]
-      <c r="B44" s="12"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="33"/>
+      <c r="F41" s="35"/>
+    </row>
+    <row r="42" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="0" t="str">
+        <f aca="false">D42&amp;" "&amp;C42</f>
+        <v> </v>
+      </c>
+      <c r="B42" s="36"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="33"/>
+      <c r="F42" s="15"/>
+    </row>
+    <row r="43" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="0" t="str">
+        <f aca="false">D43&amp;" "&amp;C43</f>
+        <v> </v>
+      </c>
+      <c r="B43" s="36"/>
+      <c r="C43" s="33"/>
+      <c r="D43" s="33"/>
+      <c r="E43" s="33"/>
+      <c r="F43" s="35"/>
+    </row>
+    <row r="44" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A44" s="0" t="str">
+        <f aca="false">D44&amp;" "&amp;C44</f>
+        <v> </v>
+      </c>
+      <c r="B44" s="37"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
-      <c r="E44" s="11"/>
-[...7 lines deleted...]
-      <c r="B45" s="12"/>
+      <c r="E44" s="33"/>
+      <c r="F44" s="35"/>
+    </row>
+    <row r="45" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A45" s="0" t="str">
+        <f aca="false">D45&amp;" "&amp;C45</f>
+        <v> </v>
+      </c>
+      <c r="B45" s="37"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
-      <c r="E45" s="11"/>
-[...7 lines deleted...]
-      <c r="B46" s="12"/>
+      <c r="E45" s="33"/>
+      <c r="F45" s="32"/>
+    </row>
+    <row r="46" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A46" s="0" t="str">
+        <f aca="false">D46&amp;" "&amp;C46</f>
+        <v> </v>
+      </c>
+      <c r="B46" s="37"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
-      <c r="E46" s="11"/>
-[...7 lines deleted...]
-      <c r="B47" s="12"/>
+      <c r="E46" s="33"/>
+      <c r="F46" s="32"/>
+    </row>
+    <row r="47" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A47" s="0" t="str">
+        <f aca="false">D47&amp;" "&amp;C47</f>
+        <v> </v>
+      </c>
+      <c r="B47" s="37"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
-      <c r="E47" s="11"/>
-[...7 lines deleted...]
-      <c r="B48" s="12"/>
+      <c r="E47" s="33"/>
+      <c r="F47" s="32"/>
+    </row>
+    <row r="48" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A48" s="0" t="str">
+        <f aca="false">D48&amp;" "&amp;C48</f>
+        <v> </v>
+      </c>
+      <c r="B48" s="37"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
-      <c r="E48" s="11"/>
-[...7 lines deleted...]
-      <c r="B49" s="12"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="32"/>
+    </row>
+    <row r="49" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A49" s="0" t="str">
+        <f aca="false">D49&amp;" "&amp;C49</f>
+        <v> </v>
+      </c>
+      <c r="B49" s="37"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
-      <c r="E49" s="11"/>
-[...7 lines deleted...]
-      <c r="B50" s="12"/>
+      <c r="E49" s="33"/>
+      <c r="F49" s="35"/>
+    </row>
+    <row r="50" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A50" s="0" t="str">
+        <f aca="false">D50&amp;" "&amp;C50</f>
+        <v> </v>
+      </c>
+      <c r="B50" s="37"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
-      <c r="E50" s="11"/>
-[...7 lines deleted...]
-      <c r="B51" s="12"/>
+      <c r="E50" s="33"/>
+      <c r="F50" s="35"/>
+    </row>
+    <row r="51" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A51" s="0" t="str">
+        <f aca="false">D51&amp;" "&amp;C51</f>
+        <v> </v>
+      </c>
+      <c r="B51" s="37"/>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
-      <c r="E51" s="11"/>
-[...18 lines deleted...]
-      <c r="B53" s="12"/>
+      <c r="E51" s="33"/>
+      <c r="F51" s="35"/>
+    </row>
+    <row r="52" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A52" s="0" t="str">
+        <f aca="false">D52&amp;" "&amp;C52</f>
+        <v> </v>
+      </c>
+      <c r="B52" s="37"/>
+      <c r="C52" s="33"/>
+      <c r="D52" s="33"/>
+      <c r="E52" s="33"/>
+      <c r="F52" s="35"/>
+    </row>
+    <row r="53" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A53" s="0" t="str">
+        <f aca="false">D53&amp;" "&amp;C53</f>
+        <v> </v>
+      </c>
+      <c r="B53" s="37"/>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
-      <c r="E53" s="11"/>
-[...29 lines deleted...]
-      <c r="B56" s="12"/>
+      <c r="E53" s="33"/>
+      <c r="F53" s="35"/>
+    </row>
+    <row r="54" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A54" s="0" t="str">
+        <f aca="false">D54&amp;" "&amp;C54</f>
+        <v> </v>
+      </c>
+      <c r="B54" s="37"/>
+      <c r="C54" s="33"/>
+      <c r="D54" s="33"/>
+      <c r="E54" s="33"/>
+      <c r="F54" s="35"/>
+    </row>
+    <row r="55" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A55" s="0" t="str">
+        <f aca="false">D55&amp;" "&amp;C55</f>
+        <v> </v>
+      </c>
+      <c r="B55" s="37"/>
+      <c r="C55" s="33"/>
+      <c r="D55" s="33"/>
+      <c r="E55" s="33"/>
+      <c r="F55" s="35"/>
+    </row>
+    <row r="56" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A56" s="0" t="str">
+        <f aca="false">D56&amp;" "&amp;C56</f>
+        <v> </v>
+      </c>
+      <c r="B56" s="37"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
-      <c r="E56" s="11"/>
-[...7 lines deleted...]
-      <c r="B57" s="12"/>
+      <c r="E56" s="33"/>
+      <c r="F56" s="35"/>
+    </row>
+    <row r="57" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A57" s="0" t="str">
+        <f aca="false">D57&amp;" "&amp;C57</f>
+        <v> </v>
+      </c>
+      <c r="B57" s="37"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
-      <c r="E57" s="11"/>
-[...7 lines deleted...]
-      <c r="B58" s="12"/>
+      <c r="E57" s="33"/>
+      <c r="F57" s="35"/>
+    </row>
+    <row r="58" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A58" s="0" t="str">
+        <f aca="false">D58&amp;" "&amp;C58</f>
+        <v> </v>
+      </c>
+      <c r="B58" s="37"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
-      <c r="E58" s="11"/>
-[...7 lines deleted...]
-      <c r="B59" s="34"/>
+      <c r="E58" s="33"/>
+      <c r="F58" s="32"/>
+    </row>
+    <row r="59" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A59" s="0" t="str">
+        <f aca="false">D59&amp;" "&amp;C59</f>
+        <v> </v>
+      </c>
+      <c r="B59" s="38"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
-      <c r="F59" s="19"/>
-[...6 lines deleted...]
-      <c r="B60" s="34"/>
+      <c r="F59" s="32"/>
+    </row>
+    <row r="60" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A60" s="0" t="str">
+        <f aca="false">D60&amp;" "&amp;C60</f>
+        <v> </v>
+      </c>
+      <c r="B60" s="38"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
-      <c r="F60" s="19"/>
-[...6 lines deleted...]
-      <c r="B61" s="34"/>
+      <c r="F60" s="32"/>
+    </row>
+    <row r="61" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A61" s="0" t="str">
+        <f aca="false">D61&amp;" "&amp;C61</f>
+        <v> </v>
+      </c>
+      <c r="B61" s="38"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
-      <c r="F61" s="19"/>
-[...6 lines deleted...]
-      <c r="B62" s="34"/>
+      <c r="F61" s="32"/>
+    </row>
+    <row r="62" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A62" s="0" t="str">
+        <f aca="false">D62&amp;" "&amp;C62</f>
+        <v> </v>
+      </c>
+      <c r="B62" s="38"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
-      <c r="F62" s="19"/>
-[...6 lines deleted...]
-      <c r="B63" s="34"/>
+      <c r="F62" s="32"/>
+    </row>
+    <row r="63" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A63" s="0" t="str">
+        <f aca="false">D63&amp;" "&amp;C63</f>
+        <v> </v>
+      </c>
+      <c r="B63" s="38"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
-      <c r="F63" s="19"/>
-[...6 lines deleted...]
-      <c r="B64" s="34"/>
+      <c r="F63" s="32"/>
+    </row>
+    <row r="64" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A64" s="0" t="str">
+        <f aca="false">D64&amp;" "&amp;C64</f>
+        <v> </v>
+      </c>
+      <c r="B64" s="38"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
-      <c r="F64" s="20"/>
-[...29 lines deleted...]
-      <c r="C67" s="11"/>
+      <c r="F64" s="35"/>
+    </row>
+    <row r="65" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A65" s="0" t="str">
+        <f aca="false">D65&amp;" "&amp;C65</f>
+        <v> </v>
+      </c>
+      <c r="B65" s="39"/>
+      <c r="C65" s="33"/>
+      <c r="D65" s="33"/>
+      <c r="E65" s="33"/>
+      <c r="F65" s="32"/>
+    </row>
+    <row r="66" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A66" s="0" t="str">
+        <f aca="false">D66&amp;" "&amp;C66</f>
+        <v> </v>
+      </c>
+      <c r="B66" s="39"/>
+      <c r="C66" s="33"/>
+      <c r="D66" s="33"/>
+      <c r="E66" s="33"/>
+      <c r="F66" s="32"/>
+    </row>
+    <row r="67" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A67" s="0" t="str">
+        <f aca="false">D67&amp;" "&amp;C67</f>
+        <v> </v>
+      </c>
+      <c r="B67" s="38"/>
+      <c r="C67" s="33"/>
       <c r="D67" s="1"/>
-      <c r="F67" s="19"/>
-[...7 lines deleted...]
-      <c r="C68" s="11"/>
+      <c r="F67" s="32"/>
+    </row>
+    <row r="68" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A68" s="0" t="str">
+        <f aca="false">D68&amp;" "&amp;C68</f>
+        <v> </v>
+      </c>
+      <c r="B68" s="38"/>
+      <c r="C68" s="33"/>
       <c r="D68" s="1"/>
-      <c r="F68" s="19"/>
-[...7 lines deleted...]
-      <c r="C69" s="11"/>
+      <c r="F68" s="32"/>
+    </row>
+    <row r="69" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A69" s="0" t="str">
+        <f aca="false">D69&amp;" "&amp;C69</f>
+        <v> </v>
+      </c>
+      <c r="B69" s="38"/>
+      <c r="C69" s="33"/>
       <c r="D69" s="1"/>
-      <c r="F69" s="19"/>
-[...7 lines deleted...]
-      <c r="C70" s="11"/>
+      <c r="F69" s="32"/>
+    </row>
+    <row r="70" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A70" s="0" t="str">
+        <f aca="false">D70&amp;" "&amp;C70</f>
+        <v> </v>
+      </c>
+      <c r="B70" s="38"/>
+      <c r="C70" s="33"/>
       <c r="D70" s="1"/>
-      <c r="F70" s="19"/>
-[...7 lines deleted...]
-      <c r="C71" s="11"/>
+      <c r="F70" s="32"/>
+    </row>
+    <row r="71" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A71" s="0" t="str">
+        <f aca="false">D71&amp;" "&amp;C71</f>
+        <v> </v>
+      </c>
+      <c r="B71" s="38"/>
+      <c r="C71" s="33"/>
       <c r="D71" s="1"/>
-      <c r="F71" s="19"/>
-[...7 lines deleted...]
-      <c r="C72" s="11"/>
+      <c r="F71" s="32"/>
+    </row>
+    <row r="72" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A72" s="0" t="str">
+        <f aca="false">D72&amp;" "&amp;C72</f>
+        <v> </v>
+      </c>
+      <c r="B72" s="38"/>
+      <c r="C72" s="33"/>
       <c r="D72" s="1"/>
-      <c r="F72" s="19"/>
-[...7 lines deleted...]
-      <c r="C73" s="11"/>
+      <c r="F72" s="32"/>
+    </row>
+    <row r="73" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A73" s="0" t="str">
+        <f aca="false">D73&amp;" "&amp;C73</f>
+        <v> </v>
+      </c>
+      <c r="B73" s="38"/>
+      <c r="C73" s="33"/>
       <c r="D73" s="1"/>
-      <c r="F73" s="19"/>
-[...7 lines deleted...]
-      <c r="C74" s="11"/>
+      <c r="F73" s="32"/>
+    </row>
+    <row r="74" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A74" s="0" t="str">
+        <f aca="false">D74&amp;" "&amp;C74</f>
+        <v> </v>
+      </c>
+      <c r="B74" s="38"/>
+      <c r="C74" s="33"/>
       <c r="D74" s="1"/>
-      <c r="F74" s="19"/>
-[...7 lines deleted...]
-      <c r="C75" s="11"/>
+      <c r="F74" s="32"/>
+    </row>
+    <row r="75" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A75" s="0" t="str">
+        <f aca="false">D75&amp;" "&amp;C75</f>
+        <v> </v>
+      </c>
+      <c r="B75" s="38"/>
+      <c r="C75" s="33"/>
       <c r="D75" s="1"/>
-      <c r="F75" s="19"/>
-[...7 lines deleted...]
-      <c r="C76" s="11"/>
+      <c r="F75" s="32"/>
+    </row>
+    <row r="76" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A76" s="0" t="str">
+        <f aca="false">D76&amp;" "&amp;C76</f>
+        <v> </v>
+      </c>
+      <c r="B76" s="38"/>
+      <c r="C76" s="33"/>
       <c r="D76" s="1"/>
-      <c r="F76" s="19"/>
-[...7 lines deleted...]
-      <c r="C77" s="11"/>
+      <c r="F76" s="32"/>
+    </row>
+    <row r="77" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A77" s="0" t="str">
+        <f aca="false">D77&amp;" "&amp;C77</f>
+        <v> </v>
+      </c>
+      <c r="B77" s="38"/>
+      <c r="C77" s="33"/>
       <c r="D77" s="1"/>
-      <c r="F77" s="19"/>
-[...7 lines deleted...]
-      <c r="C78" s="11"/>
+      <c r="F77" s="32"/>
+    </row>
+    <row r="78" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A78" s="0" t="str">
+        <f aca="false">D78&amp;" "&amp;C78</f>
+        <v> </v>
+      </c>
+      <c r="B78" s="38"/>
+      <c r="C78" s="33"/>
       <c r="D78" s="1"/>
-      <c r="F78" s="19"/>
-[...7 lines deleted...]
-      <c r="C79" s="11"/>
+      <c r="F78" s="32"/>
+    </row>
+    <row r="79" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A79" s="0" t="str">
+        <f aca="false">D79&amp;" "&amp;C79</f>
+        <v> </v>
+      </c>
+      <c r="B79" s="38"/>
+      <c r="C79" s="33"/>
       <c r="D79" s="1"/>
-      <c r="F79" s="19"/>
-[...7 lines deleted...]
-      <c r="C80" s="11"/>
+      <c r="F79" s="32"/>
+    </row>
+    <row r="80" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A80" s="0" t="str">
+        <f aca="false">D80&amp;" "&amp;C80</f>
+        <v> </v>
+      </c>
+      <c r="B80" s="38"/>
+      <c r="C80" s="33"/>
       <c r="D80" s="1"/>
-      <c r="F80" s="36"/>
-[...7 lines deleted...]
-      <c r="C81" s="11"/>
+      <c r="F80" s="32"/>
+    </row>
+    <row r="81" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A81" s="0" t="str">
+        <f aca="false">D81&amp;" "&amp;C81</f>
+        <v> </v>
+      </c>
+      <c r="B81" s="38"/>
+      <c r="C81" s="33"/>
       <c r="D81" s="1"/>
-      <c r="F81" s="19"/>
-[...7 lines deleted...]
-      <c r="C82" s="11"/>
+      <c r="F81" s="32"/>
+    </row>
+    <row r="82" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A82" s="0" t="str">
+        <f aca="false">D82&amp;" "&amp;C82</f>
+        <v> </v>
+      </c>
+      <c r="B82" s="38"/>
+      <c r="C82" s="33"/>
       <c r="D82" s="1"/>
-      <c r="F82" s="36"/>
-[...7 lines deleted...]
-      <c r="C83" s="11"/>
+      <c r="F82" s="32"/>
+    </row>
+    <row r="83" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A83" s="0" t="str">
+        <f aca="false">D83&amp;" "&amp;C83</f>
+        <v> </v>
+      </c>
+      <c r="B83" s="38"/>
+      <c r="C83" s="33"/>
       <c r="D83" s="1"/>
-      <c r="F83" s="19"/>
-[...7 lines deleted...]
-      <c r="C84" s="11"/>
+      <c r="F83" s="32"/>
+    </row>
+    <row r="84" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A84" s="0" t="str">
+        <f aca="false">D84&amp;" "&amp;C84</f>
+        <v> </v>
+      </c>
+      <c r="B84" s="38"/>
+      <c r="C84" s="33"/>
       <c r="D84" s="1"/>
-      <c r="F84" s="19"/>
-[...7 lines deleted...]
-      <c r="C85" s="11"/>
+      <c r="F84" s="32"/>
+    </row>
+    <row r="85" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A85" s="0" t="str">
+        <f aca="false">D85&amp;" "&amp;C85</f>
+        <v> </v>
+      </c>
+      <c r="B85" s="38"/>
+      <c r="C85" s="33"/>
       <c r="D85" s="1"/>
-      <c r="F85" s="19"/>
-[...7 lines deleted...]
-      <c r="C86" s="11"/>
+      <c r="F85" s="32"/>
+    </row>
+    <row r="86" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A86" s="0" t="str">
+        <f aca="false">D86&amp;" "&amp;C86</f>
+        <v> </v>
+      </c>
+      <c r="B86" s="39"/>
+      <c r="C86" s="33"/>
       <c r="D86" s="1"/>
-      <c r="F86" s="19"/>
-[...7 lines deleted...]
-      <c r="C87" s="11"/>
+      <c r="F86" s="32"/>
+    </row>
+    <row r="87" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A87" s="0" t="str">
+        <f aca="false">D87&amp;" "&amp;C87</f>
+        <v> </v>
+      </c>
+      <c r="B87" s="39"/>
+      <c r="C87" s="33"/>
       <c r="D87" s="1"/>
-      <c r="F87" s="19"/>
-[...7 lines deleted...]
-      <c r="C88" s="11"/>
+      <c r="F87" s="32"/>
+    </row>
+    <row r="88" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A88" s="0" t="str">
+        <f aca="false">D88&amp;" "&amp;C88</f>
+        <v> </v>
+      </c>
+      <c r="B88" s="39"/>
+      <c r="C88" s="33"/>
       <c r="D88" s="1"/>
-      <c r="F88" s="36"/>
-[...7 lines deleted...]
-      <c r="C89" s="11"/>
+      <c r="F88" s="32"/>
+    </row>
+    <row r="89" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A89" s="0" t="str">
+        <f aca="false">D89&amp;" "&amp;C89</f>
+        <v> </v>
+      </c>
+      <c r="B89" s="39"/>
+      <c r="C89" s="33"/>
       <c r="D89" s="1"/>
-      <c r="F89" s="36"/>
-[...7 lines deleted...]
-      <c r="C90" s="11"/>
+      <c r="F89" s="32"/>
+    </row>
+    <row r="90" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A90" s="0" t="str">
+        <f aca="false">D90&amp;" "&amp;C90</f>
+        <v> </v>
+      </c>
+      <c r="B90" s="39"/>
+      <c r="C90" s="33"/>
       <c r="D90" s="1"/>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C91" s="11"/>
+    <row r="91" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A91" s="0" t="str">
+        <f aca="false">D91&amp;" "&amp;C91</f>
+        <v> </v>
+      </c>
+      <c r="B91" s="39"/>
+      <c r="C91" s="33"/>
       <c r="D91" s="1"/>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C92" s="11"/>
+    <row r="92" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A92" s="0" t="str">
+        <f aca="false">D92&amp;" "&amp;C92</f>
+        <v> </v>
+      </c>
+      <c r="B92" s="39"/>
+      <c r="C92" s="33"/>
       <c r="D92" s="1"/>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C93" s="11"/>
+    <row r="93" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A93" s="0" t="str">
+        <f aca="false">D93&amp;" "&amp;C93</f>
+        <v> </v>
+      </c>
+      <c r="B93" s="39"/>
+      <c r="C93" s="33"/>
       <c r="D93" s="1"/>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C94" s="11"/>
+    <row r="94" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A94" s="0" t="str">
+        <f aca="false">D94&amp;" "&amp;C94</f>
+        <v> </v>
+      </c>
+      <c r="B94" s="39"/>
+      <c r="C94" s="33"/>
       <c r="D94" s="1"/>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C95" s="11"/>
+    <row r="95" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A95" s="0" t="str">
+        <f aca="false">D95&amp;" "&amp;C95</f>
+        <v> </v>
+      </c>
+      <c r="B95" s="39"/>
+      <c r="C95" s="33"/>
       <c r="D95" s="1"/>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C96" s="11"/>
+    <row r="96" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A96" s="0" t="str">
+        <f aca="false">D96&amp;" "&amp;C96</f>
+        <v> </v>
+      </c>
+      <c r="B96" s="39"/>
+      <c r="C96" s="33"/>
       <c r="D96" s="1"/>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C97" s="11"/>
+    <row r="97" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A97" s="0" t="str">
+        <f aca="false">D97&amp;" "&amp;C97</f>
+        <v> </v>
+      </c>
+      <c r="B97" s="39"/>
+      <c r="C97" s="33"/>
       <c r="D97" s="1"/>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C98" s="11"/>
+    <row r="98" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A98" s="0" t="str">
+        <f aca="false">D98&amp;" "&amp;C98</f>
+        <v> </v>
+      </c>
+      <c r="B98" s="39"/>
+      <c r="C98" s="33"/>
       <c r="D98" s="1"/>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C99" s="11"/>
+    <row r="99" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A99" s="0" t="str">
+        <f aca="false">D99&amp;" "&amp;C99</f>
+        <v> </v>
+      </c>
+      <c r="B99" s="39"/>
+      <c r="C99" s="33"/>
       <c r="D99" s="1"/>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C100" s="11"/>
+    <row r="100" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A100" s="0" t="str">
+        <f aca="false">D100&amp;" "&amp;C100</f>
+        <v> </v>
+      </c>
+      <c r="B100" s="39"/>
+      <c r="C100" s="33"/>
       <c r="D100" s="1"/>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C101" s="11"/>
+    <row r="101" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A101" s="0" t="str">
+        <f aca="false">D101&amp;" "&amp;C101</f>
+        <v> </v>
+      </c>
+      <c r="B101" s="39"/>
+      <c r="C101" s="33"/>
       <c r="D101" s="1"/>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C102" s="11"/>
+    <row r="102" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A102" s="0" t="str">
+        <f aca="false">D102&amp;" "&amp;C102</f>
+        <v> </v>
+      </c>
+      <c r="B102" s="39"/>
+      <c r="C102" s="33"/>
       <c r="D102" s="1"/>
-      <c r="F102" s="36"/>
-[...7 lines deleted...]
-      <c r="C103" s="11"/>
+      <c r="F102" s="32"/>
+    </row>
+    <row r="103" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A103" s="0" t="str">
+        <f aca="false">D103&amp;" "&amp;C103</f>
+        <v> </v>
+      </c>
+      <c r="B103" s="39"/>
+      <c r="C103" s="33"/>
       <c r="D103" s="1"/>
-      <c r="F103" s="36"/>
-[...7 lines deleted...]
-      <c r="C104" s="11"/>
+      <c r="F103" s="32"/>
+    </row>
+    <row r="104" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A104" s="0" t="str">
+        <f aca="false">D104&amp;" "&amp;C104</f>
+        <v> </v>
+      </c>
+      <c r="B104" s="39"/>
+      <c r="C104" s="33"/>
       <c r="D104" s="1"/>
     </row>
-    <row r="105" spans="1:6" x14ac:dyDescent="0.2">
-[...10135 lines deleted...]
-        <v xml:space="preserve"> </v>
+    <row r="105" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A105" s="0" t="str">
+        <f aca="false">D105&amp;" "&amp;C105</f>
+        <v> </v>
+      </c>
+      <c r="B105" s="39"/>
+    </row>
+    <row r="106" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A106" s="0" t="str">
+        <f aca="false">D106&amp;" "&amp;C106</f>
+        <v> </v>
+      </c>
+      <c r="B106" s="39"/>
+    </row>
+    <row r="107" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A107" s="0" t="str">
+        <f aca="false">D107&amp;" "&amp;C107</f>
+        <v> </v>
+      </c>
+      <c r="B107" s="39"/>
+    </row>
+    <row r="108" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A108" s="0" t="str">
+        <f aca="false">D108&amp;" "&amp;C108</f>
+        <v> </v>
+      </c>
+      <c r="B108" s="39"/>
+    </row>
+    <row r="109" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A109" s="0" t="str">
+        <f aca="false">D109&amp;" "&amp;C109</f>
+        <v> </v>
+      </c>
+      <c r="B109" s="39"/>
+    </row>
+    <row r="110" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A110" s="0" t="str">
+        <f aca="false">D110&amp;" "&amp;C110</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="111" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A111" s="0" t="str">
+        <f aca="false">D111&amp;" "&amp;C111</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="112" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A112" s="0" t="str">
+        <f aca="false">D112&amp;" "&amp;C112</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="113" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A113" s="0" t="str">
+        <f aca="false">D113&amp;" "&amp;C113</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="114" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A114" s="0" t="str">
+        <f aca="false">D114&amp;" "&amp;C114</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="115" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A115" s="0" t="str">
+        <f aca="false">D115&amp;" "&amp;C115</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="116" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A116" s="0" t="str">
+        <f aca="false">D116&amp;" "&amp;C116</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="117" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A117" s="0" t="str">
+        <f aca="false">D117&amp;" "&amp;C117</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="118" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A118" s="0" t="str">
+        <f aca="false">D118&amp;" "&amp;C118</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="119" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A119" s="0" t="str">
+        <f aca="false">D119&amp;" "&amp;C119</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="120" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A120" s="0" t="str">
+        <f aca="false">D120&amp;" "&amp;C120</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="121" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A121" s="0" t="str">
+        <f aca="false">D121&amp;" "&amp;C121</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="122" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A122" s="0" t="str">
+        <f aca="false">D122&amp;" "&amp;C122</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="123" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A123" s="0" t="str">
+        <f aca="false">D123&amp;" "&amp;C123</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="124" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A124" s="0" t="str">
+        <f aca="false">D124&amp;" "&amp;C124</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="125" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A125" s="0" t="str">
+        <f aca="false">D125&amp;" "&amp;C125</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="126" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A126" s="0" t="str">
+        <f aca="false">D126&amp;" "&amp;C126</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="127" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A127" s="0" t="str">
+        <f aca="false">D127&amp;" "&amp;C127</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="128" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A128" s="0" t="str">
+        <f aca="false">D128&amp;" "&amp;C128</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="129" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A129" s="0" t="str">
+        <f aca="false">D129&amp;" "&amp;C129</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="130" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A130" s="0" t="str">
+        <f aca="false">D130&amp;" "&amp;C130</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="131" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A131" s="0" t="str">
+        <f aca="false">D131&amp;" "&amp;C131</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="132" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A132" s="0" t="str">
+        <f aca="false">D132&amp;" "&amp;C132</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="133" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A133" s="0" t="str">
+        <f aca="false">D133&amp;" "&amp;C133</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="134" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A134" s="0" t="str">
+        <f aca="false">D134&amp;" "&amp;C134</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="135" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A135" s="0" t="str">
+        <f aca="false">D135&amp;" "&amp;C135</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="136" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A136" s="0" t="str">
+        <f aca="false">D136&amp;" "&amp;C136</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="137" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A137" s="0" t="str">
+        <f aca="false">D137&amp;" "&amp;C137</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="138" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A138" s="0" t="str">
+        <f aca="false">D138&amp;" "&amp;C138</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="139" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A139" s="0" t="str">
+        <f aca="false">D139&amp;" "&amp;C139</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="140" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A140" s="0" t="str">
+        <f aca="false">D140&amp;" "&amp;C140</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="141" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A141" s="0" t="str">
+        <f aca="false">D141&amp;" "&amp;C141</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="142" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A142" s="0" t="str">
+        <f aca="false">D142&amp;" "&amp;C142</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="143" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A143" s="0" t="str">
+        <f aca="false">D143&amp;" "&amp;C143</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="144" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A144" s="0" t="str">
+        <f aca="false">D144&amp;" "&amp;C144</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="145" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A145" s="0" t="str">
+        <f aca="false">D145&amp;" "&amp;C145</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="146" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A146" s="0" t="str">
+        <f aca="false">D146&amp;" "&amp;C146</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="147" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A147" s="0" t="str">
+        <f aca="false">D147&amp;" "&amp;C147</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="148" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A148" s="0" t="str">
+        <f aca="false">D148&amp;" "&amp;C148</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="149" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A149" s="0" t="str">
+        <f aca="false">D149&amp;" "&amp;C149</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="150" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A150" s="0" t="str">
+        <f aca="false">D150&amp;" "&amp;C150</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="151" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A151" s="0" t="str">
+        <f aca="false">D151&amp;" "&amp;C151</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="152" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A152" s="0" t="str">
+        <f aca="false">D152&amp;" "&amp;C152</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="153" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A153" s="0" t="str">
+        <f aca="false">D153&amp;" "&amp;C153</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="154" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A154" s="0" t="str">
+        <f aca="false">D154&amp;" "&amp;C154</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="155" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A155" s="0" t="str">
+        <f aca="false">D155&amp;" "&amp;C155</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="156" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A156" s="0" t="str">
+        <f aca="false">D156&amp;" "&amp;C156</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="157" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A157" s="0" t="str">
+        <f aca="false">D157&amp;" "&amp;C157</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="158" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A158" s="0" t="str">
+        <f aca="false">D158&amp;" "&amp;C158</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="159" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A159" s="0" t="str">
+        <f aca="false">D159&amp;" "&amp;C159</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="160" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A160" s="0" t="str">
+        <f aca="false">D160&amp;" "&amp;C160</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="161" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A161" s="0" t="str">
+        <f aca="false">D161&amp;" "&amp;C161</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="162" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A162" s="0" t="str">
+        <f aca="false">D162&amp;" "&amp;C162</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="163" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A163" s="0" t="str">
+        <f aca="false">D163&amp;" "&amp;C163</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="164" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A164" s="0" t="str">
+        <f aca="false">D164&amp;" "&amp;C164</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="165" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A165" s="0" t="str">
+        <f aca="false">D165&amp;" "&amp;C165</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="166" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A166" s="0" t="str">
+        <f aca="false">D166&amp;" "&amp;C166</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="167" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A167" s="0" t="str">
+        <f aca="false">D167&amp;" "&amp;C167</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="168" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A168" s="0" t="str">
+        <f aca="false">D168&amp;" "&amp;C168</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="169" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A169" s="0" t="str">
+        <f aca="false">D169&amp;" "&amp;C169</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="170" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A170" s="0" t="str">
+        <f aca="false">D170&amp;" "&amp;C170</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="171" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A171" s="0" t="str">
+        <f aca="false">D171&amp;" "&amp;C171</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="172" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A172" s="0" t="str">
+        <f aca="false">D172&amp;" "&amp;C172</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="173" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A173" s="0" t="str">
+        <f aca="false">D173&amp;" "&amp;C173</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="174" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A174" s="0" t="str">
+        <f aca="false">D174&amp;" "&amp;C174</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="175" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A175" s="0" t="str">
+        <f aca="false">D175&amp;" "&amp;C175</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="176" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A176" s="0" t="str">
+        <f aca="false">D176&amp;" "&amp;C176</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="177" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A177" s="0" t="str">
+        <f aca="false">D177&amp;" "&amp;C177</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="178" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A178" s="0" t="str">
+        <f aca="false">D178&amp;" "&amp;C178</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="179" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A179" s="0" t="str">
+        <f aca="false">D179&amp;" "&amp;C179</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="180" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A180" s="0" t="str">
+        <f aca="false">D180&amp;" "&amp;C180</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="181" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A181" s="0" t="str">
+        <f aca="false">D181&amp;" "&amp;C181</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="182" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A182" s="0" t="str">
+        <f aca="false">D182&amp;" "&amp;C182</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="183" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A183" s="0" t="str">
+        <f aca="false">D183&amp;" "&amp;C183</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="184" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A184" s="0" t="str">
+        <f aca="false">D184&amp;" "&amp;C184</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="185" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A185" s="0" t="str">
+        <f aca="false">D185&amp;" "&amp;C185</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="186" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A186" s="0" t="str">
+        <f aca="false">D186&amp;" "&amp;C186</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="187" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A187" s="0" t="str">
+        <f aca="false">D187&amp;" "&amp;C187</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="188" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A188" s="0" t="str">
+        <f aca="false">D188&amp;" "&amp;C188</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="189" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A189" s="0" t="str">
+        <f aca="false">D189&amp;" "&amp;C189</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="190" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A190" s="0" t="str">
+        <f aca="false">D190&amp;" "&amp;C190</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="191" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A191" s="0" t="str">
+        <f aca="false">D191&amp;" "&amp;C191</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="192" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A192" s="0" t="str">
+        <f aca="false">D192&amp;" "&amp;C192</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="193" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A193" s="0" t="str">
+        <f aca="false">D193&amp;" "&amp;C193</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="194" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A194" s="0" t="str">
+        <f aca="false">D194&amp;" "&amp;C194</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="195" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A195" s="0" t="str">
+        <f aca="false">D195&amp;" "&amp;C195</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="196" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A196" s="0" t="str">
+        <f aca="false">D196&amp;" "&amp;C196</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="197" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A197" s="0" t="str">
+        <f aca="false">D197&amp;" "&amp;C197</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="198" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A198" s="0" t="str">
+        <f aca="false">D198&amp;" "&amp;C198</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="199" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A199" s="0" t="str">
+        <f aca="false">D199&amp;" "&amp;C199</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="200" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A200" s="0" t="str">
+        <f aca="false">D200&amp;" "&amp;C200</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="201" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A201" s="0" t="str">
+        <f aca="false">D201&amp;" "&amp;C201</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="202" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A202" s="0" t="str">
+        <f aca="false">D202&amp;" "&amp;C202</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="203" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A203" s="0" t="str">
+        <f aca="false">D203&amp;" "&amp;C203</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="204" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A204" s="0" t="str">
+        <f aca="false">D204&amp;" "&amp;C204</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="205" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A205" s="0" t="str">
+        <f aca="false">D205&amp;" "&amp;C205</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="206" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A206" s="0" t="str">
+        <f aca="false">D206&amp;" "&amp;C206</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="207" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A207" s="0" t="str">
+        <f aca="false">D207&amp;" "&amp;C207</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="208" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A208" s="0" t="str">
+        <f aca="false">D208&amp;" "&amp;C208</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="209" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A209" s="0" t="str">
+        <f aca="false">D209&amp;" "&amp;C209</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="210" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A210" s="0" t="str">
+        <f aca="false">D210&amp;" "&amp;C210</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="211" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A211" s="0" t="str">
+        <f aca="false">D211&amp;" "&amp;C211</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="212" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A212" s="0" t="str">
+        <f aca="false">D212&amp;" "&amp;C212</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="213" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A213" s="0" t="str">
+        <f aca="false">D213&amp;" "&amp;C213</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="214" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A214" s="0" t="str">
+        <f aca="false">D214&amp;" "&amp;C214</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="215" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A215" s="0" t="str">
+        <f aca="false">D215&amp;" "&amp;C215</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="216" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A216" s="0" t="str">
+        <f aca="false">D216&amp;" "&amp;C216</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="217" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A217" s="0" t="str">
+        <f aca="false">D217&amp;" "&amp;C217</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="218" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A218" s="0" t="str">
+        <f aca="false">D218&amp;" "&amp;C218</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="219" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A219" s="0" t="str">
+        <f aca="false">D219&amp;" "&amp;C219</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="220" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A220" s="0" t="str">
+        <f aca="false">D220&amp;" "&amp;C220</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="221" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A221" s="0" t="str">
+        <f aca="false">D221&amp;" "&amp;C221</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="222" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A222" s="0" t="str">
+        <f aca="false">D222&amp;" "&amp;C222</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="223" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A223" s="0" t="str">
+        <f aca="false">D223&amp;" "&amp;C223</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="224" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A224" s="0" t="str">
+        <f aca="false">D224&amp;" "&amp;C224</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="225" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A225" s="0" t="str">
+        <f aca="false">D225&amp;" "&amp;C225</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="226" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A226" s="0" t="str">
+        <f aca="false">D226&amp;" "&amp;C226</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="227" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A227" s="0" t="str">
+        <f aca="false">D227&amp;" "&amp;C227</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="228" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A228" s="0" t="str">
+        <f aca="false">D228&amp;" "&amp;C228</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="229" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A229" s="0" t="str">
+        <f aca="false">D229&amp;" "&amp;C229</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="230" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A230" s="0" t="str">
+        <f aca="false">D230&amp;" "&amp;C230</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="231" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A231" s="0" t="str">
+        <f aca="false">D231&amp;" "&amp;C231</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="232" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A232" s="0" t="str">
+        <f aca="false">D232&amp;" "&amp;C232</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="233" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A233" s="0" t="str">
+        <f aca="false">D233&amp;" "&amp;C233</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="234" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A234" s="0" t="str">
+        <f aca="false">D234&amp;" "&amp;C234</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="235" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A235" s="0" t="str">
+        <f aca="false">D235&amp;" "&amp;C235</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="236" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A236" s="0" t="str">
+        <f aca="false">D236&amp;" "&amp;C236</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="237" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A237" s="0" t="str">
+        <f aca="false">D237&amp;" "&amp;C237</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="238" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A238" s="0" t="str">
+        <f aca="false">D238&amp;" "&amp;C238</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="239" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A239" s="0" t="str">
+        <f aca="false">D239&amp;" "&amp;C239</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="240" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A240" s="0" t="str">
+        <f aca="false">D240&amp;" "&amp;C240</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="241" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A241" s="0" t="str">
+        <f aca="false">D241&amp;" "&amp;C241</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="242" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A242" s="0" t="str">
+        <f aca="false">D242&amp;" "&amp;C242</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="243" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A243" s="0" t="str">
+        <f aca="false">D243&amp;" "&amp;C243</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="244" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A244" s="0" t="str">
+        <f aca="false">D244&amp;" "&amp;C244</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="245" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A245" s="0" t="str">
+        <f aca="false">D245&amp;" "&amp;C245</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="246" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A246" s="0" t="str">
+        <f aca="false">D246&amp;" "&amp;C246</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="247" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A247" s="0" t="str">
+        <f aca="false">D247&amp;" "&amp;C247</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="248" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A248" s="0" t="str">
+        <f aca="false">D248&amp;" "&amp;C248</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="249" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A249" s="0" t="str">
+        <f aca="false">D249&amp;" "&amp;C249</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="250" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A250" s="0" t="str">
+        <f aca="false">D250&amp;" "&amp;C250</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="251" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A251" s="0" t="str">
+        <f aca="false">D251&amp;" "&amp;C251</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="252" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A252" s="0" t="str">
+        <f aca="false">D252&amp;" "&amp;C252</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="253" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A253" s="0" t="str">
+        <f aca="false">D253&amp;" "&amp;C253</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="254" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A254" s="0" t="str">
+        <f aca="false">D254&amp;" "&amp;C254</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="255" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A255" s="0" t="str">
+        <f aca="false">D255&amp;" "&amp;C255</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="256" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A256" s="0" t="str">
+        <f aca="false">D256&amp;" "&amp;C256</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="257" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A257" s="0" t="str">
+        <f aca="false">D257&amp;" "&amp;C257</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="258" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A258" s="0" t="str">
+        <f aca="false">D258&amp;" "&amp;C258</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="259" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A259" s="0" t="str">
+        <f aca="false">D259&amp;" "&amp;C259</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="260" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A260" s="0" t="str">
+        <f aca="false">D260&amp;" "&amp;C260</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="261" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A261" s="0" t="str">
+        <f aca="false">D261&amp;" "&amp;C261</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="262" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A262" s="0" t="str">
+        <f aca="false">D262&amp;" "&amp;C262</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="263" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A263" s="0" t="str">
+        <f aca="false">D263&amp;" "&amp;C263</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="264" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A264" s="0" t="str">
+        <f aca="false">D264&amp;" "&amp;C264</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="265" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A265" s="0" t="str">
+        <f aca="false">D265&amp;" "&amp;C265</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="266" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A266" s="0" t="str">
+        <f aca="false">D266&amp;" "&amp;C266</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="267" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A267" s="0" t="str">
+        <f aca="false">D267&amp;" "&amp;C267</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="268" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A268" s="0" t="str">
+        <f aca="false">D268&amp;" "&amp;C268</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="269" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A269" s="0" t="str">
+        <f aca="false">D269&amp;" "&amp;C269</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="270" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A270" s="0" t="str">
+        <f aca="false">D270&amp;" "&amp;C270</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="271" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A271" s="0" t="str">
+        <f aca="false">D271&amp;" "&amp;C271</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="272" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A272" s="0" t="str">
+        <f aca="false">D272&amp;" "&amp;C272</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="273" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A273" s="0" t="str">
+        <f aca="false">D273&amp;" "&amp;C273</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="274" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A274" s="0" t="str">
+        <f aca="false">D274&amp;" "&amp;C274</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="275" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A275" s="0" t="str">
+        <f aca="false">D275&amp;" "&amp;C275</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="276" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A276" s="0" t="str">
+        <f aca="false">D276&amp;" "&amp;C276</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="277" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A277" s="0" t="str">
+        <f aca="false">D277&amp;" "&amp;C277</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="278" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A278" s="0" t="str">
+        <f aca="false">D278&amp;" "&amp;C278</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="279" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A279" s="0" t="str">
+        <f aca="false">D279&amp;" "&amp;C279</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="280" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A280" s="0" t="str">
+        <f aca="false">D280&amp;" "&amp;C280</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="281" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A281" s="0" t="str">
+        <f aca="false">D281&amp;" "&amp;C281</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="282" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A282" s="0" t="str">
+        <f aca="false">D282&amp;" "&amp;C282</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="283" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A283" s="0" t="str">
+        <f aca="false">D283&amp;" "&amp;C283</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="284" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A284" s="0" t="str">
+        <f aca="false">D284&amp;" "&amp;C284</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="285" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A285" s="0" t="str">
+        <f aca="false">D285&amp;" "&amp;C285</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="286" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A286" s="0" t="str">
+        <f aca="false">D286&amp;" "&amp;C286</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="287" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A287" s="0" t="str">
+        <f aca="false">D287&amp;" "&amp;C287</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="288" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A288" s="0" t="str">
+        <f aca="false">D288&amp;" "&amp;C288</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="289" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A289" s="0" t="str">
+        <f aca="false">D289&amp;" "&amp;C289</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="290" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A290" s="0" t="str">
+        <f aca="false">D290&amp;" "&amp;C290</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="291" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A291" s="0" t="str">
+        <f aca="false">D291&amp;" "&amp;C291</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="292" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A292" s="0" t="str">
+        <f aca="false">D292&amp;" "&amp;C292</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="293" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A293" s="0" t="str">
+        <f aca="false">D293&amp;" "&amp;C293</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="294" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A294" s="0" t="str">
+        <f aca="false">D294&amp;" "&amp;C294</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="295" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A295" s="0" t="str">
+        <f aca="false">D295&amp;" "&amp;C295</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="296" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A296" s="0" t="str">
+        <f aca="false">D296&amp;" "&amp;C296</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="297" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A297" s="0" t="str">
+        <f aca="false">D297&amp;" "&amp;C297</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="298" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A298" s="0" t="str">
+        <f aca="false">D298&amp;" "&amp;C298</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="299" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A299" s="0" t="str">
+        <f aca="false">D299&amp;" "&amp;C299</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="300" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A300" s="0" t="str">
+        <f aca="false">D300&amp;" "&amp;C300</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="301" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A301" s="0" t="str">
+        <f aca="false">D301&amp;" "&amp;C301</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="302" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A302" s="0" t="str">
+        <f aca="false">D302&amp;" "&amp;C302</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="303" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A303" s="0" t="str">
+        <f aca="false">D303&amp;" "&amp;C303</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="304" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A304" s="0" t="str">
+        <f aca="false">D304&amp;" "&amp;C304</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="305" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A305" s="0" t="str">
+        <f aca="false">D305&amp;" "&amp;C305</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="306" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A306" s="0" t="str">
+        <f aca="false">D306&amp;" "&amp;C306</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="307" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A307" s="0" t="str">
+        <f aca="false">D307&amp;" "&amp;C307</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="308" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A308" s="0" t="str">
+        <f aca="false">D308&amp;" "&amp;C308</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="309" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A309" s="0" t="str">
+        <f aca="false">D309&amp;" "&amp;C309</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="310" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A310" s="0" t="str">
+        <f aca="false">D310&amp;" "&amp;C310</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="311" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A311" s="0" t="str">
+        <f aca="false">D311&amp;" "&amp;C311</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="312" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A312" s="0" t="str">
+        <f aca="false">D312&amp;" "&amp;C312</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="313" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A313" s="0" t="str">
+        <f aca="false">D313&amp;" "&amp;C313</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="314" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A314" s="0" t="str">
+        <f aca="false">D314&amp;" "&amp;C314</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="315" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A315" s="0" t="str">
+        <f aca="false">D315&amp;" "&amp;C315</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="316" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A316" s="0" t="str">
+        <f aca="false">D316&amp;" "&amp;C316</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="317" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A317" s="0" t="str">
+        <f aca="false">D317&amp;" "&amp;C317</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="318" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A318" s="0" t="str">
+        <f aca="false">D318&amp;" "&amp;C318</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="319" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A319" s="0" t="str">
+        <f aca="false">D319&amp;" "&amp;C319</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="320" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A320" s="0" t="str">
+        <f aca="false">D320&amp;" "&amp;C320</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="321" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A321" s="0" t="str">
+        <f aca="false">D321&amp;" "&amp;C321</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="322" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A322" s="0" t="str">
+        <f aca="false">D322&amp;" "&amp;C322</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="323" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A323" s="0" t="str">
+        <f aca="false">D323&amp;" "&amp;C323</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="324" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A324" s="0" t="str">
+        <f aca="false">D324&amp;" "&amp;C324</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="325" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A325" s="0" t="str">
+        <f aca="false">D325&amp;" "&amp;C325</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="326" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A326" s="0" t="str">
+        <f aca="false">D326&amp;" "&amp;C326</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="327" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A327" s="0" t="str">
+        <f aca="false">D327&amp;" "&amp;C327</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="328" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A328" s="0" t="str">
+        <f aca="false">D328&amp;" "&amp;C328</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="329" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A329" s="0" t="str">
+        <f aca="false">D329&amp;" "&amp;C329</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="330" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A330" s="0" t="str">
+        <f aca="false">D330&amp;" "&amp;C330</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="331" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A331" s="0" t="str">
+        <f aca="false">D331&amp;" "&amp;C331</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="332" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A332" s="0" t="str">
+        <f aca="false">D332&amp;" "&amp;C332</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="333" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A333" s="0" t="str">
+        <f aca="false">D333&amp;" "&amp;C333</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="334" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A334" s="0" t="str">
+        <f aca="false">D334&amp;" "&amp;C334</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="335" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A335" s="0" t="str">
+        <f aca="false">D335&amp;" "&amp;C335</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="336" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A336" s="0" t="str">
+        <f aca="false">D336&amp;" "&amp;C336</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="337" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A337" s="0" t="str">
+        <f aca="false">D337&amp;" "&amp;C337</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="338" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A338" s="0" t="str">
+        <f aca="false">D338&amp;" "&amp;C338</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="339" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A339" s="0" t="str">
+        <f aca="false">D339&amp;" "&amp;C339</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="340" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A340" s="0" t="str">
+        <f aca="false">D340&amp;" "&amp;C340</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="341" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A341" s="0" t="str">
+        <f aca="false">D341&amp;" "&amp;C341</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="342" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A342" s="0" t="str">
+        <f aca="false">D342&amp;" "&amp;C342</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="343" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A343" s="0" t="str">
+        <f aca="false">D343&amp;" "&amp;C343</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="344" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A344" s="0" t="str">
+        <f aca="false">D344&amp;" "&amp;C344</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="345" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A345" s="0" t="str">
+        <f aca="false">D345&amp;" "&amp;C345</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="346" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A346" s="0" t="str">
+        <f aca="false">D346&amp;" "&amp;C346</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="347" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A347" s="0" t="str">
+        <f aca="false">D347&amp;" "&amp;C347</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="348" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A348" s="0" t="str">
+        <f aca="false">D348&amp;" "&amp;C348</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="349" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A349" s="0" t="str">
+        <f aca="false">D349&amp;" "&amp;C349</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="350" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A350" s="0" t="str">
+        <f aca="false">D350&amp;" "&amp;C350</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="351" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A351" s="0" t="str">
+        <f aca="false">D351&amp;" "&amp;C351</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="352" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A352" s="0" t="str">
+        <f aca="false">D352&amp;" "&amp;C352</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="353" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A353" s="0" t="str">
+        <f aca="false">D353&amp;" "&amp;C353</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="354" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A354" s="0" t="str">
+        <f aca="false">D354&amp;" "&amp;C354</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="355" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A355" s="0" t="str">
+        <f aca="false">D355&amp;" "&amp;C355</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="356" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A356" s="0" t="str">
+        <f aca="false">D356&amp;" "&amp;C356</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="357" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A357" s="0" t="str">
+        <f aca="false">D357&amp;" "&amp;C357</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="358" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A358" s="0" t="str">
+        <f aca="false">D358&amp;" "&amp;C358</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="359" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A359" s="0" t="str">
+        <f aca="false">D359&amp;" "&amp;C359</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="360" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A360" s="0" t="str">
+        <f aca="false">D360&amp;" "&amp;C360</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="361" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A361" s="0" t="str">
+        <f aca="false">D361&amp;" "&amp;C361</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="362" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A362" s="0" t="str">
+        <f aca="false">D362&amp;" "&amp;C362</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="363" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A363" s="0" t="str">
+        <f aca="false">D363&amp;" "&amp;C363</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="364" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A364" s="0" t="str">
+        <f aca="false">D364&amp;" "&amp;C364</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="365" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A365" s="0" t="str">
+        <f aca="false">D365&amp;" "&amp;C365</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="366" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A366" s="0" t="str">
+        <f aca="false">D366&amp;" "&amp;C366</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="367" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A367" s="0" t="str">
+        <f aca="false">D367&amp;" "&amp;C367</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="368" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A368" s="0" t="str">
+        <f aca="false">D368&amp;" "&amp;C368</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="369" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A369" s="0" t="str">
+        <f aca="false">D369&amp;" "&amp;C369</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="370" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A370" s="0" t="str">
+        <f aca="false">D370&amp;" "&amp;C370</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="371" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A371" s="0" t="str">
+        <f aca="false">D371&amp;" "&amp;C371</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="372" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A372" s="0" t="str">
+        <f aca="false">D372&amp;" "&amp;C372</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="373" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A373" s="0" t="str">
+        <f aca="false">D373&amp;" "&amp;C373</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="374" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A374" s="0" t="str">
+        <f aca="false">D374&amp;" "&amp;C374</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="375" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A375" s="0" t="str">
+        <f aca="false">D375&amp;" "&amp;C375</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="376" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A376" s="0" t="str">
+        <f aca="false">D376&amp;" "&amp;C376</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="377" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A377" s="0" t="str">
+        <f aca="false">D377&amp;" "&amp;C377</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="378" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A378" s="0" t="str">
+        <f aca="false">D378&amp;" "&amp;C378</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="379" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A379" s="0" t="str">
+        <f aca="false">D379&amp;" "&amp;C379</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="380" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A380" s="0" t="str">
+        <f aca="false">D380&amp;" "&amp;C380</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="381" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A381" s="0" t="str">
+        <f aca="false">D381&amp;" "&amp;C381</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="382" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A382" s="0" t="str">
+        <f aca="false">D382&amp;" "&amp;C382</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="383" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A383" s="0" t="str">
+        <f aca="false">D383&amp;" "&amp;C383</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="384" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A384" s="0" t="str">
+        <f aca="false">D384&amp;" "&amp;C384</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="385" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A385" s="0" t="str">
+        <f aca="false">D385&amp;" "&amp;C385</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="386" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A386" s="0" t="str">
+        <f aca="false">D386&amp;" "&amp;C386</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="387" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A387" s="0" t="str">
+        <f aca="false">D387&amp;" "&amp;C387</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="388" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A388" s="0" t="str">
+        <f aca="false">D388&amp;" "&amp;C388</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="389" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A389" s="0" t="str">
+        <f aca="false">D389&amp;" "&amp;C389</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="390" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A390" s="0" t="str">
+        <f aca="false">D390&amp;" "&amp;C390</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="391" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A391" s="0" t="str">
+        <f aca="false">D391&amp;" "&amp;C391</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="392" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A392" s="0" t="str">
+        <f aca="false">D392&amp;" "&amp;C392</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="393" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A393" s="0" t="str">
+        <f aca="false">D393&amp;" "&amp;C393</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="394" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A394" s="0" t="str">
+        <f aca="false">D394&amp;" "&amp;C394</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="395" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A395" s="0" t="str">
+        <f aca="false">D395&amp;" "&amp;C395</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="396" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A396" s="0" t="str">
+        <f aca="false">D396&amp;" "&amp;C396</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="397" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A397" s="0" t="str">
+        <f aca="false">D397&amp;" "&amp;C397</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="398" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A398" s="0" t="str">
+        <f aca="false">D398&amp;" "&amp;C398</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="399" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A399" s="0" t="str">
+        <f aca="false">D399&amp;" "&amp;C399</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="400" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A400" s="0" t="str">
+        <f aca="false">D400&amp;" "&amp;C400</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="401" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A401" s="0" t="str">
+        <f aca="false">D401&amp;" "&amp;C401</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="402" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A402" s="0" t="str">
+        <f aca="false">D402&amp;" "&amp;C402</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="403" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A403" s="0" t="str">
+        <f aca="false">D403&amp;" "&amp;C403</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="404" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A404" s="0" t="str">
+        <f aca="false">D404&amp;" "&amp;C404</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="405" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A405" s="0" t="str">
+        <f aca="false">D405&amp;" "&amp;C405</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="406" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A406" s="0" t="str">
+        <f aca="false">D406&amp;" "&amp;C406</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="407" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A407" s="0" t="str">
+        <f aca="false">D407&amp;" "&amp;C407</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="408" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A408" s="0" t="str">
+        <f aca="false">D408&amp;" "&amp;C408</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="409" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A409" s="0" t="str">
+        <f aca="false">D409&amp;" "&amp;C409</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="410" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A410" s="0" t="str">
+        <f aca="false">D410&amp;" "&amp;C410</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="411" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A411" s="0" t="str">
+        <f aca="false">D411&amp;" "&amp;C411</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="412" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A412" s="0" t="str">
+        <f aca="false">D412&amp;" "&amp;C412</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="413" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A413" s="0" t="str">
+        <f aca="false">D413&amp;" "&amp;C413</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="414" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A414" s="0" t="str">
+        <f aca="false">D414&amp;" "&amp;C414</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="415" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A415" s="0" t="str">
+        <f aca="false">D415&amp;" "&amp;C415</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="416" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A416" s="0" t="str">
+        <f aca="false">D416&amp;" "&amp;C416</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="417" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A417" s="0" t="str">
+        <f aca="false">D417&amp;" "&amp;C417</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="418" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A418" s="0" t="str">
+        <f aca="false">D418&amp;" "&amp;C418</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="419" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A419" s="0" t="str">
+        <f aca="false">D419&amp;" "&amp;C419</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="420" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A420" s="0" t="str">
+        <f aca="false">D420&amp;" "&amp;C420</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="421" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A421" s="0" t="str">
+        <f aca="false">D421&amp;" "&amp;C421</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="422" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A422" s="0" t="str">
+        <f aca="false">D422&amp;" "&amp;C422</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="423" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A423" s="0" t="str">
+        <f aca="false">D423&amp;" "&amp;C423</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="424" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A424" s="0" t="str">
+        <f aca="false">D424&amp;" "&amp;C424</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="425" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A425" s="0" t="str">
+        <f aca="false">D425&amp;" "&amp;C425</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="426" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A426" s="0" t="str">
+        <f aca="false">D426&amp;" "&amp;C426</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="427" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A427" s="0" t="str">
+        <f aca="false">D427&amp;" "&amp;C427</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="428" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A428" s="0" t="str">
+        <f aca="false">D428&amp;" "&amp;C428</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="429" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A429" s="0" t="str">
+        <f aca="false">D429&amp;" "&amp;C429</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="430" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A430" s="0" t="str">
+        <f aca="false">D430&amp;" "&amp;C430</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="431" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A431" s="0" t="str">
+        <f aca="false">D431&amp;" "&amp;C431</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="432" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A432" s="0" t="str">
+        <f aca="false">D432&amp;" "&amp;C432</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="433" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A433" s="0" t="str">
+        <f aca="false">D433&amp;" "&amp;C433</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="434" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A434" s="0" t="str">
+        <f aca="false">D434&amp;" "&amp;C434</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="435" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A435" s="0" t="str">
+        <f aca="false">D435&amp;" "&amp;C435</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="436" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A436" s="0" t="str">
+        <f aca="false">D436&amp;" "&amp;C436</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="437" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A437" s="0" t="str">
+        <f aca="false">D437&amp;" "&amp;C437</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="438" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A438" s="0" t="str">
+        <f aca="false">D438&amp;" "&amp;C438</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="439" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A439" s="0" t="str">
+        <f aca="false">D439&amp;" "&amp;C439</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="440" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A440" s="0" t="str">
+        <f aca="false">D440&amp;" "&amp;C440</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="441" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A441" s="0" t="str">
+        <f aca="false">D441&amp;" "&amp;C441</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="442" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A442" s="0" t="str">
+        <f aca="false">D442&amp;" "&amp;C442</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="443" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A443" s="0" t="str">
+        <f aca="false">D443&amp;" "&amp;C443</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="444" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A444" s="0" t="str">
+        <f aca="false">D444&amp;" "&amp;C444</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="445" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A445" s="0" t="str">
+        <f aca="false">D445&amp;" "&amp;C445</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="446" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A446" s="0" t="str">
+        <f aca="false">D446&amp;" "&amp;C446</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="447" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A447" s="0" t="str">
+        <f aca="false">D447&amp;" "&amp;C447</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="448" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A448" s="0" t="str">
+        <f aca="false">D448&amp;" "&amp;C448</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="449" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A449" s="0" t="str">
+        <f aca="false">D449&amp;" "&amp;C449</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="450" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A450" s="0" t="str">
+        <f aca="false">D450&amp;" "&amp;C450</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="451" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A451" s="0" t="str">
+        <f aca="false">D451&amp;" "&amp;C451</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="452" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A452" s="0" t="str">
+        <f aca="false">D452&amp;" "&amp;C452</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="453" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A453" s="0" t="str">
+        <f aca="false">D453&amp;" "&amp;C453</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="454" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A454" s="0" t="str">
+        <f aca="false">D454&amp;" "&amp;C454</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="455" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A455" s="0" t="str">
+        <f aca="false">D455&amp;" "&amp;C455</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="456" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A456" s="0" t="str">
+        <f aca="false">D456&amp;" "&amp;C456</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="457" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A457" s="0" t="str">
+        <f aca="false">D457&amp;" "&amp;C457</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="458" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A458" s="0" t="str">
+        <f aca="false">D458&amp;" "&amp;C458</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="459" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A459" s="0" t="str">
+        <f aca="false">D459&amp;" "&amp;C459</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="460" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A460" s="0" t="str">
+        <f aca="false">D460&amp;" "&amp;C460</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="461" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A461" s="0" t="str">
+        <f aca="false">D461&amp;" "&amp;C461</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="462" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A462" s="0" t="str">
+        <f aca="false">D462&amp;" "&amp;C462</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="463" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A463" s="0" t="str">
+        <f aca="false">D463&amp;" "&amp;C463</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="464" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A464" s="0" t="str">
+        <f aca="false">D464&amp;" "&amp;C464</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="465" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A465" s="0" t="str">
+        <f aca="false">D465&amp;" "&amp;C465</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="466" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A466" s="0" t="str">
+        <f aca="false">D466&amp;" "&amp;C466</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="467" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A467" s="0" t="str">
+        <f aca="false">D467&amp;" "&amp;C467</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="468" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A468" s="0" t="str">
+        <f aca="false">D468&amp;" "&amp;C468</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="469" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A469" s="0" t="str">
+        <f aca="false">D469&amp;" "&amp;C469</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="470" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A470" s="0" t="str">
+        <f aca="false">D470&amp;" "&amp;C470</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="471" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A471" s="0" t="str">
+        <f aca="false">D471&amp;" "&amp;C471</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="472" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A472" s="0" t="str">
+        <f aca="false">D472&amp;" "&amp;C472</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="473" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A473" s="0" t="str">
+        <f aca="false">D473&amp;" "&amp;C473</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="474" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A474" s="0" t="str">
+        <f aca="false">D474&amp;" "&amp;C474</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="475" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A475" s="0" t="str">
+        <f aca="false">D475&amp;" "&amp;C475</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="476" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A476" s="0" t="str">
+        <f aca="false">D476&amp;" "&amp;C476</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="477" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A477" s="0" t="str">
+        <f aca="false">D477&amp;" "&amp;C477</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="478" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A478" s="0" t="str">
+        <f aca="false">D478&amp;" "&amp;C478</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="479" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A479" s="0" t="str">
+        <f aca="false">D479&amp;" "&amp;C479</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="480" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A480" s="0" t="str">
+        <f aca="false">D480&amp;" "&amp;C480</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="481" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A481" s="0" t="str">
+        <f aca="false">D481&amp;" "&amp;C481</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="482" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A482" s="0" t="str">
+        <f aca="false">D482&amp;" "&amp;C482</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="483" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A483" s="0" t="str">
+        <f aca="false">D483&amp;" "&amp;C483</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="484" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A484" s="0" t="str">
+        <f aca="false">D484&amp;" "&amp;C484</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="485" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A485" s="0" t="str">
+        <f aca="false">D485&amp;" "&amp;C485</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="486" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A486" s="0" t="str">
+        <f aca="false">D486&amp;" "&amp;C486</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="487" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A487" s="0" t="str">
+        <f aca="false">D487&amp;" "&amp;C487</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="488" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A488" s="0" t="str">
+        <f aca="false">D488&amp;" "&amp;C488</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="489" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A489" s="0" t="str">
+        <f aca="false">D489&amp;" "&amp;C489</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="490" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A490" s="0" t="str">
+        <f aca="false">D490&amp;" "&amp;C490</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="491" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A491" s="0" t="str">
+        <f aca="false">D491&amp;" "&amp;C491</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="492" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A492" s="0" t="str">
+        <f aca="false">D492&amp;" "&amp;C492</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="493" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A493" s="0" t="str">
+        <f aca="false">D493&amp;" "&amp;C493</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="494" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A494" s="0" t="str">
+        <f aca="false">D494&amp;" "&amp;C494</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="495" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A495" s="0" t="str">
+        <f aca="false">D495&amp;" "&amp;C495</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="496" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A496" s="0" t="str">
+        <f aca="false">D496&amp;" "&amp;C496</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="497" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A497" s="0" t="str">
+        <f aca="false">D497&amp;" "&amp;C497</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="498" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A498" s="0" t="str">
+        <f aca="false">D498&amp;" "&amp;C498</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="499" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A499" s="0" t="str">
+        <f aca="false">D499&amp;" "&amp;C499</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="500" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A500" s="0" t="str">
+        <f aca="false">D500&amp;" "&amp;C500</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="501" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A501" s="0" t="str">
+        <f aca="false">D501&amp;" "&amp;C501</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="502" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A502" s="0" t="str">
+        <f aca="false">D502&amp;" "&amp;C502</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="503" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A503" s="0" t="str">
+        <f aca="false">D503&amp;" "&amp;C503</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="504" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A504" s="0" t="str">
+        <f aca="false">D504&amp;" "&amp;C504</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="505" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A505" s="0" t="str">
+        <f aca="false">D505&amp;" "&amp;C505</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="506" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A506" s="0" t="str">
+        <f aca="false">D506&amp;" "&amp;C506</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="507" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A507" s="0" t="str">
+        <f aca="false">D507&amp;" "&amp;C507</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="508" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A508" s="0" t="str">
+        <f aca="false">D508&amp;" "&amp;C508</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="509" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A509" s="0" t="str">
+        <f aca="false">D509&amp;" "&amp;C509</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="510" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A510" s="0" t="str">
+        <f aca="false">D510&amp;" "&amp;C510</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="511" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A511" s="0" t="str">
+        <f aca="false">D511&amp;" "&amp;C511</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="512" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A512" s="0" t="str">
+        <f aca="false">D512&amp;" "&amp;C512</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="513" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A513" s="0" t="str">
+        <f aca="false">D513&amp;" "&amp;C513</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="514" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A514" s="0" t="str">
+        <f aca="false">D514&amp;" "&amp;C514</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="515" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A515" s="0" t="str">
+        <f aca="false">D515&amp;" "&amp;C515</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="516" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A516" s="0" t="str">
+        <f aca="false">D516&amp;" "&amp;C516</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="517" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A517" s="0" t="str">
+        <f aca="false">D517&amp;" "&amp;C517</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="518" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A518" s="0" t="str">
+        <f aca="false">D518&amp;" "&amp;C518</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="519" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A519" s="0" t="str">
+        <f aca="false">D519&amp;" "&amp;C519</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="520" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A520" s="0" t="str">
+        <f aca="false">D520&amp;" "&amp;C520</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="521" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A521" s="0" t="str">
+        <f aca="false">D521&amp;" "&amp;C521</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="522" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A522" s="0" t="str">
+        <f aca="false">D522&amp;" "&amp;C522</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="523" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A523" s="0" t="str">
+        <f aca="false">D523&amp;" "&amp;C523</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="524" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A524" s="0" t="str">
+        <f aca="false">D524&amp;" "&amp;C524</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="525" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A525" s="0" t="str">
+        <f aca="false">D525&amp;" "&amp;C525</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="526" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A526" s="0" t="str">
+        <f aca="false">D526&amp;" "&amp;C526</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="527" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A527" s="0" t="str">
+        <f aca="false">D527&amp;" "&amp;C527</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="528" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A528" s="0" t="str">
+        <f aca="false">D528&amp;" "&amp;C528</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="529" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A529" s="0" t="str">
+        <f aca="false">D529&amp;" "&amp;C529</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="530" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A530" s="0" t="str">
+        <f aca="false">D530&amp;" "&amp;C530</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="531" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A531" s="0" t="str">
+        <f aca="false">D531&amp;" "&amp;C531</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="532" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A532" s="0" t="str">
+        <f aca="false">D532&amp;" "&amp;C532</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="533" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A533" s="0" t="str">
+        <f aca="false">D533&amp;" "&amp;C533</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="534" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A534" s="0" t="str">
+        <f aca="false">D534&amp;" "&amp;C534</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="535" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A535" s="0" t="str">
+        <f aca="false">D535&amp;" "&amp;C535</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="536" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A536" s="0" t="str">
+        <f aca="false">D536&amp;" "&amp;C536</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="537" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A537" s="0" t="str">
+        <f aca="false">D537&amp;" "&amp;C537</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="538" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A538" s="0" t="str">
+        <f aca="false">D538&amp;" "&amp;C538</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="539" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A539" s="0" t="str">
+        <f aca="false">D539&amp;" "&amp;C539</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="540" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A540" s="0" t="str">
+        <f aca="false">D540&amp;" "&amp;C540</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="541" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A541" s="0" t="str">
+        <f aca="false">D541&amp;" "&amp;C541</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="542" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A542" s="0" t="str">
+        <f aca="false">D542&amp;" "&amp;C542</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="543" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A543" s="0" t="str">
+        <f aca="false">D543&amp;" "&amp;C543</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="544" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A544" s="0" t="str">
+        <f aca="false">D544&amp;" "&amp;C544</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="545" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A545" s="0" t="str">
+        <f aca="false">D545&amp;" "&amp;C545</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="546" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A546" s="0" t="str">
+        <f aca="false">D546&amp;" "&amp;C546</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="547" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A547" s="0" t="str">
+        <f aca="false">D547&amp;" "&amp;C547</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="548" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A548" s="0" t="str">
+        <f aca="false">D548&amp;" "&amp;C548</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="549" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A549" s="0" t="str">
+        <f aca="false">D549&amp;" "&amp;C549</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="550" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A550" s="0" t="str">
+        <f aca="false">D550&amp;" "&amp;C550</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="551" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A551" s="0" t="str">
+        <f aca="false">D551&amp;" "&amp;C551</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="552" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A552" s="0" t="str">
+        <f aca="false">D552&amp;" "&amp;C552</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="553" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A553" s="0" t="str">
+        <f aca="false">D553&amp;" "&amp;C553</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="554" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A554" s="0" t="str">
+        <f aca="false">D554&amp;" "&amp;C554</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="555" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A555" s="0" t="str">
+        <f aca="false">D555&amp;" "&amp;C555</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="556" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A556" s="0" t="str">
+        <f aca="false">D556&amp;" "&amp;C556</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="557" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A557" s="0" t="str">
+        <f aca="false">D557&amp;" "&amp;C557</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="558" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A558" s="0" t="str">
+        <f aca="false">D558&amp;" "&amp;C558</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="559" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A559" s="0" t="str">
+        <f aca="false">D559&amp;" "&amp;C559</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="560" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A560" s="0" t="str">
+        <f aca="false">D560&amp;" "&amp;C560</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="561" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A561" s="0" t="str">
+        <f aca="false">D561&amp;" "&amp;C561</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="562" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A562" s="0" t="str">
+        <f aca="false">D562&amp;" "&amp;C562</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="563" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A563" s="0" t="str">
+        <f aca="false">D563&amp;" "&amp;C563</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="564" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A564" s="0" t="str">
+        <f aca="false">D564&amp;" "&amp;C564</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="565" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A565" s="0" t="str">
+        <f aca="false">D565&amp;" "&amp;C565</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="566" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A566" s="0" t="str">
+        <f aca="false">D566&amp;" "&amp;C566</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="567" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A567" s="0" t="str">
+        <f aca="false">D567&amp;" "&amp;C567</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="568" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A568" s="0" t="str">
+        <f aca="false">D568&amp;" "&amp;C568</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="569" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A569" s="0" t="str">
+        <f aca="false">D569&amp;" "&amp;C569</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="570" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A570" s="0" t="str">
+        <f aca="false">D570&amp;" "&amp;C570</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="571" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A571" s="0" t="str">
+        <f aca="false">D571&amp;" "&amp;C571</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="572" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A572" s="0" t="str">
+        <f aca="false">D572&amp;" "&amp;C572</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="573" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A573" s="0" t="str">
+        <f aca="false">D573&amp;" "&amp;C573</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="574" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A574" s="0" t="str">
+        <f aca="false">D574&amp;" "&amp;C574</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="575" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A575" s="0" t="str">
+        <f aca="false">D575&amp;" "&amp;C575</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="576" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A576" s="0" t="str">
+        <f aca="false">D576&amp;" "&amp;C576</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="577" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A577" s="0" t="str">
+        <f aca="false">D577&amp;" "&amp;C577</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="578" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A578" s="0" t="str">
+        <f aca="false">D578&amp;" "&amp;C578</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="579" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A579" s="0" t="str">
+        <f aca="false">D579&amp;" "&amp;C579</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="580" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A580" s="0" t="str">
+        <f aca="false">D580&amp;" "&amp;C580</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="581" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A581" s="0" t="str">
+        <f aca="false">D581&amp;" "&amp;C581</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="582" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A582" s="0" t="str">
+        <f aca="false">D582&amp;" "&amp;C582</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="583" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A583" s="0" t="str">
+        <f aca="false">D583&amp;" "&amp;C583</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="584" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A584" s="0" t="str">
+        <f aca="false">D584&amp;" "&amp;C584</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="585" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A585" s="0" t="str">
+        <f aca="false">D585&amp;" "&amp;C585</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="586" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A586" s="0" t="str">
+        <f aca="false">D586&amp;" "&amp;C586</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="587" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A587" s="0" t="str">
+        <f aca="false">D587&amp;" "&amp;C587</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="588" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A588" s="0" t="str">
+        <f aca="false">D588&amp;" "&amp;C588</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="589" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A589" s="0" t="str">
+        <f aca="false">D589&amp;" "&amp;C589</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="590" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A590" s="0" t="str">
+        <f aca="false">D590&amp;" "&amp;C590</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="591" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A591" s="0" t="str">
+        <f aca="false">D591&amp;" "&amp;C591</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="592" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A592" s="0" t="str">
+        <f aca="false">D592&amp;" "&amp;C592</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="593" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A593" s="0" t="str">
+        <f aca="false">D593&amp;" "&amp;C593</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="594" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A594" s="0" t="str">
+        <f aca="false">D594&amp;" "&amp;C594</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="595" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A595" s="0" t="str">
+        <f aca="false">D595&amp;" "&amp;C595</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="596" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A596" s="0" t="str">
+        <f aca="false">D596&amp;" "&amp;C596</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="597" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A597" s="0" t="str">
+        <f aca="false">D597&amp;" "&amp;C597</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="598" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A598" s="0" t="str">
+        <f aca="false">D598&amp;" "&amp;C598</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="599" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A599" s="0" t="str">
+        <f aca="false">D599&amp;" "&amp;C599</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="600" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A600" s="0" t="str">
+        <f aca="false">D600&amp;" "&amp;C600</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="601" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A601" s="0" t="str">
+        <f aca="false">D601&amp;" "&amp;C601</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="602" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A602" s="0" t="str">
+        <f aca="false">D602&amp;" "&amp;C602</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="603" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A603" s="0" t="str">
+        <f aca="false">D603&amp;" "&amp;C603</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="604" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A604" s="0" t="str">
+        <f aca="false">D604&amp;" "&amp;C604</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="605" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A605" s="0" t="str">
+        <f aca="false">D605&amp;" "&amp;C605</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="606" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A606" s="0" t="str">
+        <f aca="false">D606&amp;" "&amp;C606</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="607" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A607" s="0" t="str">
+        <f aca="false">D607&amp;" "&amp;C607</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="608" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A608" s="0" t="str">
+        <f aca="false">D608&amp;" "&amp;C608</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="609" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A609" s="0" t="str">
+        <f aca="false">D609&amp;" "&amp;C609</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="610" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A610" s="0" t="str">
+        <f aca="false">D610&amp;" "&amp;C610</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="611" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A611" s="0" t="str">
+        <f aca="false">D611&amp;" "&amp;C611</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="612" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A612" s="0" t="str">
+        <f aca="false">D612&amp;" "&amp;C612</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="613" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A613" s="0" t="str">
+        <f aca="false">D613&amp;" "&amp;C613</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="614" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A614" s="0" t="str">
+        <f aca="false">D614&amp;" "&amp;C614</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="615" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A615" s="0" t="str">
+        <f aca="false">D615&amp;" "&amp;C615</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="616" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A616" s="0" t="str">
+        <f aca="false">D616&amp;" "&amp;C616</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="617" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A617" s="0" t="str">
+        <f aca="false">D617&amp;" "&amp;C617</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="618" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A618" s="0" t="str">
+        <f aca="false">D618&amp;" "&amp;C618</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="619" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A619" s="0" t="str">
+        <f aca="false">D619&amp;" "&amp;C619</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="620" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A620" s="0" t="str">
+        <f aca="false">D620&amp;" "&amp;C620</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="621" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A621" s="0" t="str">
+        <f aca="false">D621&amp;" "&amp;C621</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="622" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A622" s="0" t="str">
+        <f aca="false">D622&amp;" "&amp;C622</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="623" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A623" s="0" t="str">
+        <f aca="false">D623&amp;" "&amp;C623</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="624" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A624" s="0" t="str">
+        <f aca="false">D624&amp;" "&amp;C624</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="625" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A625" s="0" t="str">
+        <f aca="false">D625&amp;" "&amp;C625</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="626" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A626" s="0" t="str">
+        <f aca="false">D626&amp;" "&amp;C626</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="627" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A627" s="0" t="str">
+        <f aca="false">D627&amp;" "&amp;C627</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="628" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A628" s="0" t="str">
+        <f aca="false">D628&amp;" "&amp;C628</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="629" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A629" s="0" t="str">
+        <f aca="false">D629&amp;" "&amp;C629</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="630" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A630" s="0" t="str">
+        <f aca="false">D630&amp;" "&amp;C630</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="631" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A631" s="0" t="str">
+        <f aca="false">D631&amp;" "&amp;C631</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="632" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A632" s="0" t="str">
+        <f aca="false">D632&amp;" "&amp;C632</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="633" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A633" s="0" t="str">
+        <f aca="false">D633&amp;" "&amp;C633</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="634" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A634" s="0" t="str">
+        <f aca="false">D634&amp;" "&amp;C634</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="635" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A635" s="0" t="str">
+        <f aca="false">D635&amp;" "&amp;C635</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="636" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A636" s="0" t="str">
+        <f aca="false">D636&amp;" "&amp;C636</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="637" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A637" s="0" t="str">
+        <f aca="false">D637&amp;" "&amp;C637</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="638" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A638" s="0" t="str">
+        <f aca="false">D638&amp;" "&amp;C638</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="639" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A639" s="0" t="str">
+        <f aca="false">D639&amp;" "&amp;C639</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="640" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A640" s="0" t="str">
+        <f aca="false">D640&amp;" "&amp;C640</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="641" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A641" s="0" t="str">
+        <f aca="false">D641&amp;" "&amp;C641</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="642" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A642" s="0" t="str">
+        <f aca="false">D642&amp;" "&amp;C642</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="643" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A643" s="0" t="str">
+        <f aca="false">D643&amp;" "&amp;C643</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="644" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A644" s="0" t="str">
+        <f aca="false">D644&amp;" "&amp;C644</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="645" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A645" s="0" t="str">
+        <f aca="false">D645&amp;" "&amp;C645</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="646" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A646" s="0" t="str">
+        <f aca="false">D646&amp;" "&amp;C646</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="647" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A647" s="0" t="str">
+        <f aca="false">D647&amp;" "&amp;C647</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="648" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A648" s="0" t="str">
+        <f aca="false">D648&amp;" "&amp;C648</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="649" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A649" s="0" t="str">
+        <f aca="false">D649&amp;" "&amp;C649</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="650" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A650" s="0" t="str">
+        <f aca="false">D650&amp;" "&amp;C650</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="651" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A651" s="0" t="str">
+        <f aca="false">D651&amp;" "&amp;C651</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="652" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A652" s="0" t="str">
+        <f aca="false">D652&amp;" "&amp;C652</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="653" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A653" s="0" t="str">
+        <f aca="false">D653&amp;" "&amp;C653</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="654" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A654" s="0" t="str">
+        <f aca="false">D654&amp;" "&amp;C654</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="655" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A655" s="0" t="str">
+        <f aca="false">D655&amp;" "&amp;C655</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="656" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A656" s="0" t="str">
+        <f aca="false">D656&amp;" "&amp;C656</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="657" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A657" s="0" t="str">
+        <f aca="false">D657&amp;" "&amp;C657</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="658" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A658" s="0" t="str">
+        <f aca="false">D658&amp;" "&amp;C658</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="659" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A659" s="0" t="str">
+        <f aca="false">D659&amp;" "&amp;C659</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="660" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A660" s="0" t="str">
+        <f aca="false">D660&amp;" "&amp;C660</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="661" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A661" s="0" t="str">
+        <f aca="false">D661&amp;" "&amp;C661</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="662" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A662" s="0" t="str">
+        <f aca="false">D662&amp;" "&amp;C662</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="663" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A663" s="0" t="str">
+        <f aca="false">D663&amp;" "&amp;C663</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="664" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A664" s="0" t="str">
+        <f aca="false">D664&amp;" "&amp;C664</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="665" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A665" s="0" t="str">
+        <f aca="false">D665&amp;" "&amp;C665</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="666" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A666" s="0" t="str">
+        <f aca="false">D666&amp;" "&amp;C666</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="667" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A667" s="0" t="str">
+        <f aca="false">D667&amp;" "&amp;C667</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="668" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A668" s="0" t="str">
+        <f aca="false">D668&amp;" "&amp;C668</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="669" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A669" s="0" t="str">
+        <f aca="false">D669&amp;" "&amp;C669</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="670" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A670" s="0" t="str">
+        <f aca="false">D670&amp;" "&amp;C670</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="671" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A671" s="0" t="str">
+        <f aca="false">D671&amp;" "&amp;C671</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="672" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A672" s="0" t="str">
+        <f aca="false">D672&amp;" "&amp;C672</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="673" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A673" s="0" t="str">
+        <f aca="false">D673&amp;" "&amp;C673</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="674" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A674" s="0" t="str">
+        <f aca="false">D674&amp;" "&amp;C674</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="675" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A675" s="0" t="str">
+        <f aca="false">D675&amp;" "&amp;C675</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="676" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A676" s="0" t="str">
+        <f aca="false">D676&amp;" "&amp;C676</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="677" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A677" s="0" t="str">
+        <f aca="false">D677&amp;" "&amp;C677</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="678" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A678" s="0" t="str">
+        <f aca="false">D678&amp;" "&amp;C678</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="679" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A679" s="0" t="str">
+        <f aca="false">D679&amp;" "&amp;C679</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="680" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A680" s="0" t="str">
+        <f aca="false">D680&amp;" "&amp;C680</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="681" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A681" s="0" t="str">
+        <f aca="false">D681&amp;" "&amp;C681</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="682" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A682" s="0" t="str">
+        <f aca="false">D682&amp;" "&amp;C682</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="683" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A683" s="0" t="str">
+        <f aca="false">D683&amp;" "&amp;C683</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="684" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A684" s="0" t="str">
+        <f aca="false">D684&amp;" "&amp;C684</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="685" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A685" s="0" t="str">
+        <f aca="false">D685&amp;" "&amp;C685</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="686" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A686" s="0" t="str">
+        <f aca="false">D686&amp;" "&amp;C686</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="687" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A687" s="0" t="str">
+        <f aca="false">D687&amp;" "&amp;C687</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="688" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A688" s="0" t="str">
+        <f aca="false">D688&amp;" "&amp;C688</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="689" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A689" s="0" t="str">
+        <f aca="false">D689&amp;" "&amp;C689</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="690" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A690" s="0" t="str">
+        <f aca="false">D690&amp;" "&amp;C690</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="691" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A691" s="0" t="str">
+        <f aca="false">D691&amp;" "&amp;C691</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="692" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A692" s="0" t="str">
+        <f aca="false">D692&amp;" "&amp;C692</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="693" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A693" s="0" t="str">
+        <f aca="false">D693&amp;" "&amp;C693</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="694" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A694" s="0" t="str">
+        <f aca="false">D694&amp;" "&amp;C694</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="695" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A695" s="0" t="str">
+        <f aca="false">D695&amp;" "&amp;C695</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="696" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A696" s="0" t="str">
+        <f aca="false">D696&amp;" "&amp;C696</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="697" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A697" s="0" t="str">
+        <f aca="false">D697&amp;" "&amp;C697</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="698" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A698" s="0" t="str">
+        <f aca="false">D698&amp;" "&amp;C698</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="699" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A699" s="0" t="str">
+        <f aca="false">D699&amp;" "&amp;C699</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="700" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A700" s="0" t="str">
+        <f aca="false">D700&amp;" "&amp;C700</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="701" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A701" s="0" t="str">
+        <f aca="false">D701&amp;" "&amp;C701</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="702" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A702" s="0" t="str">
+        <f aca="false">D702&amp;" "&amp;C702</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="703" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A703" s="0" t="str">
+        <f aca="false">D703&amp;" "&amp;C703</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="704" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A704" s="0" t="str">
+        <f aca="false">D704&amp;" "&amp;C704</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="705" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A705" s="0" t="str">
+        <f aca="false">D705&amp;" "&amp;C705</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="706" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A706" s="0" t="str">
+        <f aca="false">D706&amp;" "&amp;C706</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="707" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A707" s="0" t="str">
+        <f aca="false">D707&amp;" "&amp;C707</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="708" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A708" s="0" t="str">
+        <f aca="false">D708&amp;" "&amp;C708</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="709" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A709" s="0" t="str">
+        <f aca="false">D709&amp;" "&amp;C709</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="710" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A710" s="0" t="str">
+        <f aca="false">D710&amp;" "&amp;C710</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="711" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A711" s="0" t="str">
+        <f aca="false">D711&amp;" "&amp;C711</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="712" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A712" s="0" t="str">
+        <f aca="false">D712&amp;" "&amp;C712</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="713" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A713" s="0" t="str">
+        <f aca="false">D713&amp;" "&amp;C713</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="714" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A714" s="0" t="str">
+        <f aca="false">D714&amp;" "&amp;C714</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="715" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A715" s="0" t="str">
+        <f aca="false">D715&amp;" "&amp;C715</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="716" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A716" s="0" t="str">
+        <f aca="false">D716&amp;" "&amp;C716</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="717" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A717" s="0" t="str">
+        <f aca="false">D717&amp;" "&amp;C717</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="718" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A718" s="0" t="str">
+        <f aca="false">D718&amp;" "&amp;C718</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="719" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A719" s="0" t="str">
+        <f aca="false">D719&amp;" "&amp;C719</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="720" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A720" s="0" t="str">
+        <f aca="false">D720&amp;" "&amp;C720</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="721" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A721" s="0" t="str">
+        <f aca="false">D721&amp;" "&amp;C721</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="722" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A722" s="0" t="str">
+        <f aca="false">D722&amp;" "&amp;C722</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="723" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A723" s="0" t="str">
+        <f aca="false">D723&amp;" "&amp;C723</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="724" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A724" s="0" t="str">
+        <f aca="false">D724&amp;" "&amp;C724</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="725" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A725" s="0" t="str">
+        <f aca="false">D725&amp;" "&amp;C725</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="726" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A726" s="0" t="str">
+        <f aca="false">D726&amp;" "&amp;C726</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="727" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A727" s="0" t="str">
+        <f aca="false">D727&amp;" "&amp;C727</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="728" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A728" s="0" t="str">
+        <f aca="false">D728&amp;" "&amp;C728</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="729" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A729" s="0" t="str">
+        <f aca="false">D729&amp;" "&amp;C729</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="730" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A730" s="0" t="str">
+        <f aca="false">D730&amp;" "&amp;C730</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="731" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A731" s="0" t="str">
+        <f aca="false">D731&amp;" "&amp;C731</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="732" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A732" s="0" t="str">
+        <f aca="false">D732&amp;" "&amp;C732</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="733" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A733" s="0" t="str">
+        <f aca="false">D733&amp;" "&amp;C733</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="734" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A734" s="0" t="str">
+        <f aca="false">D734&amp;" "&amp;C734</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="735" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A735" s="0" t="str">
+        <f aca="false">D735&amp;" "&amp;C735</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="736" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A736" s="0" t="str">
+        <f aca="false">D736&amp;" "&amp;C736</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="737" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A737" s="0" t="str">
+        <f aca="false">D737&amp;" "&amp;C737</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="738" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A738" s="0" t="str">
+        <f aca="false">D738&amp;" "&amp;C738</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="739" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A739" s="0" t="str">
+        <f aca="false">D739&amp;" "&amp;C739</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="740" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A740" s="0" t="str">
+        <f aca="false">D740&amp;" "&amp;C740</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="741" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A741" s="0" t="str">
+        <f aca="false">D741&amp;" "&amp;C741</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="742" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A742" s="0" t="str">
+        <f aca="false">D742&amp;" "&amp;C742</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="743" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A743" s="0" t="str">
+        <f aca="false">D743&amp;" "&amp;C743</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="744" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A744" s="0" t="str">
+        <f aca="false">D744&amp;" "&amp;C744</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="745" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A745" s="0" t="str">
+        <f aca="false">D745&amp;" "&amp;C745</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="746" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A746" s="0" t="str">
+        <f aca="false">D746&amp;" "&amp;C746</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="747" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A747" s="0" t="str">
+        <f aca="false">D747&amp;" "&amp;C747</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="748" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A748" s="0" t="str">
+        <f aca="false">D748&amp;" "&amp;C748</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="749" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A749" s="0" t="str">
+        <f aca="false">D749&amp;" "&amp;C749</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="750" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A750" s="0" t="str">
+        <f aca="false">D750&amp;" "&amp;C750</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="751" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A751" s="0" t="str">
+        <f aca="false">D751&amp;" "&amp;C751</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="752" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A752" s="0" t="str">
+        <f aca="false">D752&amp;" "&amp;C752</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="753" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A753" s="0" t="str">
+        <f aca="false">D753&amp;" "&amp;C753</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="754" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A754" s="0" t="str">
+        <f aca="false">D754&amp;" "&amp;C754</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="755" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A755" s="0" t="str">
+        <f aca="false">D755&amp;" "&amp;C755</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="756" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A756" s="0" t="str">
+        <f aca="false">D756&amp;" "&amp;C756</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="757" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A757" s="0" t="str">
+        <f aca="false">D757&amp;" "&amp;C757</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="758" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A758" s="0" t="str">
+        <f aca="false">D758&amp;" "&amp;C758</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="759" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A759" s="0" t="str">
+        <f aca="false">D759&amp;" "&amp;C759</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="760" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A760" s="0" t="str">
+        <f aca="false">D760&amp;" "&amp;C760</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="761" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A761" s="0" t="str">
+        <f aca="false">D761&amp;" "&amp;C761</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="762" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A762" s="0" t="str">
+        <f aca="false">D762&amp;" "&amp;C762</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="763" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A763" s="0" t="str">
+        <f aca="false">D763&amp;" "&amp;C763</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="764" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A764" s="0" t="str">
+        <f aca="false">D764&amp;" "&amp;C764</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="765" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A765" s="0" t="str">
+        <f aca="false">D765&amp;" "&amp;C765</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="766" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A766" s="0" t="str">
+        <f aca="false">D766&amp;" "&amp;C766</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="767" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A767" s="0" t="str">
+        <f aca="false">D767&amp;" "&amp;C767</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="768" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A768" s="0" t="str">
+        <f aca="false">D768&amp;" "&amp;C768</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="769" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A769" s="0" t="str">
+        <f aca="false">D769&amp;" "&amp;C769</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="770" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A770" s="0" t="str">
+        <f aca="false">D770&amp;" "&amp;C770</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="771" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A771" s="0" t="str">
+        <f aca="false">D771&amp;" "&amp;C771</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="772" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A772" s="0" t="str">
+        <f aca="false">D772&amp;" "&amp;C772</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="773" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A773" s="0" t="str">
+        <f aca="false">D773&amp;" "&amp;C773</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="774" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A774" s="0" t="str">
+        <f aca="false">D774&amp;" "&amp;C774</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="775" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A775" s="0" t="str">
+        <f aca="false">D775&amp;" "&amp;C775</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="776" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A776" s="0" t="str">
+        <f aca="false">D776&amp;" "&amp;C776</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="777" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A777" s="0" t="str">
+        <f aca="false">D777&amp;" "&amp;C777</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="778" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A778" s="0" t="str">
+        <f aca="false">D778&amp;" "&amp;C778</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="779" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A779" s="0" t="str">
+        <f aca="false">D779&amp;" "&amp;C779</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="780" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A780" s="0" t="str">
+        <f aca="false">D780&amp;" "&amp;C780</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="781" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A781" s="0" t="str">
+        <f aca="false">D781&amp;" "&amp;C781</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="782" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A782" s="0" t="str">
+        <f aca="false">D782&amp;" "&amp;C782</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="783" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A783" s="0" t="str">
+        <f aca="false">D783&amp;" "&amp;C783</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="784" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A784" s="0" t="str">
+        <f aca="false">D784&amp;" "&amp;C784</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="785" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A785" s="0" t="str">
+        <f aca="false">D785&amp;" "&amp;C785</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="786" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A786" s="0" t="str">
+        <f aca="false">D786&amp;" "&amp;C786</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="787" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A787" s="0" t="str">
+        <f aca="false">D787&amp;" "&amp;C787</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="788" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A788" s="0" t="str">
+        <f aca="false">D788&amp;" "&amp;C788</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="789" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A789" s="0" t="str">
+        <f aca="false">D789&amp;" "&amp;C789</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="790" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A790" s="0" t="str">
+        <f aca="false">D790&amp;" "&amp;C790</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="791" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A791" s="0" t="str">
+        <f aca="false">D791&amp;" "&amp;C791</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="792" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A792" s="0" t="str">
+        <f aca="false">D792&amp;" "&amp;C792</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="793" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A793" s="0" t="str">
+        <f aca="false">D793&amp;" "&amp;C793</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="794" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A794" s="0" t="str">
+        <f aca="false">D794&amp;" "&amp;C794</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="795" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A795" s="0" t="str">
+        <f aca="false">D795&amp;" "&amp;C795</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="796" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A796" s="0" t="str">
+        <f aca="false">D796&amp;" "&amp;C796</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="797" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A797" s="0" t="str">
+        <f aca="false">D797&amp;" "&amp;C797</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="798" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A798" s="0" t="str">
+        <f aca="false">D798&amp;" "&amp;C798</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="799" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A799" s="0" t="str">
+        <f aca="false">D799&amp;" "&amp;C799</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="800" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A800" s="0" t="str">
+        <f aca="false">D800&amp;" "&amp;C800</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="801" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A801" s="0" t="str">
+        <f aca="false">D801&amp;" "&amp;C801</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="802" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A802" s="0" t="str">
+        <f aca="false">D802&amp;" "&amp;C802</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="803" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A803" s="0" t="str">
+        <f aca="false">D803&amp;" "&amp;C803</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="804" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A804" s="0" t="str">
+        <f aca="false">D804&amp;" "&amp;C804</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="805" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A805" s="0" t="str">
+        <f aca="false">D805&amp;" "&amp;C805</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="806" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A806" s="0" t="str">
+        <f aca="false">D806&amp;" "&amp;C806</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="807" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A807" s="0" t="str">
+        <f aca="false">D807&amp;" "&amp;C807</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="808" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A808" s="0" t="str">
+        <f aca="false">D808&amp;" "&amp;C808</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="809" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A809" s="0" t="str">
+        <f aca="false">D809&amp;" "&amp;C809</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="810" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A810" s="0" t="str">
+        <f aca="false">D810&amp;" "&amp;C810</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="811" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A811" s="0" t="str">
+        <f aca="false">D811&amp;" "&amp;C811</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="812" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A812" s="0" t="str">
+        <f aca="false">D812&amp;" "&amp;C812</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="813" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A813" s="0" t="str">
+        <f aca="false">D813&amp;" "&amp;C813</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="814" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A814" s="0" t="str">
+        <f aca="false">D814&amp;" "&amp;C814</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="815" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A815" s="0" t="str">
+        <f aca="false">D815&amp;" "&amp;C815</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="816" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A816" s="0" t="str">
+        <f aca="false">D816&amp;" "&amp;C816</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="817" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A817" s="0" t="str">
+        <f aca="false">D817&amp;" "&amp;C817</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="818" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A818" s="0" t="str">
+        <f aca="false">D818&amp;" "&amp;C818</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="819" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A819" s="0" t="str">
+        <f aca="false">D819&amp;" "&amp;C819</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="820" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A820" s="0" t="str">
+        <f aca="false">D820&amp;" "&amp;C820</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="821" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A821" s="0" t="str">
+        <f aca="false">D821&amp;" "&amp;C821</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="822" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A822" s="0" t="str">
+        <f aca="false">D822&amp;" "&amp;C822</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="823" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A823" s="0" t="str">
+        <f aca="false">D823&amp;" "&amp;C823</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="824" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A824" s="0" t="str">
+        <f aca="false">D824&amp;" "&amp;C824</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="825" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A825" s="0" t="str">
+        <f aca="false">D825&amp;" "&amp;C825</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="826" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A826" s="0" t="str">
+        <f aca="false">D826&amp;" "&amp;C826</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="827" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A827" s="0" t="str">
+        <f aca="false">D827&amp;" "&amp;C827</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="828" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A828" s="0" t="str">
+        <f aca="false">D828&amp;" "&amp;C828</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="829" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A829" s="0" t="str">
+        <f aca="false">D829&amp;" "&amp;C829</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="830" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A830" s="0" t="str">
+        <f aca="false">D830&amp;" "&amp;C830</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="831" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A831" s="0" t="str">
+        <f aca="false">D831&amp;" "&amp;C831</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="832" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A832" s="0" t="str">
+        <f aca="false">D832&amp;" "&amp;C832</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="833" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A833" s="0" t="str">
+        <f aca="false">D833&amp;" "&amp;C833</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="834" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A834" s="0" t="str">
+        <f aca="false">D834&amp;" "&amp;C834</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="835" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A835" s="0" t="str">
+        <f aca="false">D835&amp;" "&amp;C835</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="836" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A836" s="0" t="str">
+        <f aca="false">D836&amp;" "&amp;C836</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="837" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A837" s="0" t="str">
+        <f aca="false">D837&amp;" "&amp;C837</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="838" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A838" s="0" t="str">
+        <f aca="false">D838&amp;" "&amp;C838</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="839" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A839" s="0" t="str">
+        <f aca="false">D839&amp;" "&amp;C839</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="840" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A840" s="0" t="str">
+        <f aca="false">D840&amp;" "&amp;C840</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="841" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A841" s="0" t="str">
+        <f aca="false">D841&amp;" "&amp;C841</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="842" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A842" s="0" t="str">
+        <f aca="false">D842&amp;" "&amp;C842</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="843" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A843" s="0" t="str">
+        <f aca="false">D843&amp;" "&amp;C843</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="844" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A844" s="0" t="str">
+        <f aca="false">D844&amp;" "&amp;C844</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="845" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A845" s="0" t="str">
+        <f aca="false">D845&amp;" "&amp;C845</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="846" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A846" s="0" t="str">
+        <f aca="false">D846&amp;" "&amp;C846</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="847" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A847" s="0" t="str">
+        <f aca="false">D847&amp;" "&amp;C847</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="848" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A848" s="0" t="str">
+        <f aca="false">D848&amp;" "&amp;C848</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="849" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A849" s="0" t="str">
+        <f aca="false">D849&amp;" "&amp;C849</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="850" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A850" s="0" t="str">
+        <f aca="false">D850&amp;" "&amp;C850</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="851" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A851" s="0" t="str">
+        <f aca="false">D851&amp;" "&amp;C851</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="852" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A852" s="0" t="str">
+        <f aca="false">D852&amp;" "&amp;C852</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="853" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A853" s="0" t="str">
+        <f aca="false">D853&amp;" "&amp;C853</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="854" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A854" s="0" t="str">
+        <f aca="false">D854&amp;" "&amp;C854</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="855" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A855" s="0" t="str">
+        <f aca="false">D855&amp;" "&amp;C855</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="856" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A856" s="0" t="str">
+        <f aca="false">D856&amp;" "&amp;C856</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="857" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A857" s="0" t="str">
+        <f aca="false">D857&amp;" "&amp;C857</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="858" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A858" s="0" t="str">
+        <f aca="false">D858&amp;" "&amp;C858</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="859" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A859" s="0" t="str">
+        <f aca="false">D859&amp;" "&amp;C859</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="860" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A860" s="0" t="str">
+        <f aca="false">D860&amp;" "&amp;C860</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="861" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A861" s="0" t="str">
+        <f aca="false">D861&amp;" "&amp;C861</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="862" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A862" s="0" t="str">
+        <f aca="false">D862&amp;" "&amp;C862</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="863" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A863" s="0" t="str">
+        <f aca="false">D863&amp;" "&amp;C863</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="864" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A864" s="0" t="str">
+        <f aca="false">D864&amp;" "&amp;C864</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="865" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A865" s="0" t="str">
+        <f aca="false">D865&amp;" "&amp;C865</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="866" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A866" s="0" t="str">
+        <f aca="false">D866&amp;" "&amp;C866</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="867" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A867" s="0" t="str">
+        <f aca="false">D867&amp;" "&amp;C867</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="868" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A868" s="0" t="str">
+        <f aca="false">D868&amp;" "&amp;C868</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="869" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A869" s="0" t="str">
+        <f aca="false">D869&amp;" "&amp;C869</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="870" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A870" s="0" t="str">
+        <f aca="false">D870&amp;" "&amp;C870</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="871" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A871" s="0" t="str">
+        <f aca="false">D871&amp;" "&amp;C871</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="872" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A872" s="0" t="str">
+        <f aca="false">D872&amp;" "&amp;C872</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="873" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A873" s="0" t="str">
+        <f aca="false">D873&amp;" "&amp;C873</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="874" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A874" s="0" t="str">
+        <f aca="false">D874&amp;" "&amp;C874</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="875" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A875" s="0" t="str">
+        <f aca="false">D875&amp;" "&amp;C875</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="876" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A876" s="0" t="str">
+        <f aca="false">D876&amp;" "&amp;C876</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="877" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A877" s="0" t="str">
+        <f aca="false">D877&amp;" "&amp;C877</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="878" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A878" s="0" t="str">
+        <f aca="false">D878&amp;" "&amp;C878</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="879" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A879" s="0" t="str">
+        <f aca="false">D879&amp;" "&amp;C879</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="880" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A880" s="0" t="str">
+        <f aca="false">D880&amp;" "&amp;C880</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="881" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A881" s="0" t="str">
+        <f aca="false">D881&amp;" "&amp;C881</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="882" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A882" s="0" t="str">
+        <f aca="false">D882&amp;" "&amp;C882</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="883" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A883" s="0" t="str">
+        <f aca="false">D883&amp;" "&amp;C883</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="884" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A884" s="0" t="str">
+        <f aca="false">D884&amp;" "&amp;C884</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="885" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A885" s="0" t="str">
+        <f aca="false">D885&amp;" "&amp;C885</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="886" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A886" s="0" t="str">
+        <f aca="false">D886&amp;" "&amp;C886</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="887" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A887" s="0" t="str">
+        <f aca="false">D887&amp;" "&amp;C887</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="888" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A888" s="0" t="str">
+        <f aca="false">D888&amp;" "&amp;C888</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="889" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A889" s="0" t="str">
+        <f aca="false">D889&amp;" "&amp;C889</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="890" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A890" s="0" t="str">
+        <f aca="false">D890&amp;" "&amp;C890</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="891" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A891" s="0" t="str">
+        <f aca="false">D891&amp;" "&amp;C891</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="892" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A892" s="0" t="str">
+        <f aca="false">D892&amp;" "&amp;C892</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="893" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A893" s="0" t="str">
+        <f aca="false">D893&amp;" "&amp;C893</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="894" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A894" s="0" t="str">
+        <f aca="false">D894&amp;" "&amp;C894</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="895" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A895" s="0" t="str">
+        <f aca="false">D895&amp;" "&amp;C895</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="896" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A896" s="0" t="str">
+        <f aca="false">D896&amp;" "&amp;C896</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="897" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A897" s="0" t="str">
+        <f aca="false">D897&amp;" "&amp;C897</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="898" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A898" s="0" t="str">
+        <f aca="false">D898&amp;" "&amp;C898</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="899" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A899" s="0" t="str">
+        <f aca="false">D899&amp;" "&amp;C899</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="900" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A900" s="0" t="str">
+        <f aca="false">D900&amp;" "&amp;C900</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="901" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A901" s="0" t="str">
+        <f aca="false">D901&amp;" "&amp;C901</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="902" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A902" s="0" t="str">
+        <f aca="false">D902&amp;" "&amp;C902</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="903" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A903" s="0" t="str">
+        <f aca="false">D903&amp;" "&amp;C903</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="904" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A904" s="0" t="str">
+        <f aca="false">D904&amp;" "&amp;C904</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="905" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A905" s="0" t="str">
+        <f aca="false">D905&amp;" "&amp;C905</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="906" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A906" s="0" t="str">
+        <f aca="false">D906&amp;" "&amp;C906</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="907" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A907" s="0" t="str">
+        <f aca="false">D907&amp;" "&amp;C907</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="908" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A908" s="0" t="str">
+        <f aca="false">D908&amp;" "&amp;C908</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="909" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A909" s="0" t="str">
+        <f aca="false">D909&amp;" "&amp;C909</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="910" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A910" s="0" t="str">
+        <f aca="false">D910&amp;" "&amp;C910</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="911" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A911" s="0" t="str">
+        <f aca="false">D911&amp;" "&amp;C911</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="912" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A912" s="0" t="str">
+        <f aca="false">D912&amp;" "&amp;C912</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="913" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A913" s="0" t="str">
+        <f aca="false">D913&amp;" "&amp;C913</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="914" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A914" s="0" t="str">
+        <f aca="false">D914&amp;" "&amp;C914</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="915" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A915" s="0" t="str">
+        <f aca="false">D915&amp;" "&amp;C915</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="916" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A916" s="0" t="str">
+        <f aca="false">D916&amp;" "&amp;C916</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="917" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A917" s="0" t="str">
+        <f aca="false">D917&amp;" "&amp;C917</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="918" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A918" s="0" t="str">
+        <f aca="false">D918&amp;" "&amp;C918</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="919" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A919" s="0" t="str">
+        <f aca="false">D919&amp;" "&amp;C919</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="920" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A920" s="0" t="str">
+        <f aca="false">D920&amp;" "&amp;C920</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="921" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A921" s="0" t="str">
+        <f aca="false">D921&amp;" "&amp;C921</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="922" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A922" s="0" t="str">
+        <f aca="false">D922&amp;" "&amp;C922</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="923" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A923" s="0" t="str">
+        <f aca="false">D923&amp;" "&amp;C923</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="924" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A924" s="0" t="str">
+        <f aca="false">D924&amp;" "&amp;C924</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="925" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A925" s="0" t="str">
+        <f aca="false">D925&amp;" "&amp;C925</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="926" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A926" s="0" t="str">
+        <f aca="false">D926&amp;" "&amp;C926</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="927" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A927" s="0" t="str">
+        <f aca="false">D927&amp;" "&amp;C927</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="928" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A928" s="0" t="str">
+        <f aca="false">D928&amp;" "&amp;C928</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="929" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A929" s="0" t="str">
+        <f aca="false">D929&amp;" "&amp;C929</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="930" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A930" s="0" t="str">
+        <f aca="false">D930&amp;" "&amp;C930</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="931" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A931" s="0" t="str">
+        <f aca="false">D931&amp;" "&amp;C931</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="932" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A932" s="0" t="str">
+        <f aca="false">D932&amp;" "&amp;C932</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="933" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A933" s="0" t="str">
+        <f aca="false">D933&amp;" "&amp;C933</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="934" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A934" s="0" t="str">
+        <f aca="false">D934&amp;" "&amp;C934</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="935" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A935" s="0" t="str">
+        <f aca="false">D935&amp;" "&amp;C935</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="936" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A936" s="0" t="str">
+        <f aca="false">D936&amp;" "&amp;C936</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="937" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A937" s="0" t="str">
+        <f aca="false">D937&amp;" "&amp;C937</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="938" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A938" s="0" t="str">
+        <f aca="false">D938&amp;" "&amp;C938</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="939" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A939" s="0" t="str">
+        <f aca="false">D939&amp;" "&amp;C939</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="940" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A940" s="0" t="str">
+        <f aca="false">D940&amp;" "&amp;C940</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="941" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A941" s="0" t="str">
+        <f aca="false">D941&amp;" "&amp;C941</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="942" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A942" s="0" t="str">
+        <f aca="false">D942&amp;" "&amp;C942</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="943" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A943" s="0" t="str">
+        <f aca="false">D943&amp;" "&amp;C943</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="944" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A944" s="0" t="str">
+        <f aca="false">D944&amp;" "&amp;C944</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="945" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A945" s="0" t="str">
+        <f aca="false">D945&amp;" "&amp;C945</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="946" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A946" s="0" t="str">
+        <f aca="false">D946&amp;" "&amp;C946</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="947" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A947" s="0" t="str">
+        <f aca="false">D947&amp;" "&amp;C947</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="948" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A948" s="0" t="str">
+        <f aca="false">D948&amp;" "&amp;C948</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="949" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A949" s="0" t="str">
+        <f aca="false">D949&amp;" "&amp;C949</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="950" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A950" s="0" t="str">
+        <f aca="false">D950&amp;" "&amp;C950</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="951" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A951" s="0" t="str">
+        <f aca="false">D951&amp;" "&amp;C951</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="952" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A952" s="0" t="str">
+        <f aca="false">D952&amp;" "&amp;C952</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="953" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A953" s="0" t="str">
+        <f aca="false">D953&amp;" "&amp;C953</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="954" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A954" s="0" t="str">
+        <f aca="false">D954&amp;" "&amp;C954</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="955" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A955" s="0" t="str">
+        <f aca="false">D955&amp;" "&amp;C955</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="956" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A956" s="0" t="str">
+        <f aca="false">D956&amp;" "&amp;C956</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="957" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A957" s="0" t="str">
+        <f aca="false">D957&amp;" "&amp;C957</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="958" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A958" s="0" t="str">
+        <f aca="false">D958&amp;" "&amp;C958</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="959" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A959" s="0" t="str">
+        <f aca="false">D959&amp;" "&amp;C959</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="960" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A960" s="0" t="str">
+        <f aca="false">D960&amp;" "&amp;C960</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="961" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A961" s="0" t="str">
+        <f aca="false">D961&amp;" "&amp;C961</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="962" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A962" s="0" t="str">
+        <f aca="false">D962&amp;" "&amp;C962</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="963" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A963" s="0" t="str">
+        <f aca="false">D963&amp;" "&amp;C963</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="964" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A964" s="0" t="str">
+        <f aca="false">D964&amp;" "&amp;C964</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="965" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A965" s="0" t="str">
+        <f aca="false">D965&amp;" "&amp;C965</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="966" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A966" s="0" t="str">
+        <f aca="false">D966&amp;" "&amp;C966</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="967" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A967" s="0" t="str">
+        <f aca="false">D967&amp;" "&amp;C967</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="968" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A968" s="0" t="str">
+        <f aca="false">D968&amp;" "&amp;C968</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="969" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A969" s="0" t="str">
+        <f aca="false">D969&amp;" "&amp;C969</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="970" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A970" s="0" t="str">
+        <f aca="false">D970&amp;" "&amp;C970</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="971" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A971" s="0" t="str">
+        <f aca="false">D971&amp;" "&amp;C971</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="972" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A972" s="0" t="str">
+        <f aca="false">D972&amp;" "&amp;C972</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="973" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A973" s="0" t="str">
+        <f aca="false">D973&amp;" "&amp;C973</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="974" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A974" s="0" t="str">
+        <f aca="false">D974&amp;" "&amp;C974</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="975" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A975" s="0" t="str">
+        <f aca="false">D975&amp;" "&amp;C975</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="976" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A976" s="0" t="str">
+        <f aca="false">D976&amp;" "&amp;C976</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="977" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A977" s="0" t="str">
+        <f aca="false">D977&amp;" "&amp;C977</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="978" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A978" s="0" t="str">
+        <f aca="false">D978&amp;" "&amp;C978</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="979" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A979" s="0" t="str">
+        <f aca="false">D979&amp;" "&amp;C979</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="980" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A980" s="0" t="str">
+        <f aca="false">D980&amp;" "&amp;C980</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="981" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A981" s="0" t="str">
+        <f aca="false">D981&amp;" "&amp;C981</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="982" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A982" s="0" t="str">
+        <f aca="false">D982&amp;" "&amp;C982</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="983" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A983" s="0" t="str">
+        <f aca="false">D983&amp;" "&amp;C983</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="984" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A984" s="0" t="str">
+        <f aca="false">D984&amp;" "&amp;C984</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="985" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A985" s="0" t="str">
+        <f aca="false">D985&amp;" "&amp;C985</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="986" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A986" s="0" t="str">
+        <f aca="false">D986&amp;" "&amp;C986</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="987" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A987" s="0" t="str">
+        <f aca="false">D987&amp;" "&amp;C987</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="988" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A988" s="0" t="str">
+        <f aca="false">D988&amp;" "&amp;C988</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="989" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A989" s="0" t="str">
+        <f aca="false">D989&amp;" "&amp;C989</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="990" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A990" s="0" t="str">
+        <f aca="false">D990&amp;" "&amp;C990</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="991" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A991" s="0" t="str">
+        <f aca="false">D991&amp;" "&amp;C991</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="992" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A992" s="0" t="str">
+        <f aca="false">D992&amp;" "&amp;C992</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="993" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A993" s="0" t="str">
+        <f aca="false">D993&amp;" "&amp;C993</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="994" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A994" s="0" t="str">
+        <f aca="false">D994&amp;" "&amp;C994</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="995" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A995" s="0" t="str">
+        <f aca="false">D995&amp;" "&amp;C995</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="996" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A996" s="0" t="str">
+        <f aca="false">D996&amp;" "&amp;C996</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="997" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A997" s="0" t="str">
+        <f aca="false">D997&amp;" "&amp;C997</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="998" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A998" s="0" t="str">
+        <f aca="false">D998&amp;" "&amp;C998</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="999" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A999" s="0" t="str">
+        <f aca="false">D999&amp;" "&amp;C999</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1000" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1000" s="0" t="str">
+        <f aca="false">D1000&amp;" "&amp;C1000</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1001" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1001" s="0" t="str">
+        <f aca="false">D1001&amp;" "&amp;C1001</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1002" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1002" s="0" t="str">
+        <f aca="false">D1002&amp;" "&amp;C1002</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1003" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1003" s="0" t="str">
+        <f aca="false">D1003&amp;" "&amp;C1003</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1004" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1004" s="0" t="str">
+        <f aca="false">D1004&amp;" "&amp;C1004</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1005" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1005" s="0" t="str">
+        <f aca="false">D1005&amp;" "&amp;C1005</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1006" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1006" s="0" t="str">
+        <f aca="false">D1006&amp;" "&amp;C1006</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1007" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1007" s="0" t="str">
+        <f aca="false">D1007&amp;" "&amp;C1007</f>
+        <v> </v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B6:F1793" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
+  <autoFilter ref="B6:F1793"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C21" xr:uid="{00000000-0002-0000-0200-000000000000}">
-      <formula1>Types</formula1>
+    <dataValidation allowBlank="true" errorStyle="stop" operator="between" showDropDown="false" showErrorMessage="true" showInputMessage="true" sqref="C21" type="list">
+      <formula1>Updates_Summer2026!Types</formula1>
+      <formula2>0</formula2>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...2 lines deleted...]
-    <oddFooter>&amp;C&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddFooter>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.3"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter>&amp;Cwww.theinfiniteactuary.com</oddFooter>
   </headerFooter>
-  <legacyDrawing r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:I1793"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
+  <dimension ref="A1:I1013"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="B1" colorId="64" zoomScale="120" zoomScaleNormal="120" zoomScalePageLayoutView="100" workbookViewId="0">
+      <pane xSplit="0" ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="topLeft" activeCell="B1" activeCellId="0" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="B1" activeCellId="0" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.00390625" defaultRowHeight="15.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13.5" hidden="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="8.1640625" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="true" outlineLevel="0" max="1" min="1" style="0" width="13.5"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="11.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="55.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="8"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="10.83"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="23" width="75.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="1" width="6.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="0" width="7.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="9" style="0" width="8.17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="B5" s="4" t="s">
+    <row r="1" customFormat="false" ht="21" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="B1" s="24" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="2" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B2" s="25" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="3" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B3" s="25"/>
+    </row>
+    <row r="4" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B4" s="25"/>
+    </row>
+    <row r="5" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B5" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="4"/>
-      <c r="D5" s="4" t="s">
+      <c r="C5" s="9"/>
+      <c r="D5" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="E5" s="4" t="s">
+      <c r="E5" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="F5" s="13"/>
-[...1 lines deleted...]
-      <c r="H5" s="4"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
       <c r="I5" s="3"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A6" t="s">
+    <row r="6" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="B6" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C6" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="4" t="s">
+      <c r="D6" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="E6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="13" t="s">
+      <c r="F6" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="4"/>
-      <c r="H6" s="4"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
       <c r="I6" s="3"/>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <f>D7&amp;" "&amp;C7</f>
+    <row r="7" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="0" t="str">
+        <f aca="false">D7&amp;" "&amp;C7</f>
         <v>SM TIA Practice Exam #2</v>
       </c>
-      <c r="B7" s="37">
+      <c r="B7" s="31" t="n">
         <v>46035</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E7" s="1">
+      <c r="E7" s="1" t="n">
         <v>1</v>
       </c>
-      <c r="F7" s="9" t="s">
-[...7 lines deleted...]
-        <f>D9&amp;" "&amp;C9</f>
+      <c r="F7" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G7" s="28"/>
+      <c r="H7" s="29"/>
+    </row>
+    <row r="8" customFormat="false" ht="18" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A8" s="0" t="str">
+        <f aca="false">D8&amp;" "&amp;C8</f>
+        <v>D Handouts / CO / DSM / Flashcards / Formula Sheet</v>
+      </c>
+      <c r="B8" s="31" t="n">
+        <v>46058</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E8" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="F8" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="G8" s="28"/>
+      <c r="H8" s="29"/>
+    </row>
+    <row r="9" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="0" t="str">
+        <f aca="false">D9&amp;" "&amp;C9</f>
         <v>SM TIA Solutions to the Fall 2025 CFE-101 Exam</v>
       </c>
-      <c r="B8" s="37">
+      <c r="B9" s="31" t="n">
         <v>46058</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="C9" s="1" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E9" s="1">
+      <c r="E9" s="1" t="n">
         <v>1</v>
       </c>
-      <c r="F9" t="s">
-[...10 lines deleted...]
-      <c r="B10" s="37">
+      <c r="F9" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="G9" s="28"/>
+      <c r="H9" s="29"/>
+    </row>
+    <row r="10" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="0" t="str">
+        <f aca="false">D10&amp;" "&amp;C10</f>
+        <v>SM TIA Practice Exam #1</v>
+      </c>
+      <c r="B10" s="31" t="n">
         <v>46076</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E10" s="1">
+      <c r="E10" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="F10" s="9" t="s">
-[...7 lines deleted...]
-        <f>D11&amp;" "&amp;C11</f>
+      <c r="F10" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="G10" s="28"/>
+      <c r="H10" s="29"/>
+    </row>
+    <row r="11" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A11" s="0" t="str">
+        <f aca="false">D11&amp;" "&amp;C11</f>
         <v>B DSM</v>
       </c>
-      <c r="B11" s="37">
+      <c r="B11" s="31" t="n">
         <v>46081</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="E11" s="1">
+        <v>64</v>
+      </c>
+      <c r="E11" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="F11" s="19" t="s">
-[...10 lines deleted...]
-      <c r="B12" s="37">
+      <c r="F11" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="G11" s="28"/>
+      <c r="H11" s="29"/>
+    </row>
+    <row r="12" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A12" s="0" t="str">
+        <f aca="false">D12&amp;" "&amp;C12</f>
+        <v>SM TIA Practice Exam #1</v>
+      </c>
+      <c r="B12" s="31" t="n">
         <v>46088</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E12" s="1">
+      <c r="E12" s="1" t="n">
         <v>3</v>
       </c>
-      <c r="F12" s="19" t="s">
-[...7 lines deleted...]
-        <f t="shared" ref="A13:A31" si="0">D13&amp;" "&amp;C13</f>
+      <c r="F12" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="G12" s="28"/>
+      <c r="H12" s="29"/>
+    </row>
+    <row r="13" customFormat="false" ht="33.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A13" s="0" t="str">
+        <f aca="false">D13&amp;" "&amp;C13</f>
         <v>SM TIA Practice Exam #2</v>
       </c>
-      <c r="B13" s="37">
+      <c r="B13" s="31" t="n">
         <v>46096</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E13" s="1">
+      <c r="E13" s="1" t="n">
         <v>3</v>
       </c>
-      <c r="F13" s="36" t="s">
-[...9 lines deleted...]
-      <c r="C14" s="11"/>
+      <c r="F13" s="32" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="0" t="str">
+        <f aca="false">D14&amp;" "&amp;C14</f>
+        <v> </v>
+      </c>
+      <c r="B14" s="31"/>
+      <c r="C14" s="33"/>
       <c r="D14" s="1"/>
-      <c r="E14" s="11"/>
-[...7 lines deleted...]
-      <c r="B15" s="37"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="32"/>
+    </row>
+    <row r="15" customFormat="false" ht="39" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A15" s="0" t="str">
+        <f aca="false">D15&amp;" "&amp;C15</f>
+        <v> </v>
+      </c>
+      <c r="B15" s="31"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
-      <c r="E15" s="11"/>
-[...8 lines deleted...]
-      <c r="C16" s="11"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="32"/>
+    </row>
+    <row r="16" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="0" t="str">
+        <f aca="false">D16&amp;" "&amp;C16</f>
+        <v> </v>
+      </c>
+      <c r="B16" s="31"/>
+      <c r="C16" s="33"/>
       <c r="D16" s="1"/>
-      <c r="E16" s="11"/>
-[...8 lines deleted...]
-      <c r="C17" s="11"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="32"/>
+    </row>
+    <row r="17" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="0" t="str">
+        <f aca="false">D17&amp;" "&amp;C17</f>
+        <v> </v>
+      </c>
+      <c r="B17" s="31"/>
+      <c r="C17" s="33"/>
       <c r="D17" s="1"/>
-      <c r="E17" s="11"/>
-[...8 lines deleted...]
-      <c r="C18" s="11"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="32"/>
+    </row>
+    <row r="18" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="0" t="str">
+        <f aca="false">D18&amp;" "&amp;C18</f>
+        <v> </v>
+      </c>
+      <c r="B18" s="31"/>
+      <c r="C18" s="33"/>
       <c r="D18" s="1"/>
-      <c r="E18" s="11"/>
-[...8 lines deleted...]
-      <c r="C19" s="11"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="32"/>
+    </row>
+    <row r="19" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="0" t="str">
+        <f aca="false">D19&amp;" "&amp;C19</f>
+        <v> </v>
+      </c>
+      <c r="B19" s="31"/>
+      <c r="C19" s="33"/>
       <c r="D19" s="1"/>
-      <c r="E19" s="11"/>
-[...18 lines deleted...]
-      <c r="B21" s="37"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="32"/>
+    </row>
+    <row r="20" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="0" t="str">
+        <f aca="false">D20&amp;" "&amp;C20</f>
+        <v> </v>
+      </c>
+      <c r="B20" s="31"/>
+      <c r="C20" s="33"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="32"/>
+    </row>
+    <row r="21" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="0" t="str">
+        <f aca="false">D21&amp;" "&amp;C21</f>
+        <v> </v>
+      </c>
+      <c r="B21" s="31"/>
       <c r="C21" s="1"/>
-      <c r="D21" s="11"/>
-[...154 lines deleted...]
-      <c r="B36" s="17"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="32"/>
+    </row>
+    <row r="22" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="0" t="str">
+        <f aca="false">D22&amp;" "&amp;C22</f>
+        <v> </v>
+      </c>
+      <c r="B22" s="34"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="35"/>
+    </row>
+    <row r="23" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="0" t="str">
+        <f aca="false">D23&amp;" "&amp;C23</f>
+        <v> </v>
+      </c>
+      <c r="B23" s="36"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="35"/>
+    </row>
+    <row r="24" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="0" t="str">
+        <f aca="false">D24&amp;" "&amp;C24</f>
+        <v> </v>
+      </c>
+      <c r="B24" s="36"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="34"/>
+      <c r="F24" s="35"/>
+    </row>
+    <row r="25" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="0" t="str">
+        <f aca="false">D25&amp;" "&amp;C25</f>
+        <v> </v>
+      </c>
+      <c r="B25" s="36"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="35"/>
+    </row>
+    <row r="26" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="0" t="str">
+        <f aca="false">D26&amp;" "&amp;C26</f>
+        <v> </v>
+      </c>
+      <c r="B26" s="36"/>
+      <c r="C26" s="33"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="35"/>
+    </row>
+    <row r="27" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="0" t="str">
+        <f aca="false">D27&amp;" "&amp;C27</f>
+        <v> </v>
+      </c>
+      <c r="B27" s="36"/>
+      <c r="C27" s="33"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="32"/>
+    </row>
+    <row r="28" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="0" t="str">
+        <f aca="false">D28&amp;" "&amp;C28</f>
+        <v> </v>
+      </c>
+      <c r="B28" s="36"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="35"/>
+    </row>
+    <row r="29" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="0" t="str">
+        <f aca="false">D29&amp;" "&amp;C29</f>
+        <v> </v>
+      </c>
+      <c r="B29" s="36"/>
+      <c r="C29" s="33"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="35"/>
+    </row>
+    <row r="30" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="0" t="str">
+        <f aca="false">D30&amp;" "&amp;C30</f>
+        <v> </v>
+      </c>
+      <c r="B30" s="36"/>
+      <c r="C30" s="33"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="35"/>
+    </row>
+    <row r="31" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="0" t="str">
+        <f aca="false">D31&amp;" "&amp;C31</f>
+        <v> </v>
+      </c>
+      <c r="B31" s="36"/>
+      <c r="C31" s="33"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="33"/>
+      <c r="F31" s="35"/>
+    </row>
+    <row r="32" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B32" s="36"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="35"/>
+    </row>
+    <row r="33" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B33" s="36"/>
+      <c r="C33" s="33"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="35"/>
+    </row>
+    <row r="34" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="0" t="str">
+        <f aca="false">D34&amp;" "&amp;C34</f>
+        <v> </v>
+      </c>
+      <c r="B34" s="36"/>
+      <c r="C34" s="33"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="35"/>
+    </row>
+    <row r="35" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="0" t="str">
+        <f aca="false">D35&amp;" "&amp;C35</f>
+        <v> </v>
+      </c>
+      <c r="B35" s="36"/>
+      <c r="C35" s="33"/>
+      <c r="D35" s="33"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="35"/>
+    </row>
+    <row r="36" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="0" t="str">
+        <f aca="false">D36&amp;" "&amp;C36</f>
+        <v> </v>
+      </c>
+      <c r="B36" s="36"/>
       <c r="C36" s="1"/>
-      <c r="D36" s="11"/>
-[...8 lines deleted...]
-      <c r="B37" s="17"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="35"/>
+    </row>
+    <row r="37" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="0" t="str">
+        <f aca="false">D37&amp;" "&amp;C37</f>
+        <v> </v>
+      </c>
+      <c r="B37" s="36"/>
       <c r="C37" s="1"/>
-      <c r="D37" s="11"/>
-[...8 lines deleted...]
-      <c r="B38" s="17"/>
+      <c r="D37" s="33"/>
+      <c r="E37" s="33"/>
+      <c r="F37" s="35"/>
+    </row>
+    <row r="38" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="0" t="str">
+        <f aca="false">D38&amp;" "&amp;C38</f>
+        <v> </v>
+      </c>
+      <c r="B38" s="36"/>
       <c r="C38" s="1"/>
-      <c r="D38" s="11"/>
-[...8 lines deleted...]
-      <c r="B39" s="12"/>
+      <c r="D38" s="33"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="35"/>
+    </row>
+    <row r="39" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="0" t="str">
+        <f aca="false">D39&amp;" "&amp;C39</f>
+        <v> </v>
+      </c>
+      <c r="B39" s="37"/>
       <c r="C39" s="1"/>
-      <c r="D39" s="11"/>
-[...8 lines deleted...]
-      <c r="B40" s="12"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="35"/>
+    </row>
+    <row r="40" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="0" t="str">
+        <f aca="false">D40&amp;" "&amp;C40</f>
+        <v> </v>
+      </c>
+      <c r="B40" s="37"/>
       <c r="C40" s="1"/>
-      <c r="D40" s="11"/>
-[...8 lines deleted...]
-      <c r="B41" s="12"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="35"/>
+    </row>
+    <row r="41" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="0" t="str">
+        <f aca="false">D41&amp;" "&amp;C41</f>
+        <v> </v>
+      </c>
+      <c r="B41" s="37"/>
       <c r="C41" s="1"/>
-      <c r="D41" s="11"/>
-[...30 lines deleted...]
-      <c r="B44" s="12"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="33"/>
+      <c r="F41" s="35"/>
+    </row>
+    <row r="42" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="0" t="str">
+        <f aca="false">D42&amp;" "&amp;C42</f>
+        <v> </v>
+      </c>
+      <c r="B42" s="36"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="33"/>
+      <c r="F42" s="15"/>
+    </row>
+    <row r="43" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="0" t="str">
+        <f aca="false">D43&amp;" "&amp;C43</f>
+        <v> </v>
+      </c>
+      <c r="B43" s="36"/>
+      <c r="C43" s="33"/>
+      <c r="D43" s="33"/>
+      <c r="E43" s="33"/>
+      <c r="F43" s="35"/>
+    </row>
+    <row r="44" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A44" s="0" t="str">
+        <f aca="false">D44&amp;" "&amp;C44</f>
+        <v> </v>
+      </c>
+      <c r="B44" s="37"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
-      <c r="E44" s="11"/>
-[...7 lines deleted...]
-      <c r="B45" s="12"/>
+      <c r="E44" s="33"/>
+      <c r="F44" s="35"/>
+    </row>
+    <row r="45" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A45" s="0" t="str">
+        <f aca="false">D45&amp;" "&amp;C45</f>
+        <v> </v>
+      </c>
+      <c r="B45" s="37"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
-      <c r="E45" s="11"/>
-[...7 lines deleted...]
-      <c r="B46" s="12"/>
+      <c r="E45" s="33"/>
+      <c r="F45" s="32"/>
+    </row>
+    <row r="46" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A46" s="0" t="str">
+        <f aca="false">D46&amp;" "&amp;C46</f>
+        <v> </v>
+      </c>
+      <c r="B46" s="37"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
-      <c r="E46" s="11"/>
-[...7 lines deleted...]
-      <c r="B47" s="12"/>
+      <c r="E46" s="33"/>
+      <c r="F46" s="32"/>
+    </row>
+    <row r="47" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A47" s="0" t="str">
+        <f aca="false">D47&amp;" "&amp;C47</f>
+        <v> </v>
+      </c>
+      <c r="B47" s="37"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
-      <c r="E47" s="11"/>
-[...7 lines deleted...]
-      <c r="B48" s="12"/>
+      <c r="E47" s="33"/>
+      <c r="F47" s="32"/>
+    </row>
+    <row r="48" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A48" s="0" t="str">
+        <f aca="false">D48&amp;" "&amp;C48</f>
+        <v> </v>
+      </c>
+      <c r="B48" s="37"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
-      <c r="E48" s="11"/>
-[...7 lines deleted...]
-      <c r="B49" s="12"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="32"/>
+    </row>
+    <row r="49" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A49" s="0" t="str">
+        <f aca="false">D49&amp;" "&amp;C49</f>
+        <v> </v>
+      </c>
+      <c r="B49" s="37"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
-      <c r="E49" s="11"/>
-[...7 lines deleted...]
-      <c r="B50" s="12"/>
+      <c r="E49" s="33"/>
+      <c r="F49" s="35"/>
+    </row>
+    <row r="50" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A50" s="0" t="str">
+        <f aca="false">D50&amp;" "&amp;C50</f>
+        <v> </v>
+      </c>
+      <c r="B50" s="37"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
-      <c r="E50" s="11"/>
-[...7 lines deleted...]
-      <c r="B51" s="12"/>
+      <c r="E50" s="33"/>
+      <c r="F50" s="35"/>
+    </row>
+    <row r="51" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A51" s="0" t="str">
+        <f aca="false">D51&amp;" "&amp;C51</f>
+        <v> </v>
+      </c>
+      <c r="B51" s="37"/>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
-      <c r="E51" s="11"/>
-[...18 lines deleted...]
-      <c r="B53" s="12"/>
+      <c r="E51" s="33"/>
+      <c r="F51" s="35"/>
+    </row>
+    <row r="52" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A52" s="0" t="str">
+        <f aca="false">D52&amp;" "&amp;C52</f>
+        <v> </v>
+      </c>
+      <c r="B52" s="37"/>
+      <c r="C52" s="33"/>
+      <c r="D52" s="33"/>
+      <c r="E52" s="33"/>
+      <c r="F52" s="35"/>
+    </row>
+    <row r="53" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A53" s="0" t="str">
+        <f aca="false">D53&amp;" "&amp;C53</f>
+        <v> </v>
+      </c>
+      <c r="B53" s="37"/>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
-      <c r="E53" s="11"/>
-[...29 lines deleted...]
-      <c r="B56" s="12"/>
+      <c r="E53" s="33"/>
+      <c r="F53" s="35"/>
+    </row>
+    <row r="54" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A54" s="0" t="str">
+        <f aca="false">D54&amp;" "&amp;C54</f>
+        <v> </v>
+      </c>
+      <c r="B54" s="37"/>
+      <c r="C54" s="33"/>
+      <c r="D54" s="33"/>
+      <c r="E54" s="33"/>
+      <c r="F54" s="35"/>
+    </row>
+    <row r="55" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A55" s="0" t="str">
+        <f aca="false">D55&amp;" "&amp;C55</f>
+        <v> </v>
+      </c>
+      <c r="B55" s="37"/>
+      <c r="C55" s="33"/>
+      <c r="D55" s="33"/>
+      <c r="E55" s="33"/>
+      <c r="F55" s="35"/>
+    </row>
+    <row r="56" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A56" s="0" t="str">
+        <f aca="false">D56&amp;" "&amp;C56</f>
+        <v> </v>
+      </c>
+      <c r="B56" s="37"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
-      <c r="E56" s="11"/>
-[...7 lines deleted...]
-      <c r="B57" s="12"/>
+      <c r="E56" s="33"/>
+      <c r="F56" s="35"/>
+    </row>
+    <row r="57" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A57" s="0" t="str">
+        <f aca="false">D57&amp;" "&amp;C57</f>
+        <v> </v>
+      </c>
+      <c r="B57" s="37"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
-      <c r="E57" s="11"/>
-[...7 lines deleted...]
-      <c r="B58" s="12"/>
+      <c r="E57" s="33"/>
+      <c r="F57" s="35"/>
+    </row>
+    <row r="58" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A58" s="0" t="str">
+        <f aca="false">D58&amp;" "&amp;C58</f>
+        <v> </v>
+      </c>
+      <c r="B58" s="37"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
-      <c r="E58" s="11"/>
-[...7 lines deleted...]
-      <c r="B59" s="34"/>
+      <c r="E58" s="33"/>
+      <c r="F58" s="32"/>
+    </row>
+    <row r="59" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A59" s="0" t="str">
+        <f aca="false">D59&amp;" "&amp;C59</f>
+        <v> </v>
+      </c>
+      <c r="B59" s="38"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
-      <c r="F59" s="19"/>
-[...6 lines deleted...]
-      <c r="B60" s="34"/>
+      <c r="F59" s="32"/>
+    </row>
+    <row r="60" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A60" s="0" t="str">
+        <f aca="false">D60&amp;" "&amp;C60</f>
+        <v> </v>
+      </c>
+      <c r="B60" s="38"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
-      <c r="F60" s="19"/>
-[...6 lines deleted...]
-      <c r="B61" s="34"/>
+      <c r="F60" s="32"/>
+    </row>
+    <row r="61" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A61" s="0" t="str">
+        <f aca="false">D61&amp;" "&amp;C61</f>
+        <v> </v>
+      </c>
+      <c r="B61" s="38"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
-      <c r="F61" s="19"/>
-[...6 lines deleted...]
-      <c r="B62" s="34"/>
+      <c r="F61" s="32"/>
+    </row>
+    <row r="62" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A62" s="0" t="str">
+        <f aca="false">D62&amp;" "&amp;C62</f>
+        <v> </v>
+      </c>
+      <c r="B62" s="38"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
-      <c r="F62" s="19"/>
-[...6 lines deleted...]
-      <c r="B63" s="34"/>
+      <c r="F62" s="32"/>
+    </row>
+    <row r="63" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A63" s="0" t="str">
+        <f aca="false">D63&amp;" "&amp;C63</f>
+        <v> </v>
+      </c>
+      <c r="B63" s="38"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
-      <c r="F63" s="19"/>
-[...6 lines deleted...]
-      <c r="B64" s="34"/>
+      <c r="F63" s="32"/>
+    </row>
+    <row r="64" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A64" s="0" t="str">
+        <f aca="false">D64&amp;" "&amp;C64</f>
+        <v> </v>
+      </c>
+      <c r="B64" s="38"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
-      <c r="F64" s="20"/>
-[...29 lines deleted...]
-      <c r="C67" s="11"/>
+      <c r="F64" s="35"/>
+    </row>
+    <row r="65" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A65" s="0" t="str">
+        <f aca="false">D65&amp;" "&amp;C65</f>
+        <v> </v>
+      </c>
+      <c r="B65" s="39"/>
+      <c r="C65" s="33"/>
+      <c r="D65" s="33"/>
+      <c r="E65" s="33"/>
+      <c r="F65" s="32"/>
+    </row>
+    <row r="66" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A66" s="0" t="str">
+        <f aca="false">D66&amp;" "&amp;C66</f>
+        <v> </v>
+      </c>
+      <c r="B66" s="39"/>
+      <c r="C66" s="33"/>
+      <c r="D66" s="33"/>
+      <c r="E66" s="33"/>
+      <c r="F66" s="32"/>
+    </row>
+    <row r="67" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A67" s="0" t="str">
+        <f aca="false">D67&amp;" "&amp;C67</f>
+        <v> </v>
+      </c>
+      <c r="B67" s="38"/>
+      <c r="C67" s="33"/>
       <c r="D67" s="1"/>
-      <c r="F67" s="19"/>
-[...7 lines deleted...]
-      <c r="C68" s="11"/>
+      <c r="F67" s="32"/>
+    </row>
+    <row r="68" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A68" s="0" t="str">
+        <f aca="false">D68&amp;" "&amp;C68</f>
+        <v> </v>
+      </c>
+      <c r="B68" s="38"/>
+      <c r="C68" s="33"/>
       <c r="D68" s="1"/>
-      <c r="F68" s="19"/>
-[...7 lines deleted...]
-      <c r="C69" s="11"/>
+      <c r="F68" s="32"/>
+    </row>
+    <row r="69" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A69" s="0" t="str">
+        <f aca="false">D69&amp;" "&amp;C69</f>
+        <v> </v>
+      </c>
+      <c r="B69" s="38"/>
+      <c r="C69" s="33"/>
       <c r="D69" s="1"/>
-      <c r="F69" s="19"/>
-[...7 lines deleted...]
-      <c r="C70" s="11"/>
+      <c r="F69" s="32"/>
+    </row>
+    <row r="70" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A70" s="0" t="str">
+        <f aca="false">D70&amp;" "&amp;C70</f>
+        <v> </v>
+      </c>
+      <c r="B70" s="38"/>
+      <c r="C70" s="33"/>
       <c r="D70" s="1"/>
-      <c r="F70" s="19"/>
-[...7 lines deleted...]
-      <c r="C71" s="11"/>
+      <c r="F70" s="32"/>
+    </row>
+    <row r="71" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A71" s="0" t="str">
+        <f aca="false">D71&amp;" "&amp;C71</f>
+        <v> </v>
+      </c>
+      <c r="B71" s="38"/>
+      <c r="C71" s="33"/>
       <c r="D71" s="1"/>
-      <c r="F71" s="19"/>
-[...7 lines deleted...]
-      <c r="C72" s="11"/>
+      <c r="F71" s="32"/>
+    </row>
+    <row r="72" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A72" s="0" t="str">
+        <f aca="false">D72&amp;" "&amp;C72</f>
+        <v> </v>
+      </c>
+      <c r="B72" s="38"/>
+      <c r="C72" s="33"/>
       <c r="D72" s="1"/>
-      <c r="F72" s="19"/>
-[...7 lines deleted...]
-      <c r="C73" s="11"/>
+      <c r="F72" s="32"/>
+    </row>
+    <row r="73" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A73" s="0" t="str">
+        <f aca="false">D73&amp;" "&amp;C73</f>
+        <v> </v>
+      </c>
+      <c r="B73" s="38"/>
+      <c r="C73" s="33"/>
       <c r="D73" s="1"/>
-      <c r="F73" s="19"/>
-[...7 lines deleted...]
-      <c r="C74" s="11"/>
+      <c r="F73" s="32"/>
+    </row>
+    <row r="74" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A74" s="0" t="str">
+        <f aca="false">D74&amp;" "&amp;C74</f>
+        <v> </v>
+      </c>
+      <c r="B74" s="38"/>
+      <c r="C74" s="33"/>
       <c r="D74" s="1"/>
-      <c r="F74" s="19"/>
-[...7 lines deleted...]
-      <c r="C75" s="11"/>
+      <c r="F74" s="32"/>
+    </row>
+    <row r="75" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A75" s="0" t="str">
+        <f aca="false">D75&amp;" "&amp;C75</f>
+        <v> </v>
+      </c>
+      <c r="B75" s="38"/>
+      <c r="C75" s="33"/>
       <c r="D75" s="1"/>
-      <c r="F75" s="19"/>
-[...7 lines deleted...]
-      <c r="C76" s="11"/>
+      <c r="F75" s="32"/>
+    </row>
+    <row r="76" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A76" s="0" t="str">
+        <f aca="false">D76&amp;" "&amp;C76</f>
+        <v> </v>
+      </c>
+      <c r="B76" s="38"/>
+      <c r="C76" s="33"/>
       <c r="D76" s="1"/>
-      <c r="F76" s="19"/>
-[...7 lines deleted...]
-      <c r="C77" s="11"/>
+      <c r="F76" s="32"/>
+    </row>
+    <row r="77" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A77" s="0" t="str">
+        <f aca="false">D77&amp;" "&amp;C77</f>
+        <v> </v>
+      </c>
+      <c r="B77" s="38"/>
+      <c r="C77" s="33"/>
       <c r="D77" s="1"/>
-      <c r="F77" s="19"/>
-[...7 lines deleted...]
-      <c r="C78" s="11"/>
+      <c r="F77" s="32"/>
+    </row>
+    <row r="78" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A78" s="0" t="str">
+        <f aca="false">D78&amp;" "&amp;C78</f>
+        <v> </v>
+      </c>
+      <c r="B78" s="38"/>
+      <c r="C78" s="33"/>
       <c r="D78" s="1"/>
-      <c r="F78" s="19"/>
-[...7 lines deleted...]
-      <c r="C79" s="11"/>
+      <c r="F78" s="32"/>
+    </row>
+    <row r="79" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A79" s="0" t="str">
+        <f aca="false">D79&amp;" "&amp;C79</f>
+        <v> </v>
+      </c>
+      <c r="B79" s="38"/>
+      <c r="C79" s="33"/>
       <c r="D79" s="1"/>
-      <c r="F79" s="19"/>
-[...7 lines deleted...]
-      <c r="C80" s="11"/>
+      <c r="F79" s="32"/>
+    </row>
+    <row r="80" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A80" s="0" t="str">
+        <f aca="false">D80&amp;" "&amp;C80</f>
+        <v> </v>
+      </c>
+      <c r="B80" s="38"/>
+      <c r="C80" s="33"/>
       <c r="D80" s="1"/>
-      <c r="F80" s="36"/>
-[...7 lines deleted...]
-      <c r="C81" s="11"/>
+      <c r="F80" s="32"/>
+    </row>
+    <row r="81" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A81" s="0" t="str">
+        <f aca="false">D81&amp;" "&amp;C81</f>
+        <v> </v>
+      </c>
+      <c r="B81" s="38"/>
+      <c r="C81" s="33"/>
       <c r="D81" s="1"/>
-      <c r="F81" s="19"/>
-[...7 lines deleted...]
-      <c r="C82" s="11"/>
+      <c r="F81" s="32"/>
+    </row>
+    <row r="82" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A82" s="0" t="str">
+        <f aca="false">D82&amp;" "&amp;C82</f>
+        <v> </v>
+      </c>
+      <c r="B82" s="38"/>
+      <c r="C82" s="33"/>
       <c r="D82" s="1"/>
-      <c r="F82" s="36"/>
-[...7 lines deleted...]
-      <c r="C83" s="11"/>
+      <c r="F82" s="32"/>
+    </row>
+    <row r="83" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A83" s="0" t="str">
+        <f aca="false">D83&amp;" "&amp;C83</f>
+        <v> </v>
+      </c>
+      <c r="B83" s="38"/>
+      <c r="C83" s="33"/>
       <c r="D83" s="1"/>
-      <c r="F83" s="19"/>
-[...7 lines deleted...]
-      <c r="C84" s="11"/>
+      <c r="F83" s="32"/>
+    </row>
+    <row r="84" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A84" s="0" t="str">
+        <f aca="false">D84&amp;" "&amp;C84</f>
+        <v> </v>
+      </c>
+      <c r="B84" s="38"/>
+      <c r="C84" s="33"/>
       <c r="D84" s="1"/>
-      <c r="F84" s="19"/>
-[...7 lines deleted...]
-      <c r="C85" s="11"/>
+      <c r="F84" s="32"/>
+    </row>
+    <row r="85" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A85" s="0" t="str">
+        <f aca="false">D85&amp;" "&amp;C85</f>
+        <v> </v>
+      </c>
+      <c r="B85" s="38"/>
+      <c r="C85" s="33"/>
       <c r="D85" s="1"/>
-      <c r="F85" s="19"/>
-[...7 lines deleted...]
-      <c r="C86" s="11"/>
+      <c r="F85" s="32"/>
+    </row>
+    <row r="86" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A86" s="0" t="str">
+        <f aca="false">D86&amp;" "&amp;C86</f>
+        <v> </v>
+      </c>
+      <c r="B86" s="39"/>
+      <c r="C86" s="33"/>
       <c r="D86" s="1"/>
-      <c r="F86" s="19"/>
-[...7 lines deleted...]
-      <c r="C87" s="11"/>
+      <c r="F86" s="32"/>
+    </row>
+    <row r="87" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A87" s="0" t="str">
+        <f aca="false">D87&amp;" "&amp;C87</f>
+        <v> </v>
+      </c>
+      <c r="B87" s="39"/>
+      <c r="C87" s="33"/>
       <c r="D87" s="1"/>
-      <c r="F87" s="19"/>
-[...7 lines deleted...]
-      <c r="C88" s="11"/>
+      <c r="F87" s="32"/>
+    </row>
+    <row r="88" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A88" s="0" t="str">
+        <f aca="false">D88&amp;" "&amp;C88</f>
+        <v> </v>
+      </c>
+      <c r="B88" s="39"/>
+      <c r="C88" s="33"/>
       <c r="D88" s="1"/>
-      <c r="F88" s="36"/>
-[...7 lines deleted...]
-      <c r="C89" s="11"/>
+      <c r="F88" s="32"/>
+    </row>
+    <row r="89" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A89" s="0" t="str">
+        <f aca="false">D89&amp;" "&amp;C89</f>
+        <v> </v>
+      </c>
+      <c r="B89" s="39"/>
+      <c r="C89" s="33"/>
       <c r="D89" s="1"/>
-      <c r="F89" s="36"/>
-[...7 lines deleted...]
-      <c r="C90" s="11"/>
+      <c r="F89" s="32"/>
+    </row>
+    <row r="90" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A90" s="0" t="str">
+        <f aca="false">D90&amp;" "&amp;C90</f>
+        <v> </v>
+      </c>
+      <c r="B90" s="39"/>
+      <c r="C90" s="33"/>
       <c r="D90" s="1"/>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C91" s="11"/>
+    <row r="91" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A91" s="0" t="str">
+        <f aca="false">D91&amp;" "&amp;C91</f>
+        <v> </v>
+      </c>
+      <c r="B91" s="39"/>
+      <c r="C91" s="33"/>
       <c r="D91" s="1"/>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C92" s="11"/>
+    <row r="92" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A92" s="0" t="str">
+        <f aca="false">D92&amp;" "&amp;C92</f>
+        <v> </v>
+      </c>
+      <c r="B92" s="39"/>
+      <c r="C92" s="33"/>
       <c r="D92" s="1"/>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C93" s="11"/>
+    <row r="93" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A93" s="0" t="str">
+        <f aca="false">D93&amp;" "&amp;C93</f>
+        <v> </v>
+      </c>
+      <c r="B93" s="39"/>
+      <c r="C93" s="33"/>
       <c r="D93" s="1"/>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C94" s="11"/>
+    <row r="94" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A94" s="0" t="str">
+        <f aca="false">D94&amp;" "&amp;C94</f>
+        <v> </v>
+      </c>
+      <c r="B94" s="39"/>
+      <c r="C94" s="33"/>
       <c r="D94" s="1"/>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C95" s="11"/>
+    <row r="95" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A95" s="0" t="str">
+        <f aca="false">D95&amp;" "&amp;C95</f>
+        <v> </v>
+      </c>
+      <c r="B95" s="39"/>
+      <c r="C95" s="33"/>
       <c r="D95" s="1"/>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C96" s="11"/>
+    <row r="96" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A96" s="0" t="str">
+        <f aca="false">D96&amp;" "&amp;C96</f>
+        <v> </v>
+      </c>
+      <c r="B96" s="39"/>
+      <c r="C96" s="33"/>
       <c r="D96" s="1"/>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C97" s="11"/>
+    <row r="97" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A97" s="0" t="str">
+        <f aca="false">D97&amp;" "&amp;C97</f>
+        <v> </v>
+      </c>
+      <c r="B97" s="39"/>
+      <c r="C97" s="33"/>
       <c r="D97" s="1"/>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C98" s="11"/>
+    <row r="98" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A98" s="0" t="str">
+        <f aca="false">D98&amp;" "&amp;C98</f>
+        <v> </v>
+      </c>
+      <c r="B98" s="39"/>
+      <c r="C98" s="33"/>
       <c r="D98" s="1"/>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C99" s="11"/>
+    <row r="99" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A99" s="0" t="str">
+        <f aca="false">D99&amp;" "&amp;C99</f>
+        <v> </v>
+      </c>
+      <c r="B99" s="39"/>
+      <c r="C99" s="33"/>
       <c r="D99" s="1"/>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C100" s="11"/>
+    <row r="100" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A100" s="0" t="str">
+        <f aca="false">D100&amp;" "&amp;C100</f>
+        <v> </v>
+      </c>
+      <c r="B100" s="39"/>
+      <c r="C100" s="33"/>
       <c r="D100" s="1"/>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C101" s="11"/>
+    <row r="101" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A101" s="0" t="str">
+        <f aca="false">D101&amp;" "&amp;C101</f>
+        <v> </v>
+      </c>
+      <c r="B101" s="39"/>
+      <c r="C101" s="33"/>
       <c r="D101" s="1"/>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C102" s="11"/>
+    <row r="102" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A102" s="0" t="str">
+        <f aca="false">D102&amp;" "&amp;C102</f>
+        <v> </v>
+      </c>
+      <c r="B102" s="39"/>
+      <c r="C102" s="33"/>
       <c r="D102" s="1"/>
-      <c r="F102" s="36"/>
-[...7 lines deleted...]
-      <c r="C103" s="11"/>
+      <c r="F102" s="32"/>
+    </row>
+    <row r="103" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A103" s="0" t="str">
+        <f aca="false">D103&amp;" "&amp;C103</f>
+        <v> </v>
+      </c>
+      <c r="B103" s="39"/>
+      <c r="C103" s="33"/>
       <c r="D103" s="1"/>
-      <c r="F103" s="36"/>
-[...7 lines deleted...]
-      <c r="C104" s="11"/>
+      <c r="F103" s="32"/>
+    </row>
+    <row r="104" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A104" s="0" t="str">
+        <f aca="false">D104&amp;" "&amp;C104</f>
+        <v> </v>
+      </c>
+      <c r="B104" s="39"/>
+      <c r="C104" s="33"/>
       <c r="D104" s="1"/>
     </row>
-    <row r="105" spans="1:6" x14ac:dyDescent="0.2">
-[...10135 lines deleted...]
-        <v xml:space="preserve"> </v>
+    <row r="105" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A105" s="0" t="str">
+        <f aca="false">D105&amp;" "&amp;C105</f>
+        <v> </v>
+      </c>
+      <c r="B105" s="39"/>
+    </row>
+    <row r="106" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A106" s="0" t="str">
+        <f aca="false">D106&amp;" "&amp;C106</f>
+        <v> </v>
+      </c>
+      <c r="B106" s="39"/>
+    </row>
+    <row r="107" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A107" s="0" t="str">
+        <f aca="false">D107&amp;" "&amp;C107</f>
+        <v> </v>
+      </c>
+      <c r="B107" s="39"/>
+    </row>
+    <row r="108" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A108" s="0" t="str">
+        <f aca="false">D108&amp;" "&amp;C108</f>
+        <v> </v>
+      </c>
+      <c r="B108" s="39"/>
+    </row>
+    <row r="109" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A109" s="0" t="str">
+        <f aca="false">D109&amp;" "&amp;C109</f>
+        <v> </v>
+      </c>
+      <c r="B109" s="39"/>
+    </row>
+    <row r="110" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A110" s="0" t="str">
+        <f aca="false">D110&amp;" "&amp;C110</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="111" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A111" s="0" t="str">
+        <f aca="false">D111&amp;" "&amp;C111</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="112" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A112" s="0" t="str">
+        <f aca="false">D112&amp;" "&amp;C112</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="113" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A113" s="0" t="str">
+        <f aca="false">D113&amp;" "&amp;C113</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="114" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A114" s="0" t="str">
+        <f aca="false">D114&amp;" "&amp;C114</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="115" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A115" s="0" t="str">
+        <f aca="false">D115&amp;" "&amp;C115</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="116" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A116" s="0" t="str">
+        <f aca="false">D116&amp;" "&amp;C116</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="117" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A117" s="0" t="str">
+        <f aca="false">D117&amp;" "&amp;C117</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="118" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A118" s="0" t="str">
+        <f aca="false">D118&amp;" "&amp;C118</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="119" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A119" s="0" t="str">
+        <f aca="false">D119&amp;" "&amp;C119</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="120" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A120" s="0" t="str">
+        <f aca="false">D120&amp;" "&amp;C120</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="121" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A121" s="0" t="str">
+        <f aca="false">D121&amp;" "&amp;C121</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="122" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A122" s="0" t="str">
+        <f aca="false">D122&amp;" "&amp;C122</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="123" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A123" s="0" t="str">
+        <f aca="false">D123&amp;" "&amp;C123</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="124" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A124" s="0" t="str">
+        <f aca="false">D124&amp;" "&amp;C124</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="125" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A125" s="0" t="str">
+        <f aca="false">D125&amp;" "&amp;C125</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="126" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A126" s="0" t="str">
+        <f aca="false">D126&amp;" "&amp;C126</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="127" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A127" s="0" t="str">
+        <f aca="false">D127&amp;" "&amp;C127</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="128" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A128" s="0" t="str">
+        <f aca="false">D128&amp;" "&amp;C128</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="129" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A129" s="0" t="str">
+        <f aca="false">D129&amp;" "&amp;C129</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="130" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A130" s="0" t="str">
+        <f aca="false">D130&amp;" "&amp;C130</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="131" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A131" s="0" t="str">
+        <f aca="false">D131&amp;" "&amp;C131</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="132" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A132" s="0" t="str">
+        <f aca="false">D132&amp;" "&amp;C132</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="133" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A133" s="0" t="str">
+        <f aca="false">D133&amp;" "&amp;C133</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="134" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A134" s="0" t="str">
+        <f aca="false">D134&amp;" "&amp;C134</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="135" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A135" s="0" t="str">
+        <f aca="false">D135&amp;" "&amp;C135</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="136" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A136" s="0" t="str">
+        <f aca="false">D136&amp;" "&amp;C136</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="137" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A137" s="0" t="str">
+        <f aca="false">D137&amp;" "&amp;C137</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="138" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A138" s="0" t="str">
+        <f aca="false">D138&amp;" "&amp;C138</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="139" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A139" s="0" t="str">
+        <f aca="false">D139&amp;" "&amp;C139</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="140" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A140" s="0" t="str">
+        <f aca="false">D140&amp;" "&amp;C140</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="141" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A141" s="0" t="str">
+        <f aca="false">D141&amp;" "&amp;C141</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="142" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A142" s="0" t="str">
+        <f aca="false">D142&amp;" "&amp;C142</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="143" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A143" s="0" t="str">
+        <f aca="false">D143&amp;" "&amp;C143</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="144" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A144" s="0" t="str">
+        <f aca="false">D144&amp;" "&amp;C144</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="145" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A145" s="0" t="str">
+        <f aca="false">D145&amp;" "&amp;C145</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="146" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A146" s="0" t="str">
+        <f aca="false">D146&amp;" "&amp;C146</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="147" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A147" s="0" t="str">
+        <f aca="false">D147&amp;" "&amp;C147</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="148" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A148" s="0" t="str">
+        <f aca="false">D148&amp;" "&amp;C148</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="149" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A149" s="0" t="str">
+        <f aca="false">D149&amp;" "&amp;C149</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="150" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A150" s="0" t="str">
+        <f aca="false">D150&amp;" "&amp;C150</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="151" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A151" s="0" t="str">
+        <f aca="false">D151&amp;" "&amp;C151</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="152" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A152" s="0" t="str">
+        <f aca="false">D152&amp;" "&amp;C152</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="153" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A153" s="0" t="str">
+        <f aca="false">D153&amp;" "&amp;C153</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="154" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A154" s="0" t="str">
+        <f aca="false">D154&amp;" "&amp;C154</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="155" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A155" s="0" t="str">
+        <f aca="false">D155&amp;" "&amp;C155</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="156" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A156" s="0" t="str">
+        <f aca="false">D156&amp;" "&amp;C156</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="157" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A157" s="0" t="str">
+        <f aca="false">D157&amp;" "&amp;C157</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="158" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A158" s="0" t="str">
+        <f aca="false">D158&amp;" "&amp;C158</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="159" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A159" s="0" t="str">
+        <f aca="false">D159&amp;" "&amp;C159</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="160" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A160" s="0" t="str">
+        <f aca="false">D160&amp;" "&amp;C160</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="161" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A161" s="0" t="str">
+        <f aca="false">D161&amp;" "&amp;C161</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="162" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A162" s="0" t="str">
+        <f aca="false">D162&amp;" "&amp;C162</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="163" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A163" s="0" t="str">
+        <f aca="false">D163&amp;" "&amp;C163</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="164" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A164" s="0" t="str">
+        <f aca="false">D164&amp;" "&amp;C164</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="165" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A165" s="0" t="str">
+        <f aca="false">D165&amp;" "&amp;C165</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="166" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A166" s="0" t="str">
+        <f aca="false">D166&amp;" "&amp;C166</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="167" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A167" s="0" t="str">
+        <f aca="false">D167&amp;" "&amp;C167</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="168" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A168" s="0" t="str">
+        <f aca="false">D168&amp;" "&amp;C168</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="169" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A169" s="0" t="str">
+        <f aca="false">D169&amp;" "&amp;C169</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="170" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A170" s="0" t="str">
+        <f aca="false">D170&amp;" "&amp;C170</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="171" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A171" s="0" t="str">
+        <f aca="false">D171&amp;" "&amp;C171</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="172" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A172" s="0" t="str">
+        <f aca="false">D172&amp;" "&amp;C172</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="173" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A173" s="0" t="str">
+        <f aca="false">D173&amp;" "&amp;C173</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="174" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A174" s="0" t="str">
+        <f aca="false">D174&amp;" "&amp;C174</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="175" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A175" s="0" t="str">
+        <f aca="false">D175&amp;" "&amp;C175</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="176" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A176" s="0" t="str">
+        <f aca="false">D176&amp;" "&amp;C176</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="177" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A177" s="0" t="str">
+        <f aca="false">D177&amp;" "&amp;C177</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="178" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A178" s="0" t="str">
+        <f aca="false">D178&amp;" "&amp;C178</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="179" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A179" s="0" t="str">
+        <f aca="false">D179&amp;" "&amp;C179</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="180" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A180" s="0" t="str">
+        <f aca="false">D180&amp;" "&amp;C180</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="181" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A181" s="0" t="str">
+        <f aca="false">D181&amp;" "&amp;C181</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="182" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A182" s="0" t="str">
+        <f aca="false">D182&amp;" "&amp;C182</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="183" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A183" s="0" t="str">
+        <f aca="false">D183&amp;" "&amp;C183</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="184" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A184" s="0" t="str">
+        <f aca="false">D184&amp;" "&amp;C184</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="185" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A185" s="0" t="str">
+        <f aca="false">D185&amp;" "&amp;C185</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="186" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A186" s="0" t="str">
+        <f aca="false">D186&amp;" "&amp;C186</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="187" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A187" s="0" t="str">
+        <f aca="false">D187&amp;" "&amp;C187</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="188" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A188" s="0" t="str">
+        <f aca="false">D188&amp;" "&amp;C188</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="189" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A189" s="0" t="str">
+        <f aca="false">D189&amp;" "&amp;C189</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="190" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A190" s="0" t="str">
+        <f aca="false">D190&amp;" "&amp;C190</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="191" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A191" s="0" t="str">
+        <f aca="false">D191&amp;" "&amp;C191</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="192" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A192" s="0" t="str">
+        <f aca="false">D192&amp;" "&amp;C192</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="193" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A193" s="0" t="str">
+        <f aca="false">D193&amp;" "&amp;C193</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="194" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A194" s="0" t="str">
+        <f aca="false">D194&amp;" "&amp;C194</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="195" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A195" s="0" t="str">
+        <f aca="false">D195&amp;" "&amp;C195</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="196" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A196" s="0" t="str">
+        <f aca="false">D196&amp;" "&amp;C196</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="197" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A197" s="0" t="str">
+        <f aca="false">D197&amp;" "&amp;C197</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="198" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A198" s="0" t="str">
+        <f aca="false">D198&amp;" "&amp;C198</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="199" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A199" s="0" t="str">
+        <f aca="false">D199&amp;" "&amp;C199</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="200" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A200" s="0" t="str">
+        <f aca="false">D200&amp;" "&amp;C200</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="201" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A201" s="0" t="str">
+        <f aca="false">D201&amp;" "&amp;C201</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="202" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A202" s="0" t="str">
+        <f aca="false">D202&amp;" "&amp;C202</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="203" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A203" s="0" t="str">
+        <f aca="false">D203&amp;" "&amp;C203</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="204" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A204" s="0" t="str">
+        <f aca="false">D204&amp;" "&amp;C204</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="205" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A205" s="0" t="str">
+        <f aca="false">D205&amp;" "&amp;C205</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="206" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A206" s="0" t="str">
+        <f aca="false">D206&amp;" "&amp;C206</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="207" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A207" s="0" t="str">
+        <f aca="false">D207&amp;" "&amp;C207</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="208" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A208" s="0" t="str">
+        <f aca="false">D208&amp;" "&amp;C208</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="209" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A209" s="0" t="str">
+        <f aca="false">D209&amp;" "&amp;C209</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="210" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A210" s="0" t="str">
+        <f aca="false">D210&amp;" "&amp;C210</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="211" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A211" s="0" t="str">
+        <f aca="false">D211&amp;" "&amp;C211</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="212" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A212" s="0" t="str">
+        <f aca="false">D212&amp;" "&amp;C212</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="213" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A213" s="0" t="str">
+        <f aca="false">D213&amp;" "&amp;C213</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="214" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A214" s="0" t="str">
+        <f aca="false">D214&amp;" "&amp;C214</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="215" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A215" s="0" t="str">
+        <f aca="false">D215&amp;" "&amp;C215</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="216" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A216" s="0" t="str">
+        <f aca="false">D216&amp;" "&amp;C216</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="217" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A217" s="0" t="str">
+        <f aca="false">D217&amp;" "&amp;C217</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="218" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A218" s="0" t="str">
+        <f aca="false">D218&amp;" "&amp;C218</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="219" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A219" s="0" t="str">
+        <f aca="false">D219&amp;" "&amp;C219</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="220" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A220" s="0" t="str">
+        <f aca="false">D220&amp;" "&amp;C220</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="221" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A221" s="0" t="str">
+        <f aca="false">D221&amp;" "&amp;C221</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="222" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A222" s="0" t="str">
+        <f aca="false">D222&amp;" "&amp;C222</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="223" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A223" s="0" t="str">
+        <f aca="false">D223&amp;" "&amp;C223</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="224" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A224" s="0" t="str">
+        <f aca="false">D224&amp;" "&amp;C224</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="225" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A225" s="0" t="str">
+        <f aca="false">D225&amp;" "&amp;C225</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="226" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A226" s="0" t="str">
+        <f aca="false">D226&amp;" "&amp;C226</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="227" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A227" s="0" t="str">
+        <f aca="false">D227&amp;" "&amp;C227</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="228" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A228" s="0" t="str">
+        <f aca="false">D228&amp;" "&amp;C228</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="229" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A229" s="0" t="str">
+        <f aca="false">D229&amp;" "&amp;C229</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="230" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A230" s="0" t="str">
+        <f aca="false">D230&amp;" "&amp;C230</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="231" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A231" s="0" t="str">
+        <f aca="false">D231&amp;" "&amp;C231</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="232" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A232" s="0" t="str">
+        <f aca="false">D232&amp;" "&amp;C232</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="233" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A233" s="0" t="str">
+        <f aca="false">D233&amp;" "&amp;C233</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="234" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A234" s="0" t="str">
+        <f aca="false">D234&amp;" "&amp;C234</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="235" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A235" s="0" t="str">
+        <f aca="false">D235&amp;" "&amp;C235</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="236" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A236" s="0" t="str">
+        <f aca="false">D236&amp;" "&amp;C236</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="237" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A237" s="0" t="str">
+        <f aca="false">D237&amp;" "&amp;C237</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="238" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A238" s="0" t="str">
+        <f aca="false">D238&amp;" "&amp;C238</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="239" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A239" s="0" t="str">
+        <f aca="false">D239&amp;" "&amp;C239</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="240" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A240" s="0" t="str">
+        <f aca="false">D240&amp;" "&amp;C240</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="241" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A241" s="0" t="str">
+        <f aca="false">D241&amp;" "&amp;C241</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="242" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A242" s="0" t="str">
+        <f aca="false">D242&amp;" "&amp;C242</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="243" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A243" s="0" t="str">
+        <f aca="false">D243&amp;" "&amp;C243</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="244" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A244" s="0" t="str">
+        <f aca="false">D244&amp;" "&amp;C244</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="245" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A245" s="0" t="str">
+        <f aca="false">D245&amp;" "&amp;C245</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="246" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A246" s="0" t="str">
+        <f aca="false">D246&amp;" "&amp;C246</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="247" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A247" s="0" t="str">
+        <f aca="false">D247&amp;" "&amp;C247</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="248" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A248" s="0" t="str">
+        <f aca="false">D248&amp;" "&amp;C248</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="249" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A249" s="0" t="str">
+        <f aca="false">D249&amp;" "&amp;C249</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="250" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A250" s="0" t="str">
+        <f aca="false">D250&amp;" "&amp;C250</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="251" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A251" s="0" t="str">
+        <f aca="false">D251&amp;" "&amp;C251</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="252" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A252" s="0" t="str">
+        <f aca="false">D252&amp;" "&amp;C252</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="253" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A253" s="0" t="str">
+        <f aca="false">D253&amp;" "&amp;C253</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="254" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A254" s="0" t="str">
+        <f aca="false">D254&amp;" "&amp;C254</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="255" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A255" s="0" t="str">
+        <f aca="false">D255&amp;" "&amp;C255</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="256" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A256" s="0" t="str">
+        <f aca="false">D256&amp;" "&amp;C256</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="257" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A257" s="0" t="str">
+        <f aca="false">D257&amp;" "&amp;C257</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="258" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A258" s="0" t="str">
+        <f aca="false">D258&amp;" "&amp;C258</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="259" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A259" s="0" t="str">
+        <f aca="false">D259&amp;" "&amp;C259</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="260" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A260" s="0" t="str">
+        <f aca="false">D260&amp;" "&amp;C260</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="261" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A261" s="0" t="str">
+        <f aca="false">D261&amp;" "&amp;C261</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="262" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A262" s="0" t="str">
+        <f aca="false">D262&amp;" "&amp;C262</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="263" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A263" s="0" t="str">
+        <f aca="false">D263&amp;" "&amp;C263</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="264" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A264" s="0" t="str">
+        <f aca="false">D264&amp;" "&amp;C264</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="265" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A265" s="0" t="str">
+        <f aca="false">D265&amp;" "&amp;C265</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="266" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A266" s="0" t="str">
+        <f aca="false">D266&amp;" "&amp;C266</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="267" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A267" s="0" t="str">
+        <f aca="false">D267&amp;" "&amp;C267</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="268" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A268" s="0" t="str">
+        <f aca="false">D268&amp;" "&amp;C268</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="269" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A269" s="0" t="str">
+        <f aca="false">D269&amp;" "&amp;C269</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="270" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A270" s="0" t="str">
+        <f aca="false">D270&amp;" "&amp;C270</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="271" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A271" s="0" t="str">
+        <f aca="false">D271&amp;" "&amp;C271</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="272" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A272" s="0" t="str">
+        <f aca="false">D272&amp;" "&amp;C272</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="273" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A273" s="0" t="str">
+        <f aca="false">D273&amp;" "&amp;C273</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="274" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A274" s="0" t="str">
+        <f aca="false">D274&amp;" "&amp;C274</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="275" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A275" s="0" t="str">
+        <f aca="false">D275&amp;" "&amp;C275</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="276" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A276" s="0" t="str">
+        <f aca="false">D276&amp;" "&amp;C276</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="277" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A277" s="0" t="str">
+        <f aca="false">D277&amp;" "&amp;C277</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="278" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A278" s="0" t="str">
+        <f aca="false">D278&amp;" "&amp;C278</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="279" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A279" s="0" t="str">
+        <f aca="false">D279&amp;" "&amp;C279</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="280" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A280" s="0" t="str">
+        <f aca="false">D280&amp;" "&amp;C280</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="281" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A281" s="0" t="str">
+        <f aca="false">D281&amp;" "&amp;C281</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="282" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A282" s="0" t="str">
+        <f aca="false">D282&amp;" "&amp;C282</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="283" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A283" s="0" t="str">
+        <f aca="false">D283&amp;" "&amp;C283</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="284" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A284" s="0" t="str">
+        <f aca="false">D284&amp;" "&amp;C284</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="285" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A285" s="0" t="str">
+        <f aca="false">D285&amp;" "&amp;C285</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="286" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A286" s="0" t="str">
+        <f aca="false">D286&amp;" "&amp;C286</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="287" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A287" s="0" t="str">
+        <f aca="false">D287&amp;" "&amp;C287</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="288" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A288" s="0" t="str">
+        <f aca="false">D288&amp;" "&amp;C288</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="289" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A289" s="0" t="str">
+        <f aca="false">D289&amp;" "&amp;C289</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="290" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A290" s="0" t="str">
+        <f aca="false">D290&amp;" "&amp;C290</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="291" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A291" s="0" t="str">
+        <f aca="false">D291&amp;" "&amp;C291</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="292" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A292" s="0" t="str">
+        <f aca="false">D292&amp;" "&amp;C292</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="293" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A293" s="0" t="str">
+        <f aca="false">D293&amp;" "&amp;C293</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="294" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A294" s="0" t="str">
+        <f aca="false">D294&amp;" "&amp;C294</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="295" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A295" s="0" t="str">
+        <f aca="false">D295&amp;" "&amp;C295</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="296" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A296" s="0" t="str">
+        <f aca="false">D296&amp;" "&amp;C296</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="297" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A297" s="0" t="str">
+        <f aca="false">D297&amp;" "&amp;C297</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="298" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A298" s="0" t="str">
+        <f aca="false">D298&amp;" "&amp;C298</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="299" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A299" s="0" t="str">
+        <f aca="false">D299&amp;" "&amp;C299</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="300" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A300" s="0" t="str">
+        <f aca="false">D300&amp;" "&amp;C300</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="301" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A301" s="0" t="str">
+        <f aca="false">D301&amp;" "&amp;C301</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="302" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A302" s="0" t="str">
+        <f aca="false">D302&amp;" "&amp;C302</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="303" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A303" s="0" t="str">
+        <f aca="false">D303&amp;" "&amp;C303</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="304" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A304" s="0" t="str">
+        <f aca="false">D304&amp;" "&amp;C304</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="305" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A305" s="0" t="str">
+        <f aca="false">D305&amp;" "&amp;C305</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="306" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A306" s="0" t="str">
+        <f aca="false">D306&amp;" "&amp;C306</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="307" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A307" s="0" t="str">
+        <f aca="false">D307&amp;" "&amp;C307</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="308" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A308" s="0" t="str">
+        <f aca="false">D308&amp;" "&amp;C308</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="309" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A309" s="0" t="str">
+        <f aca="false">D309&amp;" "&amp;C309</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="310" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A310" s="0" t="str">
+        <f aca="false">D310&amp;" "&amp;C310</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="311" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A311" s="0" t="str">
+        <f aca="false">D311&amp;" "&amp;C311</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="312" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A312" s="0" t="str">
+        <f aca="false">D312&amp;" "&amp;C312</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="313" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A313" s="0" t="str">
+        <f aca="false">D313&amp;" "&amp;C313</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="314" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A314" s="0" t="str">
+        <f aca="false">D314&amp;" "&amp;C314</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="315" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A315" s="0" t="str">
+        <f aca="false">D315&amp;" "&amp;C315</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="316" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A316" s="0" t="str">
+        <f aca="false">D316&amp;" "&amp;C316</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="317" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A317" s="0" t="str">
+        <f aca="false">D317&amp;" "&amp;C317</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="318" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A318" s="0" t="str">
+        <f aca="false">D318&amp;" "&amp;C318</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="319" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A319" s="0" t="str">
+        <f aca="false">D319&amp;" "&amp;C319</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="320" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A320" s="0" t="str">
+        <f aca="false">D320&amp;" "&amp;C320</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="321" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A321" s="0" t="str">
+        <f aca="false">D321&amp;" "&amp;C321</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="322" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A322" s="0" t="str">
+        <f aca="false">D322&amp;" "&amp;C322</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="323" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A323" s="0" t="str">
+        <f aca="false">D323&amp;" "&amp;C323</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="324" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A324" s="0" t="str">
+        <f aca="false">D324&amp;" "&amp;C324</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="325" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A325" s="0" t="str">
+        <f aca="false">D325&amp;" "&amp;C325</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="326" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A326" s="0" t="str">
+        <f aca="false">D326&amp;" "&amp;C326</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="327" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A327" s="0" t="str">
+        <f aca="false">D327&amp;" "&amp;C327</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="328" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A328" s="0" t="str">
+        <f aca="false">D328&amp;" "&amp;C328</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="329" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A329" s="0" t="str">
+        <f aca="false">D329&amp;" "&amp;C329</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="330" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A330" s="0" t="str">
+        <f aca="false">D330&amp;" "&amp;C330</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="331" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A331" s="0" t="str">
+        <f aca="false">D331&amp;" "&amp;C331</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="332" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A332" s="0" t="str">
+        <f aca="false">D332&amp;" "&amp;C332</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="333" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A333" s="0" t="str">
+        <f aca="false">D333&amp;" "&amp;C333</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="334" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A334" s="0" t="str">
+        <f aca="false">D334&amp;" "&amp;C334</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="335" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A335" s="0" t="str">
+        <f aca="false">D335&amp;" "&amp;C335</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="336" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A336" s="0" t="str">
+        <f aca="false">D336&amp;" "&amp;C336</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="337" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A337" s="0" t="str">
+        <f aca="false">D337&amp;" "&amp;C337</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="338" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A338" s="0" t="str">
+        <f aca="false">D338&amp;" "&amp;C338</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="339" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A339" s="0" t="str">
+        <f aca="false">D339&amp;" "&amp;C339</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="340" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A340" s="0" t="str">
+        <f aca="false">D340&amp;" "&amp;C340</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="341" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A341" s="0" t="str">
+        <f aca="false">D341&amp;" "&amp;C341</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="342" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A342" s="0" t="str">
+        <f aca="false">D342&amp;" "&amp;C342</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="343" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A343" s="0" t="str">
+        <f aca="false">D343&amp;" "&amp;C343</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="344" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A344" s="0" t="str">
+        <f aca="false">D344&amp;" "&amp;C344</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="345" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A345" s="0" t="str">
+        <f aca="false">D345&amp;" "&amp;C345</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="346" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A346" s="0" t="str">
+        <f aca="false">D346&amp;" "&amp;C346</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="347" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A347" s="0" t="str">
+        <f aca="false">D347&amp;" "&amp;C347</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="348" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A348" s="0" t="str">
+        <f aca="false">D348&amp;" "&amp;C348</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="349" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A349" s="0" t="str">
+        <f aca="false">D349&amp;" "&amp;C349</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="350" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A350" s="0" t="str">
+        <f aca="false">D350&amp;" "&amp;C350</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="351" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A351" s="0" t="str">
+        <f aca="false">D351&amp;" "&amp;C351</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="352" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A352" s="0" t="str">
+        <f aca="false">D352&amp;" "&amp;C352</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="353" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A353" s="0" t="str">
+        <f aca="false">D353&amp;" "&amp;C353</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="354" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A354" s="0" t="str">
+        <f aca="false">D354&amp;" "&amp;C354</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="355" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A355" s="0" t="str">
+        <f aca="false">D355&amp;" "&amp;C355</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="356" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A356" s="0" t="str">
+        <f aca="false">D356&amp;" "&amp;C356</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="357" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A357" s="0" t="str">
+        <f aca="false">D357&amp;" "&amp;C357</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="358" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A358" s="0" t="str">
+        <f aca="false">D358&amp;" "&amp;C358</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="359" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A359" s="0" t="str">
+        <f aca="false">D359&amp;" "&amp;C359</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="360" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A360" s="0" t="str">
+        <f aca="false">D360&amp;" "&amp;C360</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="361" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A361" s="0" t="str">
+        <f aca="false">D361&amp;" "&amp;C361</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="362" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A362" s="0" t="str">
+        <f aca="false">D362&amp;" "&amp;C362</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="363" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A363" s="0" t="str">
+        <f aca="false">D363&amp;" "&amp;C363</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="364" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A364" s="0" t="str">
+        <f aca="false">D364&amp;" "&amp;C364</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="365" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A365" s="0" t="str">
+        <f aca="false">D365&amp;" "&amp;C365</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="366" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A366" s="0" t="str">
+        <f aca="false">D366&amp;" "&amp;C366</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="367" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A367" s="0" t="str">
+        <f aca="false">D367&amp;" "&amp;C367</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="368" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A368" s="0" t="str">
+        <f aca="false">D368&amp;" "&amp;C368</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="369" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A369" s="0" t="str">
+        <f aca="false">D369&amp;" "&amp;C369</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="370" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A370" s="0" t="str">
+        <f aca="false">D370&amp;" "&amp;C370</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="371" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A371" s="0" t="str">
+        <f aca="false">D371&amp;" "&amp;C371</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="372" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A372" s="0" t="str">
+        <f aca="false">D372&amp;" "&amp;C372</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="373" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A373" s="0" t="str">
+        <f aca="false">D373&amp;" "&amp;C373</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="374" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A374" s="0" t="str">
+        <f aca="false">D374&amp;" "&amp;C374</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="375" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A375" s="0" t="str">
+        <f aca="false">D375&amp;" "&amp;C375</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="376" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A376" s="0" t="str">
+        <f aca="false">D376&amp;" "&amp;C376</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="377" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A377" s="0" t="str">
+        <f aca="false">D377&amp;" "&amp;C377</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="378" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A378" s="0" t="str">
+        <f aca="false">D378&amp;" "&amp;C378</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="379" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A379" s="0" t="str">
+        <f aca="false">D379&amp;" "&amp;C379</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="380" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A380" s="0" t="str">
+        <f aca="false">D380&amp;" "&amp;C380</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="381" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A381" s="0" t="str">
+        <f aca="false">D381&amp;" "&amp;C381</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="382" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A382" s="0" t="str">
+        <f aca="false">D382&amp;" "&amp;C382</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="383" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A383" s="0" t="str">
+        <f aca="false">D383&amp;" "&amp;C383</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="384" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A384" s="0" t="str">
+        <f aca="false">D384&amp;" "&amp;C384</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="385" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A385" s="0" t="str">
+        <f aca="false">D385&amp;" "&amp;C385</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="386" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A386" s="0" t="str">
+        <f aca="false">D386&amp;" "&amp;C386</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="387" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A387" s="0" t="str">
+        <f aca="false">D387&amp;" "&amp;C387</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="388" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A388" s="0" t="str">
+        <f aca="false">D388&amp;" "&amp;C388</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="389" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A389" s="0" t="str">
+        <f aca="false">D389&amp;" "&amp;C389</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="390" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A390" s="0" t="str">
+        <f aca="false">D390&amp;" "&amp;C390</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="391" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A391" s="0" t="str">
+        <f aca="false">D391&amp;" "&amp;C391</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="392" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A392" s="0" t="str">
+        <f aca="false">D392&amp;" "&amp;C392</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="393" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A393" s="0" t="str">
+        <f aca="false">D393&amp;" "&amp;C393</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="394" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A394" s="0" t="str">
+        <f aca="false">D394&amp;" "&amp;C394</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="395" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A395" s="0" t="str">
+        <f aca="false">D395&amp;" "&amp;C395</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="396" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A396" s="0" t="str">
+        <f aca="false">D396&amp;" "&amp;C396</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="397" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A397" s="0" t="str">
+        <f aca="false">D397&amp;" "&amp;C397</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="398" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A398" s="0" t="str">
+        <f aca="false">D398&amp;" "&amp;C398</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="399" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A399" s="0" t="str">
+        <f aca="false">D399&amp;" "&amp;C399</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="400" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A400" s="0" t="str">
+        <f aca="false">D400&amp;" "&amp;C400</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="401" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A401" s="0" t="str">
+        <f aca="false">D401&amp;" "&amp;C401</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="402" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A402" s="0" t="str">
+        <f aca="false">D402&amp;" "&amp;C402</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="403" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A403" s="0" t="str">
+        <f aca="false">D403&amp;" "&amp;C403</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="404" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A404" s="0" t="str">
+        <f aca="false">D404&amp;" "&amp;C404</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="405" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A405" s="0" t="str">
+        <f aca="false">D405&amp;" "&amp;C405</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="406" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A406" s="0" t="str">
+        <f aca="false">D406&amp;" "&amp;C406</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="407" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A407" s="0" t="str">
+        <f aca="false">D407&amp;" "&amp;C407</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="408" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A408" s="0" t="str">
+        <f aca="false">D408&amp;" "&amp;C408</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="409" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A409" s="0" t="str">
+        <f aca="false">D409&amp;" "&amp;C409</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="410" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A410" s="0" t="str">
+        <f aca="false">D410&amp;" "&amp;C410</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="411" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A411" s="0" t="str">
+        <f aca="false">D411&amp;" "&amp;C411</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="412" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A412" s="0" t="str">
+        <f aca="false">D412&amp;" "&amp;C412</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="413" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A413" s="0" t="str">
+        <f aca="false">D413&amp;" "&amp;C413</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="414" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A414" s="0" t="str">
+        <f aca="false">D414&amp;" "&amp;C414</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="415" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A415" s="0" t="str">
+        <f aca="false">D415&amp;" "&amp;C415</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="416" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A416" s="0" t="str">
+        <f aca="false">D416&amp;" "&amp;C416</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="417" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A417" s="0" t="str">
+        <f aca="false">D417&amp;" "&amp;C417</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="418" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A418" s="0" t="str">
+        <f aca="false">D418&amp;" "&amp;C418</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="419" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A419" s="0" t="str">
+        <f aca="false">D419&amp;" "&amp;C419</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="420" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A420" s="0" t="str">
+        <f aca="false">D420&amp;" "&amp;C420</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="421" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A421" s="0" t="str">
+        <f aca="false">D421&amp;" "&amp;C421</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="422" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A422" s="0" t="str">
+        <f aca="false">D422&amp;" "&amp;C422</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="423" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A423" s="0" t="str">
+        <f aca="false">D423&amp;" "&amp;C423</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="424" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A424" s="0" t="str">
+        <f aca="false">D424&amp;" "&amp;C424</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="425" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A425" s="0" t="str">
+        <f aca="false">D425&amp;" "&amp;C425</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="426" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A426" s="0" t="str">
+        <f aca="false">D426&amp;" "&amp;C426</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="427" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A427" s="0" t="str">
+        <f aca="false">D427&amp;" "&amp;C427</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="428" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A428" s="0" t="str">
+        <f aca="false">D428&amp;" "&amp;C428</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="429" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A429" s="0" t="str">
+        <f aca="false">D429&amp;" "&amp;C429</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="430" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A430" s="0" t="str">
+        <f aca="false">D430&amp;" "&amp;C430</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="431" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A431" s="0" t="str">
+        <f aca="false">D431&amp;" "&amp;C431</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="432" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A432" s="0" t="str">
+        <f aca="false">D432&amp;" "&amp;C432</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="433" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A433" s="0" t="str">
+        <f aca="false">D433&amp;" "&amp;C433</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="434" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A434" s="0" t="str">
+        <f aca="false">D434&amp;" "&amp;C434</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="435" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A435" s="0" t="str">
+        <f aca="false">D435&amp;" "&amp;C435</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="436" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A436" s="0" t="str">
+        <f aca="false">D436&amp;" "&amp;C436</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="437" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A437" s="0" t="str">
+        <f aca="false">D437&amp;" "&amp;C437</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="438" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A438" s="0" t="str">
+        <f aca="false">D438&amp;" "&amp;C438</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="439" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A439" s="0" t="str">
+        <f aca="false">D439&amp;" "&amp;C439</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="440" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A440" s="0" t="str">
+        <f aca="false">D440&amp;" "&amp;C440</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="441" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A441" s="0" t="str">
+        <f aca="false">D441&amp;" "&amp;C441</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="442" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A442" s="0" t="str">
+        <f aca="false">D442&amp;" "&amp;C442</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="443" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A443" s="0" t="str">
+        <f aca="false">D443&amp;" "&amp;C443</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="444" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A444" s="0" t="str">
+        <f aca="false">D444&amp;" "&amp;C444</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="445" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A445" s="0" t="str">
+        <f aca="false">D445&amp;" "&amp;C445</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="446" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A446" s="0" t="str">
+        <f aca="false">D446&amp;" "&amp;C446</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="447" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A447" s="0" t="str">
+        <f aca="false">D447&amp;" "&amp;C447</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="448" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A448" s="0" t="str">
+        <f aca="false">D448&amp;" "&amp;C448</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="449" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A449" s="0" t="str">
+        <f aca="false">D449&amp;" "&amp;C449</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="450" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A450" s="0" t="str">
+        <f aca="false">D450&amp;" "&amp;C450</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="451" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A451" s="0" t="str">
+        <f aca="false">D451&amp;" "&amp;C451</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="452" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A452" s="0" t="str">
+        <f aca="false">D452&amp;" "&amp;C452</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="453" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A453" s="0" t="str">
+        <f aca="false">D453&amp;" "&amp;C453</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="454" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A454" s="0" t="str">
+        <f aca="false">D454&amp;" "&amp;C454</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="455" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A455" s="0" t="str">
+        <f aca="false">D455&amp;" "&amp;C455</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="456" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A456" s="0" t="str">
+        <f aca="false">D456&amp;" "&amp;C456</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="457" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A457" s="0" t="str">
+        <f aca="false">D457&amp;" "&amp;C457</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="458" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A458" s="0" t="str">
+        <f aca="false">D458&amp;" "&amp;C458</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="459" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A459" s="0" t="str">
+        <f aca="false">D459&amp;" "&amp;C459</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="460" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A460" s="0" t="str">
+        <f aca="false">D460&amp;" "&amp;C460</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="461" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A461" s="0" t="str">
+        <f aca="false">D461&amp;" "&amp;C461</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="462" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A462" s="0" t="str">
+        <f aca="false">D462&amp;" "&amp;C462</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="463" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A463" s="0" t="str">
+        <f aca="false">D463&amp;" "&amp;C463</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="464" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A464" s="0" t="str">
+        <f aca="false">D464&amp;" "&amp;C464</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="465" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A465" s="0" t="str">
+        <f aca="false">D465&amp;" "&amp;C465</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="466" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A466" s="0" t="str">
+        <f aca="false">D466&amp;" "&amp;C466</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="467" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A467" s="0" t="str">
+        <f aca="false">D467&amp;" "&amp;C467</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="468" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A468" s="0" t="str">
+        <f aca="false">D468&amp;" "&amp;C468</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="469" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A469" s="0" t="str">
+        <f aca="false">D469&amp;" "&amp;C469</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="470" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A470" s="0" t="str">
+        <f aca="false">D470&amp;" "&amp;C470</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="471" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A471" s="0" t="str">
+        <f aca="false">D471&amp;" "&amp;C471</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="472" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A472" s="0" t="str">
+        <f aca="false">D472&amp;" "&amp;C472</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="473" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A473" s="0" t="str">
+        <f aca="false">D473&amp;" "&amp;C473</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="474" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A474" s="0" t="str">
+        <f aca="false">D474&amp;" "&amp;C474</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="475" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A475" s="0" t="str">
+        <f aca="false">D475&amp;" "&amp;C475</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="476" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A476" s="0" t="str">
+        <f aca="false">D476&amp;" "&amp;C476</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="477" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A477" s="0" t="str">
+        <f aca="false">D477&amp;" "&amp;C477</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="478" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A478" s="0" t="str">
+        <f aca="false">D478&amp;" "&amp;C478</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="479" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A479" s="0" t="str">
+        <f aca="false">D479&amp;" "&amp;C479</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="480" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A480" s="0" t="str">
+        <f aca="false">D480&amp;" "&amp;C480</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="481" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A481" s="0" t="str">
+        <f aca="false">D481&amp;" "&amp;C481</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="482" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A482" s="0" t="str">
+        <f aca="false">D482&amp;" "&amp;C482</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="483" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A483" s="0" t="str">
+        <f aca="false">D483&amp;" "&amp;C483</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="484" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A484" s="0" t="str">
+        <f aca="false">D484&amp;" "&amp;C484</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="485" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A485" s="0" t="str">
+        <f aca="false">D485&amp;" "&amp;C485</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="486" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A486" s="0" t="str">
+        <f aca="false">D486&amp;" "&amp;C486</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="487" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A487" s="0" t="str">
+        <f aca="false">D487&amp;" "&amp;C487</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="488" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A488" s="0" t="str">
+        <f aca="false">D488&amp;" "&amp;C488</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="489" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A489" s="0" t="str">
+        <f aca="false">D489&amp;" "&amp;C489</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="490" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A490" s="0" t="str">
+        <f aca="false">D490&amp;" "&amp;C490</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="491" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A491" s="0" t="str">
+        <f aca="false">D491&amp;" "&amp;C491</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="492" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A492" s="0" t="str">
+        <f aca="false">D492&amp;" "&amp;C492</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="493" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A493" s="0" t="str">
+        <f aca="false">D493&amp;" "&amp;C493</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="494" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A494" s="0" t="str">
+        <f aca="false">D494&amp;" "&amp;C494</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="495" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A495" s="0" t="str">
+        <f aca="false">D495&amp;" "&amp;C495</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="496" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A496" s="0" t="str">
+        <f aca="false">D496&amp;" "&amp;C496</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="497" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A497" s="0" t="str">
+        <f aca="false">D497&amp;" "&amp;C497</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="498" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A498" s="0" t="str">
+        <f aca="false">D498&amp;" "&amp;C498</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="499" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A499" s="0" t="str">
+        <f aca="false">D499&amp;" "&amp;C499</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="500" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A500" s="0" t="str">
+        <f aca="false">D500&amp;" "&amp;C500</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="501" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A501" s="0" t="str">
+        <f aca="false">D501&amp;" "&amp;C501</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="502" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A502" s="0" t="str">
+        <f aca="false">D502&amp;" "&amp;C502</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="503" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A503" s="0" t="str">
+        <f aca="false">D503&amp;" "&amp;C503</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="504" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A504" s="0" t="str">
+        <f aca="false">D504&amp;" "&amp;C504</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="505" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A505" s="0" t="str">
+        <f aca="false">D505&amp;" "&amp;C505</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="506" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A506" s="0" t="str">
+        <f aca="false">D506&amp;" "&amp;C506</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="507" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A507" s="0" t="str">
+        <f aca="false">D507&amp;" "&amp;C507</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="508" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A508" s="0" t="str">
+        <f aca="false">D508&amp;" "&amp;C508</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="509" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A509" s="0" t="str">
+        <f aca="false">D509&amp;" "&amp;C509</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="510" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A510" s="0" t="str">
+        <f aca="false">D510&amp;" "&amp;C510</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="511" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A511" s="0" t="str">
+        <f aca="false">D511&amp;" "&amp;C511</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="512" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A512" s="0" t="str">
+        <f aca="false">D512&amp;" "&amp;C512</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="513" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A513" s="0" t="str">
+        <f aca="false">D513&amp;" "&amp;C513</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="514" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A514" s="0" t="str">
+        <f aca="false">D514&amp;" "&amp;C514</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="515" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A515" s="0" t="str">
+        <f aca="false">D515&amp;" "&amp;C515</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="516" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A516" s="0" t="str">
+        <f aca="false">D516&amp;" "&amp;C516</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="517" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A517" s="0" t="str">
+        <f aca="false">D517&amp;" "&amp;C517</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="518" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A518" s="0" t="str">
+        <f aca="false">D518&amp;" "&amp;C518</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="519" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A519" s="0" t="str">
+        <f aca="false">D519&amp;" "&amp;C519</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="520" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A520" s="0" t="str">
+        <f aca="false">D520&amp;" "&amp;C520</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="521" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A521" s="0" t="str">
+        <f aca="false">D521&amp;" "&amp;C521</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="522" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A522" s="0" t="str">
+        <f aca="false">D522&amp;" "&amp;C522</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="523" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A523" s="0" t="str">
+        <f aca="false">D523&amp;" "&amp;C523</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="524" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A524" s="0" t="str">
+        <f aca="false">D524&amp;" "&amp;C524</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="525" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A525" s="0" t="str">
+        <f aca="false">D525&amp;" "&amp;C525</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="526" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A526" s="0" t="str">
+        <f aca="false">D526&amp;" "&amp;C526</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="527" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A527" s="0" t="str">
+        <f aca="false">D527&amp;" "&amp;C527</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="528" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A528" s="0" t="str">
+        <f aca="false">D528&amp;" "&amp;C528</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="529" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A529" s="0" t="str">
+        <f aca="false">D529&amp;" "&amp;C529</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="530" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A530" s="0" t="str">
+        <f aca="false">D530&amp;" "&amp;C530</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="531" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A531" s="0" t="str">
+        <f aca="false">D531&amp;" "&amp;C531</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="532" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A532" s="0" t="str">
+        <f aca="false">D532&amp;" "&amp;C532</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="533" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A533" s="0" t="str">
+        <f aca="false">D533&amp;" "&amp;C533</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="534" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A534" s="0" t="str">
+        <f aca="false">D534&amp;" "&amp;C534</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="535" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A535" s="0" t="str">
+        <f aca="false">D535&amp;" "&amp;C535</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="536" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A536" s="0" t="str">
+        <f aca="false">D536&amp;" "&amp;C536</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="537" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A537" s="0" t="str">
+        <f aca="false">D537&amp;" "&amp;C537</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="538" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A538" s="0" t="str">
+        <f aca="false">D538&amp;" "&amp;C538</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="539" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A539" s="0" t="str">
+        <f aca="false">D539&amp;" "&amp;C539</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="540" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A540" s="0" t="str">
+        <f aca="false">D540&amp;" "&amp;C540</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="541" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A541" s="0" t="str">
+        <f aca="false">D541&amp;" "&amp;C541</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="542" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A542" s="0" t="str">
+        <f aca="false">D542&amp;" "&amp;C542</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="543" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A543" s="0" t="str">
+        <f aca="false">D543&amp;" "&amp;C543</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="544" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A544" s="0" t="str">
+        <f aca="false">D544&amp;" "&amp;C544</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="545" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A545" s="0" t="str">
+        <f aca="false">D545&amp;" "&amp;C545</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="546" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A546" s="0" t="str">
+        <f aca="false">D546&amp;" "&amp;C546</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="547" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A547" s="0" t="str">
+        <f aca="false">D547&amp;" "&amp;C547</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="548" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A548" s="0" t="str">
+        <f aca="false">D548&amp;" "&amp;C548</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="549" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A549" s="0" t="str">
+        <f aca="false">D549&amp;" "&amp;C549</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="550" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A550" s="0" t="str">
+        <f aca="false">D550&amp;" "&amp;C550</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="551" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A551" s="0" t="str">
+        <f aca="false">D551&amp;" "&amp;C551</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="552" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A552" s="0" t="str">
+        <f aca="false">D552&amp;" "&amp;C552</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="553" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A553" s="0" t="str">
+        <f aca="false">D553&amp;" "&amp;C553</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="554" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A554" s="0" t="str">
+        <f aca="false">D554&amp;" "&amp;C554</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="555" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A555" s="0" t="str">
+        <f aca="false">D555&amp;" "&amp;C555</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="556" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A556" s="0" t="str">
+        <f aca="false">D556&amp;" "&amp;C556</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="557" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A557" s="0" t="str">
+        <f aca="false">D557&amp;" "&amp;C557</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="558" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A558" s="0" t="str">
+        <f aca="false">D558&amp;" "&amp;C558</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="559" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A559" s="0" t="str">
+        <f aca="false">D559&amp;" "&amp;C559</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="560" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A560" s="0" t="str">
+        <f aca="false">D560&amp;" "&amp;C560</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="561" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A561" s="0" t="str">
+        <f aca="false">D561&amp;" "&amp;C561</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="562" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A562" s="0" t="str">
+        <f aca="false">D562&amp;" "&amp;C562</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="563" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A563" s="0" t="str">
+        <f aca="false">D563&amp;" "&amp;C563</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="564" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A564" s="0" t="str">
+        <f aca="false">D564&amp;" "&amp;C564</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="565" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A565" s="0" t="str">
+        <f aca="false">D565&amp;" "&amp;C565</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="566" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A566" s="0" t="str">
+        <f aca="false">D566&amp;" "&amp;C566</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="567" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A567" s="0" t="str">
+        <f aca="false">D567&amp;" "&amp;C567</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="568" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A568" s="0" t="str">
+        <f aca="false">D568&amp;" "&amp;C568</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="569" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A569" s="0" t="str">
+        <f aca="false">D569&amp;" "&amp;C569</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="570" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A570" s="0" t="str">
+        <f aca="false">D570&amp;" "&amp;C570</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="571" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A571" s="0" t="str">
+        <f aca="false">D571&amp;" "&amp;C571</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="572" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A572" s="0" t="str">
+        <f aca="false">D572&amp;" "&amp;C572</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="573" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A573" s="0" t="str">
+        <f aca="false">D573&amp;" "&amp;C573</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="574" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A574" s="0" t="str">
+        <f aca="false">D574&amp;" "&amp;C574</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="575" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A575" s="0" t="str">
+        <f aca="false">D575&amp;" "&amp;C575</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="576" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A576" s="0" t="str">
+        <f aca="false">D576&amp;" "&amp;C576</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="577" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A577" s="0" t="str">
+        <f aca="false">D577&amp;" "&amp;C577</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="578" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A578" s="0" t="str">
+        <f aca="false">D578&amp;" "&amp;C578</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="579" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A579" s="0" t="str">
+        <f aca="false">D579&amp;" "&amp;C579</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="580" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A580" s="0" t="str">
+        <f aca="false">D580&amp;" "&amp;C580</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="581" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A581" s="0" t="str">
+        <f aca="false">D581&amp;" "&amp;C581</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="582" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A582" s="0" t="str">
+        <f aca="false">D582&amp;" "&amp;C582</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="583" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A583" s="0" t="str">
+        <f aca="false">D583&amp;" "&amp;C583</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="584" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A584" s="0" t="str">
+        <f aca="false">D584&amp;" "&amp;C584</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="585" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A585" s="0" t="str">
+        <f aca="false">D585&amp;" "&amp;C585</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="586" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A586" s="0" t="str">
+        <f aca="false">D586&amp;" "&amp;C586</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="587" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A587" s="0" t="str">
+        <f aca="false">D587&amp;" "&amp;C587</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="588" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A588" s="0" t="str">
+        <f aca="false">D588&amp;" "&amp;C588</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="589" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A589" s="0" t="str">
+        <f aca="false">D589&amp;" "&amp;C589</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="590" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A590" s="0" t="str">
+        <f aca="false">D590&amp;" "&amp;C590</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="591" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A591" s="0" t="str">
+        <f aca="false">D591&amp;" "&amp;C591</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="592" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A592" s="0" t="str">
+        <f aca="false">D592&amp;" "&amp;C592</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="593" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A593" s="0" t="str">
+        <f aca="false">D593&amp;" "&amp;C593</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="594" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A594" s="0" t="str">
+        <f aca="false">D594&amp;" "&amp;C594</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="595" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A595" s="0" t="str">
+        <f aca="false">D595&amp;" "&amp;C595</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="596" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A596" s="0" t="str">
+        <f aca="false">D596&amp;" "&amp;C596</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="597" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A597" s="0" t="str">
+        <f aca="false">D597&amp;" "&amp;C597</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="598" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A598" s="0" t="str">
+        <f aca="false">D598&amp;" "&amp;C598</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="599" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A599" s="0" t="str">
+        <f aca="false">D599&amp;" "&amp;C599</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="600" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A600" s="0" t="str">
+        <f aca="false">D600&amp;" "&amp;C600</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="601" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A601" s="0" t="str">
+        <f aca="false">D601&amp;" "&amp;C601</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="602" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A602" s="0" t="str">
+        <f aca="false">D602&amp;" "&amp;C602</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="603" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A603" s="0" t="str">
+        <f aca="false">D603&amp;" "&amp;C603</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="604" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A604" s="0" t="str">
+        <f aca="false">D604&amp;" "&amp;C604</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="605" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A605" s="0" t="str">
+        <f aca="false">D605&amp;" "&amp;C605</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="606" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A606" s="0" t="str">
+        <f aca="false">D606&amp;" "&amp;C606</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="607" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A607" s="0" t="str">
+        <f aca="false">D607&amp;" "&amp;C607</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="608" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A608" s="0" t="str">
+        <f aca="false">D608&amp;" "&amp;C608</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="609" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A609" s="0" t="str">
+        <f aca="false">D609&amp;" "&amp;C609</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="610" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A610" s="0" t="str">
+        <f aca="false">D610&amp;" "&amp;C610</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="611" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A611" s="0" t="str">
+        <f aca="false">D611&amp;" "&amp;C611</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="612" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A612" s="0" t="str">
+        <f aca="false">D612&amp;" "&amp;C612</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="613" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A613" s="0" t="str">
+        <f aca="false">D613&amp;" "&amp;C613</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="614" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A614" s="0" t="str">
+        <f aca="false">D614&amp;" "&amp;C614</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="615" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A615" s="0" t="str">
+        <f aca="false">D615&amp;" "&amp;C615</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="616" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A616" s="0" t="str">
+        <f aca="false">D616&amp;" "&amp;C616</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="617" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A617" s="0" t="str">
+        <f aca="false">D617&amp;" "&amp;C617</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="618" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A618" s="0" t="str">
+        <f aca="false">D618&amp;" "&amp;C618</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="619" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A619" s="0" t="str">
+        <f aca="false">D619&amp;" "&amp;C619</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="620" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A620" s="0" t="str">
+        <f aca="false">D620&amp;" "&amp;C620</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="621" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A621" s="0" t="str">
+        <f aca="false">D621&amp;" "&amp;C621</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="622" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A622" s="0" t="str">
+        <f aca="false">D622&amp;" "&amp;C622</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="623" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A623" s="0" t="str">
+        <f aca="false">D623&amp;" "&amp;C623</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="624" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A624" s="0" t="str">
+        <f aca="false">D624&amp;" "&amp;C624</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="625" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A625" s="0" t="str">
+        <f aca="false">D625&amp;" "&amp;C625</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="626" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A626" s="0" t="str">
+        <f aca="false">D626&amp;" "&amp;C626</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="627" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A627" s="0" t="str">
+        <f aca="false">D627&amp;" "&amp;C627</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="628" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A628" s="0" t="str">
+        <f aca="false">D628&amp;" "&amp;C628</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="629" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A629" s="0" t="str">
+        <f aca="false">D629&amp;" "&amp;C629</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="630" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A630" s="0" t="str">
+        <f aca="false">D630&amp;" "&amp;C630</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="631" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A631" s="0" t="str">
+        <f aca="false">D631&amp;" "&amp;C631</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="632" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A632" s="0" t="str">
+        <f aca="false">D632&amp;" "&amp;C632</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="633" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A633" s="0" t="str">
+        <f aca="false">D633&amp;" "&amp;C633</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="634" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A634" s="0" t="str">
+        <f aca="false">D634&amp;" "&amp;C634</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="635" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A635" s="0" t="str">
+        <f aca="false">D635&amp;" "&amp;C635</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="636" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A636" s="0" t="str">
+        <f aca="false">D636&amp;" "&amp;C636</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="637" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A637" s="0" t="str">
+        <f aca="false">D637&amp;" "&amp;C637</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="638" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A638" s="0" t="str">
+        <f aca="false">D638&amp;" "&amp;C638</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="639" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A639" s="0" t="str">
+        <f aca="false">D639&amp;" "&amp;C639</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="640" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A640" s="0" t="str">
+        <f aca="false">D640&amp;" "&amp;C640</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="641" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A641" s="0" t="str">
+        <f aca="false">D641&amp;" "&amp;C641</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="642" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A642" s="0" t="str">
+        <f aca="false">D642&amp;" "&amp;C642</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="643" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A643" s="0" t="str">
+        <f aca="false">D643&amp;" "&amp;C643</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="644" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A644" s="0" t="str">
+        <f aca="false">D644&amp;" "&amp;C644</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="645" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A645" s="0" t="str">
+        <f aca="false">D645&amp;" "&amp;C645</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="646" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A646" s="0" t="str">
+        <f aca="false">D646&amp;" "&amp;C646</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="647" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A647" s="0" t="str">
+        <f aca="false">D647&amp;" "&amp;C647</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="648" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A648" s="0" t="str">
+        <f aca="false">D648&amp;" "&amp;C648</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="649" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A649" s="0" t="str">
+        <f aca="false">D649&amp;" "&amp;C649</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="650" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A650" s="0" t="str">
+        <f aca="false">D650&amp;" "&amp;C650</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="651" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A651" s="0" t="str">
+        <f aca="false">D651&amp;" "&amp;C651</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="652" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A652" s="0" t="str">
+        <f aca="false">D652&amp;" "&amp;C652</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="653" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A653" s="0" t="str">
+        <f aca="false">D653&amp;" "&amp;C653</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="654" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A654" s="0" t="str">
+        <f aca="false">D654&amp;" "&amp;C654</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="655" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A655" s="0" t="str">
+        <f aca="false">D655&amp;" "&amp;C655</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="656" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A656" s="0" t="str">
+        <f aca="false">D656&amp;" "&amp;C656</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="657" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A657" s="0" t="str">
+        <f aca="false">D657&amp;" "&amp;C657</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="658" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A658" s="0" t="str">
+        <f aca="false">D658&amp;" "&amp;C658</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="659" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A659" s="0" t="str">
+        <f aca="false">D659&amp;" "&amp;C659</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="660" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A660" s="0" t="str">
+        <f aca="false">D660&amp;" "&amp;C660</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="661" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A661" s="0" t="str">
+        <f aca="false">D661&amp;" "&amp;C661</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="662" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A662" s="0" t="str">
+        <f aca="false">D662&amp;" "&amp;C662</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="663" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A663" s="0" t="str">
+        <f aca="false">D663&amp;" "&amp;C663</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="664" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A664" s="0" t="str">
+        <f aca="false">D664&amp;" "&amp;C664</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="665" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A665" s="0" t="str">
+        <f aca="false">D665&amp;" "&amp;C665</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="666" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A666" s="0" t="str">
+        <f aca="false">D666&amp;" "&amp;C666</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="667" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A667" s="0" t="str">
+        <f aca="false">D667&amp;" "&amp;C667</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="668" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A668" s="0" t="str">
+        <f aca="false">D668&amp;" "&amp;C668</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="669" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A669" s="0" t="str">
+        <f aca="false">D669&amp;" "&amp;C669</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="670" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A670" s="0" t="str">
+        <f aca="false">D670&amp;" "&amp;C670</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="671" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A671" s="0" t="str">
+        <f aca="false">D671&amp;" "&amp;C671</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="672" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A672" s="0" t="str">
+        <f aca="false">D672&amp;" "&amp;C672</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="673" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A673" s="0" t="str">
+        <f aca="false">D673&amp;" "&amp;C673</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="674" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A674" s="0" t="str">
+        <f aca="false">D674&amp;" "&amp;C674</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="675" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A675" s="0" t="str">
+        <f aca="false">D675&amp;" "&amp;C675</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="676" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A676" s="0" t="str">
+        <f aca="false">D676&amp;" "&amp;C676</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="677" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A677" s="0" t="str">
+        <f aca="false">D677&amp;" "&amp;C677</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="678" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A678" s="0" t="str">
+        <f aca="false">D678&amp;" "&amp;C678</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="679" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A679" s="0" t="str">
+        <f aca="false">D679&amp;" "&amp;C679</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="680" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A680" s="0" t="str">
+        <f aca="false">D680&amp;" "&amp;C680</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="681" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A681" s="0" t="str">
+        <f aca="false">D681&amp;" "&amp;C681</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="682" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A682" s="0" t="str">
+        <f aca="false">D682&amp;" "&amp;C682</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="683" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A683" s="0" t="str">
+        <f aca="false">D683&amp;" "&amp;C683</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="684" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A684" s="0" t="str">
+        <f aca="false">D684&amp;" "&amp;C684</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="685" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A685" s="0" t="str">
+        <f aca="false">D685&amp;" "&amp;C685</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="686" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A686" s="0" t="str">
+        <f aca="false">D686&amp;" "&amp;C686</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="687" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A687" s="0" t="str">
+        <f aca="false">D687&amp;" "&amp;C687</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="688" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A688" s="0" t="str">
+        <f aca="false">D688&amp;" "&amp;C688</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="689" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A689" s="0" t="str">
+        <f aca="false">D689&amp;" "&amp;C689</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="690" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A690" s="0" t="str">
+        <f aca="false">D690&amp;" "&amp;C690</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="691" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A691" s="0" t="str">
+        <f aca="false">D691&amp;" "&amp;C691</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="692" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A692" s="0" t="str">
+        <f aca="false">D692&amp;" "&amp;C692</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="693" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A693" s="0" t="str">
+        <f aca="false">D693&amp;" "&amp;C693</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="694" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A694" s="0" t="str">
+        <f aca="false">D694&amp;" "&amp;C694</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="695" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A695" s="0" t="str">
+        <f aca="false">D695&amp;" "&amp;C695</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="696" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A696" s="0" t="str">
+        <f aca="false">D696&amp;" "&amp;C696</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="697" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A697" s="0" t="str">
+        <f aca="false">D697&amp;" "&amp;C697</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="698" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A698" s="0" t="str">
+        <f aca="false">D698&amp;" "&amp;C698</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="699" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A699" s="0" t="str">
+        <f aca="false">D699&amp;" "&amp;C699</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="700" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A700" s="0" t="str">
+        <f aca="false">D700&amp;" "&amp;C700</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="701" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A701" s="0" t="str">
+        <f aca="false">D701&amp;" "&amp;C701</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="702" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A702" s="0" t="str">
+        <f aca="false">D702&amp;" "&amp;C702</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="703" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A703" s="0" t="str">
+        <f aca="false">D703&amp;" "&amp;C703</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="704" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A704" s="0" t="str">
+        <f aca="false">D704&amp;" "&amp;C704</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="705" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A705" s="0" t="str">
+        <f aca="false">D705&amp;" "&amp;C705</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="706" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A706" s="0" t="str">
+        <f aca="false">D706&amp;" "&amp;C706</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="707" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A707" s="0" t="str">
+        <f aca="false">D707&amp;" "&amp;C707</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="708" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A708" s="0" t="str">
+        <f aca="false">D708&amp;" "&amp;C708</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="709" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A709" s="0" t="str">
+        <f aca="false">D709&amp;" "&amp;C709</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="710" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A710" s="0" t="str">
+        <f aca="false">D710&amp;" "&amp;C710</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="711" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A711" s="0" t="str">
+        <f aca="false">D711&amp;" "&amp;C711</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="712" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A712" s="0" t="str">
+        <f aca="false">D712&amp;" "&amp;C712</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="713" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A713" s="0" t="str">
+        <f aca="false">D713&amp;" "&amp;C713</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="714" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A714" s="0" t="str">
+        <f aca="false">D714&amp;" "&amp;C714</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="715" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A715" s="0" t="str">
+        <f aca="false">D715&amp;" "&amp;C715</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="716" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A716" s="0" t="str">
+        <f aca="false">D716&amp;" "&amp;C716</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="717" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A717" s="0" t="str">
+        <f aca="false">D717&amp;" "&amp;C717</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="718" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A718" s="0" t="str">
+        <f aca="false">D718&amp;" "&amp;C718</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="719" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A719" s="0" t="str">
+        <f aca="false">D719&amp;" "&amp;C719</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="720" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A720" s="0" t="str">
+        <f aca="false">D720&amp;" "&amp;C720</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="721" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A721" s="0" t="str">
+        <f aca="false">D721&amp;" "&amp;C721</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="722" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A722" s="0" t="str">
+        <f aca="false">D722&amp;" "&amp;C722</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="723" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A723" s="0" t="str">
+        <f aca="false">D723&amp;" "&amp;C723</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="724" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A724" s="0" t="str">
+        <f aca="false">D724&amp;" "&amp;C724</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="725" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A725" s="0" t="str">
+        <f aca="false">D725&amp;" "&amp;C725</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="726" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A726" s="0" t="str">
+        <f aca="false">D726&amp;" "&amp;C726</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="727" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A727" s="0" t="str">
+        <f aca="false">D727&amp;" "&amp;C727</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="728" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A728" s="0" t="str">
+        <f aca="false">D728&amp;" "&amp;C728</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="729" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A729" s="0" t="str">
+        <f aca="false">D729&amp;" "&amp;C729</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="730" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A730" s="0" t="str">
+        <f aca="false">D730&amp;" "&amp;C730</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="731" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A731" s="0" t="str">
+        <f aca="false">D731&amp;" "&amp;C731</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="732" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A732" s="0" t="str">
+        <f aca="false">D732&amp;" "&amp;C732</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="733" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A733" s="0" t="str">
+        <f aca="false">D733&amp;" "&amp;C733</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="734" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A734" s="0" t="str">
+        <f aca="false">D734&amp;" "&amp;C734</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="735" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A735" s="0" t="str">
+        <f aca="false">D735&amp;" "&amp;C735</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="736" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A736" s="0" t="str">
+        <f aca="false">D736&amp;" "&amp;C736</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="737" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A737" s="0" t="str">
+        <f aca="false">D737&amp;" "&amp;C737</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="738" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A738" s="0" t="str">
+        <f aca="false">D738&amp;" "&amp;C738</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="739" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A739" s="0" t="str">
+        <f aca="false">D739&amp;" "&amp;C739</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="740" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A740" s="0" t="str">
+        <f aca="false">D740&amp;" "&amp;C740</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="741" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A741" s="0" t="str">
+        <f aca="false">D741&amp;" "&amp;C741</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="742" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A742" s="0" t="str">
+        <f aca="false">D742&amp;" "&amp;C742</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="743" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A743" s="0" t="str">
+        <f aca="false">D743&amp;" "&amp;C743</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="744" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A744" s="0" t="str">
+        <f aca="false">D744&amp;" "&amp;C744</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="745" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A745" s="0" t="str">
+        <f aca="false">D745&amp;" "&amp;C745</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="746" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A746" s="0" t="str">
+        <f aca="false">D746&amp;" "&amp;C746</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="747" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A747" s="0" t="str">
+        <f aca="false">D747&amp;" "&amp;C747</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="748" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A748" s="0" t="str">
+        <f aca="false">D748&amp;" "&amp;C748</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="749" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A749" s="0" t="str">
+        <f aca="false">D749&amp;" "&amp;C749</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="750" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A750" s="0" t="str">
+        <f aca="false">D750&amp;" "&amp;C750</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="751" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A751" s="0" t="str">
+        <f aca="false">D751&amp;" "&amp;C751</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="752" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A752" s="0" t="str">
+        <f aca="false">D752&amp;" "&amp;C752</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="753" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A753" s="0" t="str">
+        <f aca="false">D753&amp;" "&amp;C753</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="754" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A754" s="0" t="str">
+        <f aca="false">D754&amp;" "&amp;C754</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="755" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A755" s="0" t="str">
+        <f aca="false">D755&amp;" "&amp;C755</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="756" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A756" s="0" t="str">
+        <f aca="false">D756&amp;" "&amp;C756</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="757" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A757" s="0" t="str">
+        <f aca="false">D757&amp;" "&amp;C757</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="758" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A758" s="0" t="str">
+        <f aca="false">D758&amp;" "&amp;C758</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="759" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A759" s="0" t="str">
+        <f aca="false">D759&amp;" "&amp;C759</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="760" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A760" s="0" t="str">
+        <f aca="false">D760&amp;" "&amp;C760</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="761" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A761" s="0" t="str">
+        <f aca="false">D761&amp;" "&amp;C761</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="762" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A762" s="0" t="str">
+        <f aca="false">D762&amp;" "&amp;C762</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="763" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A763" s="0" t="str">
+        <f aca="false">D763&amp;" "&amp;C763</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="764" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A764" s="0" t="str">
+        <f aca="false">D764&amp;" "&amp;C764</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="765" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A765" s="0" t="str">
+        <f aca="false">D765&amp;" "&amp;C765</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="766" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A766" s="0" t="str">
+        <f aca="false">D766&amp;" "&amp;C766</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="767" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A767" s="0" t="str">
+        <f aca="false">D767&amp;" "&amp;C767</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="768" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A768" s="0" t="str">
+        <f aca="false">D768&amp;" "&amp;C768</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="769" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A769" s="0" t="str">
+        <f aca="false">D769&amp;" "&amp;C769</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="770" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A770" s="0" t="str">
+        <f aca="false">D770&amp;" "&amp;C770</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="771" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A771" s="0" t="str">
+        <f aca="false">D771&amp;" "&amp;C771</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="772" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A772" s="0" t="str">
+        <f aca="false">D772&amp;" "&amp;C772</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="773" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A773" s="0" t="str">
+        <f aca="false">D773&amp;" "&amp;C773</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="774" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A774" s="0" t="str">
+        <f aca="false">D774&amp;" "&amp;C774</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="775" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A775" s="0" t="str">
+        <f aca="false">D775&amp;" "&amp;C775</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="776" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A776" s="0" t="str">
+        <f aca="false">D776&amp;" "&amp;C776</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="777" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A777" s="0" t="str">
+        <f aca="false">D777&amp;" "&amp;C777</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="778" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A778" s="0" t="str">
+        <f aca="false">D778&amp;" "&amp;C778</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="779" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A779" s="0" t="str">
+        <f aca="false">D779&amp;" "&amp;C779</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="780" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A780" s="0" t="str">
+        <f aca="false">D780&amp;" "&amp;C780</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="781" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A781" s="0" t="str">
+        <f aca="false">D781&amp;" "&amp;C781</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="782" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A782" s="0" t="str">
+        <f aca="false">D782&amp;" "&amp;C782</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="783" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A783" s="0" t="str">
+        <f aca="false">D783&amp;" "&amp;C783</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="784" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A784" s="0" t="str">
+        <f aca="false">D784&amp;" "&amp;C784</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="785" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A785" s="0" t="str">
+        <f aca="false">D785&amp;" "&amp;C785</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="786" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A786" s="0" t="str">
+        <f aca="false">D786&amp;" "&amp;C786</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="787" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A787" s="0" t="str">
+        <f aca="false">D787&amp;" "&amp;C787</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="788" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A788" s="0" t="str">
+        <f aca="false">D788&amp;" "&amp;C788</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="789" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A789" s="0" t="str">
+        <f aca="false">D789&amp;" "&amp;C789</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="790" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A790" s="0" t="str">
+        <f aca="false">D790&amp;" "&amp;C790</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="791" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A791" s="0" t="str">
+        <f aca="false">D791&amp;" "&amp;C791</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="792" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A792" s="0" t="str">
+        <f aca="false">D792&amp;" "&amp;C792</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="793" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A793" s="0" t="str">
+        <f aca="false">D793&amp;" "&amp;C793</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="794" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A794" s="0" t="str">
+        <f aca="false">D794&amp;" "&amp;C794</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="795" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A795" s="0" t="str">
+        <f aca="false">D795&amp;" "&amp;C795</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="796" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A796" s="0" t="str">
+        <f aca="false">D796&amp;" "&amp;C796</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="797" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A797" s="0" t="str">
+        <f aca="false">D797&amp;" "&amp;C797</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="798" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A798" s="0" t="str">
+        <f aca="false">D798&amp;" "&amp;C798</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="799" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A799" s="0" t="str">
+        <f aca="false">D799&amp;" "&amp;C799</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="800" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A800" s="0" t="str">
+        <f aca="false">D800&amp;" "&amp;C800</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="801" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A801" s="0" t="str">
+        <f aca="false">D801&amp;" "&amp;C801</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="802" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A802" s="0" t="str">
+        <f aca="false">D802&amp;" "&amp;C802</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="803" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A803" s="0" t="str">
+        <f aca="false">D803&amp;" "&amp;C803</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="804" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A804" s="0" t="str">
+        <f aca="false">D804&amp;" "&amp;C804</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="805" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A805" s="0" t="str">
+        <f aca="false">D805&amp;" "&amp;C805</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="806" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A806" s="0" t="str">
+        <f aca="false">D806&amp;" "&amp;C806</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="807" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A807" s="0" t="str">
+        <f aca="false">D807&amp;" "&amp;C807</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="808" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A808" s="0" t="str">
+        <f aca="false">D808&amp;" "&amp;C808</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="809" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A809" s="0" t="str">
+        <f aca="false">D809&amp;" "&amp;C809</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="810" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A810" s="0" t="str">
+        <f aca="false">D810&amp;" "&amp;C810</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="811" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A811" s="0" t="str">
+        <f aca="false">D811&amp;" "&amp;C811</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="812" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A812" s="0" t="str">
+        <f aca="false">D812&amp;" "&amp;C812</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="813" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A813" s="0" t="str">
+        <f aca="false">D813&amp;" "&amp;C813</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="814" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A814" s="0" t="str">
+        <f aca="false">D814&amp;" "&amp;C814</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="815" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A815" s="0" t="str">
+        <f aca="false">D815&amp;" "&amp;C815</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="816" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A816" s="0" t="str">
+        <f aca="false">D816&amp;" "&amp;C816</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="817" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A817" s="0" t="str">
+        <f aca="false">D817&amp;" "&amp;C817</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="818" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A818" s="0" t="str">
+        <f aca="false">D818&amp;" "&amp;C818</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="819" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A819" s="0" t="str">
+        <f aca="false">D819&amp;" "&amp;C819</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="820" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A820" s="0" t="str">
+        <f aca="false">D820&amp;" "&amp;C820</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="821" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A821" s="0" t="str">
+        <f aca="false">D821&amp;" "&amp;C821</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="822" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A822" s="0" t="str">
+        <f aca="false">D822&amp;" "&amp;C822</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="823" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A823" s="0" t="str">
+        <f aca="false">D823&amp;" "&amp;C823</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="824" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A824" s="0" t="str">
+        <f aca="false">D824&amp;" "&amp;C824</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="825" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A825" s="0" t="str">
+        <f aca="false">D825&amp;" "&amp;C825</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="826" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A826" s="0" t="str">
+        <f aca="false">D826&amp;" "&amp;C826</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="827" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A827" s="0" t="str">
+        <f aca="false">D827&amp;" "&amp;C827</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="828" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A828" s="0" t="str">
+        <f aca="false">D828&amp;" "&amp;C828</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="829" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A829" s="0" t="str">
+        <f aca="false">D829&amp;" "&amp;C829</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="830" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A830" s="0" t="str">
+        <f aca="false">D830&amp;" "&amp;C830</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="831" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A831" s="0" t="str">
+        <f aca="false">D831&amp;" "&amp;C831</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="832" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A832" s="0" t="str">
+        <f aca="false">D832&amp;" "&amp;C832</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="833" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A833" s="0" t="str">
+        <f aca="false">D833&amp;" "&amp;C833</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="834" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A834" s="0" t="str">
+        <f aca="false">D834&amp;" "&amp;C834</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="835" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A835" s="0" t="str">
+        <f aca="false">D835&amp;" "&amp;C835</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="836" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A836" s="0" t="str">
+        <f aca="false">D836&amp;" "&amp;C836</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="837" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A837" s="0" t="str">
+        <f aca="false">D837&amp;" "&amp;C837</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="838" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A838" s="0" t="str">
+        <f aca="false">D838&amp;" "&amp;C838</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="839" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A839" s="0" t="str">
+        <f aca="false">D839&amp;" "&amp;C839</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="840" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A840" s="0" t="str">
+        <f aca="false">D840&amp;" "&amp;C840</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="841" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A841" s="0" t="str">
+        <f aca="false">D841&amp;" "&amp;C841</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="842" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A842" s="0" t="str">
+        <f aca="false">D842&amp;" "&amp;C842</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="843" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A843" s="0" t="str">
+        <f aca="false">D843&amp;" "&amp;C843</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="844" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A844" s="0" t="str">
+        <f aca="false">D844&amp;" "&amp;C844</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="845" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A845" s="0" t="str">
+        <f aca="false">D845&amp;" "&amp;C845</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="846" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A846" s="0" t="str">
+        <f aca="false">D846&amp;" "&amp;C846</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="847" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A847" s="0" t="str">
+        <f aca="false">D847&amp;" "&amp;C847</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="848" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A848" s="0" t="str">
+        <f aca="false">D848&amp;" "&amp;C848</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="849" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A849" s="0" t="str">
+        <f aca="false">D849&amp;" "&amp;C849</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="850" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A850" s="0" t="str">
+        <f aca="false">D850&amp;" "&amp;C850</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="851" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A851" s="0" t="str">
+        <f aca="false">D851&amp;" "&amp;C851</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="852" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A852" s="0" t="str">
+        <f aca="false">D852&amp;" "&amp;C852</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="853" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A853" s="0" t="str">
+        <f aca="false">D853&amp;" "&amp;C853</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="854" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A854" s="0" t="str">
+        <f aca="false">D854&amp;" "&amp;C854</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="855" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A855" s="0" t="str">
+        <f aca="false">D855&amp;" "&amp;C855</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="856" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A856" s="0" t="str">
+        <f aca="false">D856&amp;" "&amp;C856</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="857" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A857" s="0" t="str">
+        <f aca="false">D857&amp;" "&amp;C857</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="858" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A858" s="0" t="str">
+        <f aca="false">D858&amp;" "&amp;C858</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="859" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A859" s="0" t="str">
+        <f aca="false">D859&amp;" "&amp;C859</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="860" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A860" s="0" t="str">
+        <f aca="false">D860&amp;" "&amp;C860</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="861" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A861" s="0" t="str">
+        <f aca="false">D861&amp;" "&amp;C861</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="862" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A862" s="0" t="str">
+        <f aca="false">D862&amp;" "&amp;C862</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="863" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A863" s="0" t="str">
+        <f aca="false">D863&amp;" "&amp;C863</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="864" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A864" s="0" t="str">
+        <f aca="false">D864&amp;" "&amp;C864</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="865" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A865" s="0" t="str">
+        <f aca="false">D865&amp;" "&amp;C865</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="866" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A866" s="0" t="str">
+        <f aca="false">D866&amp;" "&amp;C866</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="867" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A867" s="0" t="str">
+        <f aca="false">D867&amp;" "&amp;C867</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="868" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A868" s="0" t="str">
+        <f aca="false">D868&amp;" "&amp;C868</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="869" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A869" s="0" t="str">
+        <f aca="false">D869&amp;" "&amp;C869</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="870" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A870" s="0" t="str">
+        <f aca="false">D870&amp;" "&amp;C870</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="871" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A871" s="0" t="str">
+        <f aca="false">D871&amp;" "&amp;C871</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="872" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A872" s="0" t="str">
+        <f aca="false">D872&amp;" "&amp;C872</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="873" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A873" s="0" t="str">
+        <f aca="false">D873&amp;" "&amp;C873</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="874" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A874" s="0" t="str">
+        <f aca="false">D874&amp;" "&amp;C874</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="875" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A875" s="0" t="str">
+        <f aca="false">D875&amp;" "&amp;C875</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="876" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A876" s="0" t="str">
+        <f aca="false">D876&amp;" "&amp;C876</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="877" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A877" s="0" t="str">
+        <f aca="false">D877&amp;" "&amp;C877</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="878" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A878" s="0" t="str">
+        <f aca="false">D878&amp;" "&amp;C878</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="879" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A879" s="0" t="str">
+        <f aca="false">D879&amp;" "&amp;C879</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="880" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A880" s="0" t="str">
+        <f aca="false">D880&amp;" "&amp;C880</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="881" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A881" s="0" t="str">
+        <f aca="false">D881&amp;" "&amp;C881</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="882" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A882" s="0" t="str">
+        <f aca="false">D882&amp;" "&amp;C882</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="883" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A883" s="0" t="str">
+        <f aca="false">D883&amp;" "&amp;C883</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="884" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A884" s="0" t="str">
+        <f aca="false">D884&amp;" "&amp;C884</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="885" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A885" s="0" t="str">
+        <f aca="false">D885&amp;" "&amp;C885</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="886" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A886" s="0" t="str">
+        <f aca="false">D886&amp;" "&amp;C886</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="887" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A887" s="0" t="str">
+        <f aca="false">D887&amp;" "&amp;C887</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="888" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A888" s="0" t="str">
+        <f aca="false">D888&amp;" "&amp;C888</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="889" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A889" s="0" t="str">
+        <f aca="false">D889&amp;" "&amp;C889</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="890" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A890" s="0" t="str">
+        <f aca="false">D890&amp;" "&amp;C890</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="891" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A891" s="0" t="str">
+        <f aca="false">D891&amp;" "&amp;C891</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="892" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A892" s="0" t="str">
+        <f aca="false">D892&amp;" "&amp;C892</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="893" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A893" s="0" t="str">
+        <f aca="false">D893&amp;" "&amp;C893</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="894" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A894" s="0" t="str">
+        <f aca="false">D894&amp;" "&amp;C894</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="895" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A895" s="0" t="str">
+        <f aca="false">D895&amp;" "&amp;C895</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="896" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A896" s="0" t="str">
+        <f aca="false">D896&amp;" "&amp;C896</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="897" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A897" s="0" t="str">
+        <f aca="false">D897&amp;" "&amp;C897</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="898" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A898" s="0" t="str">
+        <f aca="false">D898&amp;" "&amp;C898</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="899" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A899" s="0" t="str">
+        <f aca="false">D899&amp;" "&amp;C899</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="900" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A900" s="0" t="str">
+        <f aca="false">D900&amp;" "&amp;C900</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="901" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A901" s="0" t="str">
+        <f aca="false">D901&amp;" "&amp;C901</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="902" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A902" s="0" t="str">
+        <f aca="false">D902&amp;" "&amp;C902</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="903" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A903" s="0" t="str">
+        <f aca="false">D903&amp;" "&amp;C903</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="904" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A904" s="0" t="str">
+        <f aca="false">D904&amp;" "&amp;C904</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="905" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A905" s="0" t="str">
+        <f aca="false">D905&amp;" "&amp;C905</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="906" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A906" s="0" t="str">
+        <f aca="false">D906&amp;" "&amp;C906</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="907" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A907" s="0" t="str">
+        <f aca="false">D907&amp;" "&amp;C907</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="908" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A908" s="0" t="str">
+        <f aca="false">D908&amp;" "&amp;C908</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="909" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A909" s="0" t="str">
+        <f aca="false">D909&amp;" "&amp;C909</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="910" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A910" s="0" t="str">
+        <f aca="false">D910&amp;" "&amp;C910</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="911" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A911" s="0" t="str">
+        <f aca="false">D911&amp;" "&amp;C911</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="912" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A912" s="0" t="str">
+        <f aca="false">D912&amp;" "&amp;C912</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="913" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A913" s="0" t="str">
+        <f aca="false">D913&amp;" "&amp;C913</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="914" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A914" s="0" t="str">
+        <f aca="false">D914&amp;" "&amp;C914</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="915" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A915" s="0" t="str">
+        <f aca="false">D915&amp;" "&amp;C915</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="916" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A916" s="0" t="str">
+        <f aca="false">D916&amp;" "&amp;C916</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="917" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A917" s="0" t="str">
+        <f aca="false">D917&amp;" "&amp;C917</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="918" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A918" s="0" t="str">
+        <f aca="false">D918&amp;" "&amp;C918</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="919" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A919" s="0" t="str">
+        <f aca="false">D919&amp;" "&amp;C919</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="920" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A920" s="0" t="str">
+        <f aca="false">D920&amp;" "&amp;C920</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="921" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A921" s="0" t="str">
+        <f aca="false">D921&amp;" "&amp;C921</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="922" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A922" s="0" t="str">
+        <f aca="false">D922&amp;" "&amp;C922</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="923" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A923" s="0" t="str">
+        <f aca="false">D923&amp;" "&amp;C923</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="924" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A924" s="0" t="str">
+        <f aca="false">D924&amp;" "&amp;C924</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="925" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A925" s="0" t="str">
+        <f aca="false">D925&amp;" "&amp;C925</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="926" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A926" s="0" t="str">
+        <f aca="false">D926&amp;" "&amp;C926</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="927" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A927" s="0" t="str">
+        <f aca="false">D927&amp;" "&amp;C927</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="928" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A928" s="0" t="str">
+        <f aca="false">D928&amp;" "&amp;C928</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="929" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A929" s="0" t="str">
+        <f aca="false">D929&amp;" "&amp;C929</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="930" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A930" s="0" t="str">
+        <f aca="false">D930&amp;" "&amp;C930</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="931" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A931" s="0" t="str">
+        <f aca="false">D931&amp;" "&amp;C931</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="932" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A932" s="0" t="str">
+        <f aca="false">D932&amp;" "&amp;C932</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="933" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A933" s="0" t="str">
+        <f aca="false">D933&amp;" "&amp;C933</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="934" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A934" s="0" t="str">
+        <f aca="false">D934&amp;" "&amp;C934</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="935" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A935" s="0" t="str">
+        <f aca="false">D935&amp;" "&amp;C935</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="936" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A936" s="0" t="str">
+        <f aca="false">D936&amp;" "&amp;C936</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="937" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A937" s="0" t="str">
+        <f aca="false">D937&amp;" "&amp;C937</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="938" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A938" s="0" t="str">
+        <f aca="false">D938&amp;" "&amp;C938</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="939" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A939" s="0" t="str">
+        <f aca="false">D939&amp;" "&amp;C939</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="940" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A940" s="0" t="str">
+        <f aca="false">D940&amp;" "&amp;C940</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="941" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A941" s="0" t="str">
+        <f aca="false">D941&amp;" "&amp;C941</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="942" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A942" s="0" t="str">
+        <f aca="false">D942&amp;" "&amp;C942</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="943" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A943" s="0" t="str">
+        <f aca="false">D943&amp;" "&amp;C943</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="944" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A944" s="0" t="str">
+        <f aca="false">D944&amp;" "&amp;C944</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="945" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A945" s="0" t="str">
+        <f aca="false">D945&amp;" "&amp;C945</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="946" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A946" s="0" t="str">
+        <f aca="false">D946&amp;" "&amp;C946</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="947" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A947" s="0" t="str">
+        <f aca="false">D947&amp;" "&amp;C947</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="948" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A948" s="0" t="str">
+        <f aca="false">D948&amp;" "&amp;C948</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="949" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A949" s="0" t="str">
+        <f aca="false">D949&amp;" "&amp;C949</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="950" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A950" s="0" t="str">
+        <f aca="false">D950&amp;" "&amp;C950</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="951" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A951" s="0" t="str">
+        <f aca="false">D951&amp;" "&amp;C951</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="952" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A952" s="0" t="str">
+        <f aca="false">D952&amp;" "&amp;C952</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="953" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A953" s="0" t="str">
+        <f aca="false">D953&amp;" "&amp;C953</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="954" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A954" s="0" t="str">
+        <f aca="false">D954&amp;" "&amp;C954</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="955" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A955" s="0" t="str">
+        <f aca="false">D955&amp;" "&amp;C955</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="956" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A956" s="0" t="str">
+        <f aca="false">D956&amp;" "&amp;C956</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="957" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A957" s="0" t="str">
+        <f aca="false">D957&amp;" "&amp;C957</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="958" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A958" s="0" t="str">
+        <f aca="false">D958&amp;" "&amp;C958</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="959" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A959" s="0" t="str">
+        <f aca="false">D959&amp;" "&amp;C959</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="960" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A960" s="0" t="str">
+        <f aca="false">D960&amp;" "&amp;C960</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="961" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A961" s="0" t="str">
+        <f aca="false">D961&amp;" "&amp;C961</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="962" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A962" s="0" t="str">
+        <f aca="false">D962&amp;" "&amp;C962</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="963" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A963" s="0" t="str">
+        <f aca="false">D963&amp;" "&amp;C963</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="964" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A964" s="0" t="str">
+        <f aca="false">D964&amp;" "&amp;C964</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="965" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A965" s="0" t="str">
+        <f aca="false">D965&amp;" "&amp;C965</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="966" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A966" s="0" t="str">
+        <f aca="false">D966&amp;" "&amp;C966</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="967" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A967" s="0" t="str">
+        <f aca="false">D967&amp;" "&amp;C967</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="968" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A968" s="0" t="str">
+        <f aca="false">D968&amp;" "&amp;C968</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="969" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A969" s="0" t="str">
+        <f aca="false">D969&amp;" "&amp;C969</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="970" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A970" s="0" t="str">
+        <f aca="false">D970&amp;" "&amp;C970</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="971" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A971" s="0" t="str">
+        <f aca="false">D971&amp;" "&amp;C971</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="972" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A972" s="0" t="str">
+        <f aca="false">D972&amp;" "&amp;C972</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="973" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A973" s="0" t="str">
+        <f aca="false">D973&amp;" "&amp;C973</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="974" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A974" s="0" t="str">
+        <f aca="false">D974&amp;" "&amp;C974</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="975" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A975" s="0" t="str">
+        <f aca="false">D975&amp;" "&amp;C975</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="976" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A976" s="0" t="str">
+        <f aca="false">D976&amp;" "&amp;C976</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="977" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A977" s="0" t="str">
+        <f aca="false">D977&amp;" "&amp;C977</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="978" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A978" s="0" t="str">
+        <f aca="false">D978&amp;" "&amp;C978</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="979" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A979" s="0" t="str">
+        <f aca="false">D979&amp;" "&amp;C979</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="980" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A980" s="0" t="str">
+        <f aca="false">D980&amp;" "&amp;C980</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="981" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A981" s="0" t="str">
+        <f aca="false">D981&amp;" "&amp;C981</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="982" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A982" s="0" t="str">
+        <f aca="false">D982&amp;" "&amp;C982</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="983" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A983" s="0" t="str">
+        <f aca="false">D983&amp;" "&amp;C983</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="984" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A984" s="0" t="str">
+        <f aca="false">D984&amp;" "&amp;C984</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="985" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A985" s="0" t="str">
+        <f aca="false">D985&amp;" "&amp;C985</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="986" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A986" s="0" t="str">
+        <f aca="false">D986&amp;" "&amp;C986</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="987" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A987" s="0" t="str">
+        <f aca="false">D987&amp;" "&amp;C987</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="988" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A988" s="0" t="str">
+        <f aca="false">D988&amp;" "&amp;C988</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="989" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A989" s="0" t="str">
+        <f aca="false">D989&amp;" "&amp;C989</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="990" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A990" s="0" t="str">
+        <f aca="false">D990&amp;" "&amp;C990</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="991" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A991" s="0" t="str">
+        <f aca="false">D991&amp;" "&amp;C991</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="992" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A992" s="0" t="str">
+        <f aca="false">D992&amp;" "&amp;C992</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="993" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A993" s="0" t="str">
+        <f aca="false">D993&amp;" "&amp;C993</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="994" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A994" s="0" t="str">
+        <f aca="false">D994&amp;" "&amp;C994</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="995" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A995" s="0" t="str">
+        <f aca="false">D995&amp;" "&amp;C995</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="996" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A996" s="0" t="str">
+        <f aca="false">D996&amp;" "&amp;C996</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="997" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A997" s="0" t="str">
+        <f aca="false">D997&amp;" "&amp;C997</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="998" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A998" s="0" t="str">
+        <f aca="false">D998&amp;" "&amp;C998</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="999" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A999" s="0" t="str">
+        <f aca="false">D999&amp;" "&amp;C999</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1000" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1000" s="0" t="str">
+        <f aca="false">D1000&amp;" "&amp;C1000</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1001" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1001" s="0" t="str">
+        <f aca="false">D1001&amp;" "&amp;C1001</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1002" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1002" s="0" t="str">
+        <f aca="false">D1002&amp;" "&amp;C1002</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1003" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1003" s="0" t="str">
+        <f aca="false">D1003&amp;" "&amp;C1003</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1004" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1004" s="0" t="str">
+        <f aca="false">D1004&amp;" "&amp;C1004</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1005" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1005" s="0" t="str">
+        <f aca="false">D1005&amp;" "&amp;C1005</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1006" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1006" s="0" t="str">
+        <f aca="false">D1006&amp;" "&amp;C1006</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1007" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1007" s="0" t="str">
+        <f aca="false">D1007&amp;" "&amp;C1007</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1008" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1008" s="0" t="str">
+        <f aca="false">D1008&amp;" "&amp;C1008</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1009" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1009" s="0" t="str">
+        <f aca="false">D1009&amp;" "&amp;C1009</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1010" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1010" s="0" t="str">
+        <f aca="false">D1010&amp;" "&amp;C1010</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1011" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1011" s="0" t="str">
+        <f aca="false">D1011&amp;" "&amp;C1011</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1012" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1012" s="0" t="str">
+        <f aca="false">D1012&amp;" "&amp;C1012</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1013" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1013" s="0" t="str">
+        <f aca="false">D1013&amp;" "&amp;C1013</f>
+        <v> </v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B6:F1793" xr:uid="{00000000-0009-0000-0000-000003000000}"/>
-[...2 lines deleted...]
-      <formula1>Types</formula1>
+  <autoFilter ref="B6:F1793"/>
+  <dataValidations count="1">
+    <dataValidation allowBlank="true" errorStyle="stop" operator="between" showDropDown="false" showErrorMessage="true" showInputMessage="true" sqref="C21" type="list">
+      <formula1>Updates_Spring2026!Types</formula1>
+      <formula2>0</formula2>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...2 lines deleted...]
-    <oddFooter>&amp;C&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddFooter>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.3"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter>&amp;Cwww.theinfiniteactuary.com</oddFooter>
   </headerFooter>
-  <legacyDrawing r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:I1793"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
+  <dimension ref="A1:I1022"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B3" sqref="B3"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="B1" colorId="64" zoomScale="120" zoomScaleNormal="120" zoomScalePageLayoutView="100" workbookViewId="0">
+      <pane xSplit="0" ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="topLeft" activeCell="B1" activeCellId="0" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="B3" activeCellId="0" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.00390625" defaultRowHeight="15.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13.5" hidden="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="8.1640625" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="true" outlineLevel="0" max="1" min="1" style="0" width="13.5"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="11.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="55.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="8"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="10.83"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="23" width="75.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="1" width="6.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="0" width="7.66"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="9" style="0" width="8.17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="B5" s="4" t="s">
+    <row r="1" customFormat="false" ht="21" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="B1" s="24" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="2" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B2" s="25" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="3" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B3" s="25"/>
+    </row>
+    <row r="4" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B4" s="25"/>
+    </row>
+    <row r="5" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B5" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="4"/>
-      <c r="D5" s="4" t="s">
+      <c r="C5" s="9"/>
+      <c r="D5" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="E5" s="4" t="s">
+      <c r="E5" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="F5" s="13"/>
-[...1 lines deleted...]
-      <c r="H5" s="4"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
       <c r="I5" s="3"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A6" t="s">
+    <row r="6" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="B6" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C6" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="4" t="s">
+      <c r="D6" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="E6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="13" t="s">
+      <c r="F6" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="4"/>
-      <c r="H6" s="4"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
       <c r="I6" s="3"/>
     </row>
-    <row r="7" spans="1:9" ht="17" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <f t="shared" ref="A7:A31" si="0">D7&amp;" "&amp;C7</f>
+    <row r="7" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A7" s="0" t="str">
+        <f aca="false">D7&amp;" "&amp;C7</f>
         <v>B DSM</v>
       </c>
-      <c r="B7" s="37">
+      <c r="B7" s="31" t="n">
         <v>45823</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="E7" s="1">
+        <v>64</v>
+      </c>
+      <c r="E7" s="1" t="n">
         <v>1</v>
       </c>
-      <c r="F7" s="19" t="s">
-[...7 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F7" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="G7" s="28"/>
+      <c r="H7" s="29"/>
+    </row>
+    <row r="8" customFormat="false" ht="18" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A8" s="0" t="str">
+        <f aca="false">D8&amp;" "&amp;C8</f>
         <v>A DSM</v>
       </c>
-      <c r="B8" s="37">
+      <c r="B8" s="31" t="n">
         <v>45832</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" s="1" t="n">
+        <v>1</v>
+      </c>
+      <c r="F8" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="G8" s="28"/>
+      <c r="H8" s="29"/>
+    </row>
+    <row r="9" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A9" s="0" t="str">
+        <f aca="false">D9&amp;" "&amp;C9</f>
+        <v>D DSM</v>
+      </c>
+      <c r="B9" s="31" t="n">
+        <v>45833</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="E8" s="1">
+      <c r="E9" s="1" t="n">
         <v>1</v>
       </c>
-      <c r="F8" s="19" t="s">
-[...19 lines deleted...]
-      <c r="E9" s="1">
+      <c r="F9" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="G9" s="28"/>
+      <c r="H9" s="29"/>
+    </row>
+    <row r="10" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A10" s="0" t="str">
+        <f aca="false">D10&amp;" "&amp;C10</f>
+        <v>C DSM</v>
+      </c>
+      <c r="B10" s="31" t="n">
+        <v>45839</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" s="1" t="n">
         <v>1</v>
       </c>
-      <c r="F9" s="19" t="s">
-[...30 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F10" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="G10" s="28"/>
+      <c r="H10" s="29"/>
+    </row>
+    <row r="11" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A11" s="0" t="str">
+        <f aca="false">D11&amp;" "&amp;C11</f>
         <v>SM Condensed Outline, Flashcards, Formula Sheet</v>
       </c>
-      <c r="B11" s="37">
+      <c r="B11" s="31" t="n">
         <v>45841</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="1">
+      <c r="E11" s="1" t="n">
         <v>1</v>
       </c>
-      <c r="F11" s="19" t="s">
-[...7 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F11" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="G11" s="28"/>
+      <c r="H11" s="29"/>
+    </row>
+    <row r="12" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A12" s="0" t="str">
+        <f aca="false">D12&amp;" "&amp;C12</f>
         <v>SM Past Exam Mapping Spreadsheet</v>
       </c>
-      <c r="B12" s="37">
+      <c r="B12" s="31" t="n">
         <v>45877</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E12" s="1">
+      <c r="E12" s="1" t="n">
         <v>1</v>
       </c>
-      <c r="F12" s="36" t="s">
-[...5 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F12" s="32" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A13" s="0" t="str">
+        <f aca="false">D13&amp;" "&amp;C13</f>
         <v>SM TIA CFE-101 Practice Exam</v>
       </c>
-      <c r="B13" s="37">
+      <c r="B13" s="31" t="n">
         <v>45884</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E13" s="1">
+      <c r="E13" s="1" t="n">
         <v>1</v>
       </c>
-      <c r="F13" s="36" t="s">
-[...5 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F13" s="32" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" customFormat="false" ht="51" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A14" s="0" t="str">
+        <f aca="false">D14&amp;" "&amp;C14</f>
         <v>D DSM</v>
       </c>
-      <c r="B14" s="37">
+      <c r="B14" s="31" t="n">
         <v>45895</v>
       </c>
-      <c r="C14" s="11" t="s">
-        <v>51</v>
+      <c r="C14" s="33" t="s">
+        <v>49</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="E14" s="11">
+        <v>59</v>
+      </c>
+      <c r="E14" s="33" t="n">
         <v>2</v>
       </c>
-      <c r="F14" s="19" t="s">
-[...5 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F14" s="32" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="15" customFormat="false" ht="39" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A15" s="0" t="str">
+        <f aca="false">D15&amp;" "&amp;C15</f>
         <v>D Handouts</v>
       </c>
-      <c r="B15" s="37">
+      <c r="B15" s="31" t="n">
         <v>45895</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="E15" s="11">
+        <v>59</v>
+      </c>
+      <c r="E15" s="33" t="n">
         <v>2</v>
       </c>
-      <c r="F15" s="19" t="s">
-[...5 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F15" s="32" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="16" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A16" s="0" t="str">
+        <f aca="false">D16&amp;" "&amp;C16</f>
         <v>SM Condensed Outline</v>
       </c>
-      <c r="B16" s="37">
+      <c r="B16" s="31" t="n">
         <v>45895</v>
       </c>
-      <c r="C16" s="11" t="s">
-        <v>73</v>
+      <c r="C16" s="33" t="s">
+        <v>82</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="33" t="n">
         <v>2</v>
       </c>
-      <c r="F16" s="19" t="s">
-[...5 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F16" s="32" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="17" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A17" s="0" t="str">
+        <f aca="false">D17&amp;" "&amp;C17</f>
         <v>SM Flashcards</v>
       </c>
-      <c r="B17" s="37">
+      <c r="B17" s="31" t="n">
         <v>45895</v>
       </c>
-      <c r="C17" s="11" t="s">
+      <c r="C17" s="33" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="33" t="n">
         <v>2</v>
       </c>
-      <c r="F17" s="19" t="s">
-[...5 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F17" s="32" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="18" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A18" s="0" t="str">
+        <f aca="false">D18&amp;" "&amp;C18</f>
         <v>SM Drill Problems</v>
       </c>
-      <c r="B18" s="37">
+      <c r="B18" s="31" t="n">
         <v>45905</v>
       </c>
-      <c r="C18" s="11" t="s">
-        <v>75</v>
+      <c r="C18" s="33" t="s">
+        <v>84</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="33" t="n">
         <v>1</v>
       </c>
-      <c r="F18" s="19" t="s">
-[...5 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F18" s="32" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="19" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A19" s="0" t="str">
+        <f aca="false">D19&amp;" "&amp;C19</f>
         <v>D DSM / Handouts</v>
       </c>
-      <c r="B19" s="37">
+      <c r="B19" s="31" t="n">
         <v>45941</v>
       </c>
-      <c r="C19" s="11" t="s">
-        <v>77</v>
+      <c r="C19" s="33" t="s">
+        <v>86</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="E19" s="11">
+        <v>59</v>
+      </c>
+      <c r="E19" s="33" t="n">
         <v>3</v>
       </c>
-      <c r="F19" s="19" t="s">
-[...5 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F19" s="32" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A20" s="0" t="str">
+        <f aca="false">D20&amp;" "&amp;C20</f>
         <v>SM Condensed Outline / Flashcards</v>
       </c>
-      <c r="B20" s="37">
+      <c r="B20" s="31" t="n">
         <v>45941</v>
       </c>
-      <c r="C20" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="11" t="s">
+      <c r="C20" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="33" t="n">
         <v>3</v>
       </c>
-      <c r="F20" s="19" t="s">
-[...5 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F20" s="32" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A21" s="0" t="str">
+        <f aca="false">D21&amp;" "&amp;C21</f>
         <v>SM Formula Sheet</v>
       </c>
-      <c r="B21" s="37">
+      <c r="B21" s="31" t="n">
         <v>45941</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="11" t="s">
+      <c r="C21" s="40" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="33" t="n">
         <v>2</v>
       </c>
-      <c r="F21" s="19" t="s">
-[...5 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F21" s="32" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="22" customFormat="false" ht="33.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A22" s="0" t="str">
+        <f aca="false">D22&amp;" "&amp;C22</f>
         <v>SM Drill Problems</v>
       </c>
-      <c r="B22" s="33">
+      <c r="B22" s="34" t="n">
         <v>45941</v>
       </c>
-      <c r="C22" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="11" t="s">
+      <c r="C22" s="33" t="s">
+        <v>84</v>
+      </c>
+      <c r="D22" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22" s="33" t="n">
         <v>2</v>
       </c>
-      <c r="F22" s="21" t="s">
-[...143 lines deleted...]
-      <c r="B36" s="17"/>
+      <c r="F22" s="35" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="23" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="0" t="str">
+        <f aca="false">D23&amp;" "&amp;C23</f>
+        <v> </v>
+      </c>
+      <c r="B23" s="36"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="35"/>
+    </row>
+    <row r="24" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="0" t="str">
+        <f aca="false">D24&amp;" "&amp;C24</f>
+        <v> </v>
+      </c>
+      <c r="B24" s="36"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="34"/>
+      <c r="F24" s="35"/>
+    </row>
+    <row r="25" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="0" t="str">
+        <f aca="false">D25&amp;" "&amp;C25</f>
+        <v> </v>
+      </c>
+      <c r="B25" s="36"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="35"/>
+    </row>
+    <row r="26" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="0" t="str">
+        <f aca="false">D26&amp;" "&amp;C26</f>
+        <v> </v>
+      </c>
+      <c r="B26" s="36"/>
+      <c r="C26" s="33"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="35"/>
+    </row>
+    <row r="27" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="0" t="str">
+        <f aca="false">D27&amp;" "&amp;C27</f>
+        <v> </v>
+      </c>
+      <c r="B27" s="36"/>
+      <c r="C27" s="33"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="32"/>
+    </row>
+    <row r="28" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="0" t="str">
+        <f aca="false">D28&amp;" "&amp;C28</f>
+        <v> </v>
+      </c>
+      <c r="B28" s="36"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="35"/>
+    </row>
+    <row r="29" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="0" t="str">
+        <f aca="false">D29&amp;" "&amp;C29</f>
+        <v> </v>
+      </c>
+      <c r="B29" s="36"/>
+      <c r="C29" s="33"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="35"/>
+    </row>
+    <row r="30" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="0" t="str">
+        <f aca="false">D30&amp;" "&amp;C30</f>
+        <v> </v>
+      </c>
+      <c r="B30" s="36"/>
+      <c r="C30" s="33"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="35"/>
+    </row>
+    <row r="31" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="0" t="str">
+        <f aca="false">D31&amp;" "&amp;C31</f>
+        <v> </v>
+      </c>
+      <c r="B31" s="36"/>
+      <c r="C31" s="33"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="33"/>
+      <c r="F31" s="35"/>
+    </row>
+    <row r="32" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B32" s="36"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="35"/>
+    </row>
+    <row r="33" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="B33" s="36"/>
+      <c r="C33" s="33"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="35"/>
+    </row>
+    <row r="34" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="0" t="str">
+        <f aca="false">D34&amp;" "&amp;C34</f>
+        <v> </v>
+      </c>
+      <c r="B34" s="36"/>
+      <c r="C34" s="33"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="35"/>
+    </row>
+    <row r="35" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="0" t="str">
+        <f aca="false">D35&amp;" "&amp;C35</f>
+        <v> </v>
+      </c>
+      <c r="B35" s="36"/>
+      <c r="C35" s="33"/>
+      <c r="D35" s="33"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="35"/>
+    </row>
+    <row r="36" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="0" t="str">
+        <f aca="false">D36&amp;" "&amp;C36</f>
+        <v> </v>
+      </c>
+      <c r="B36" s="36"/>
       <c r="C36" s="1"/>
-      <c r="D36" s="11"/>
-[...8 lines deleted...]
-      <c r="B37" s="17"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="35"/>
+    </row>
+    <row r="37" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="0" t="str">
+        <f aca="false">D37&amp;" "&amp;C37</f>
+        <v> </v>
+      </c>
+      <c r="B37" s="36"/>
       <c r="C37" s="1"/>
-      <c r="D37" s="11"/>
-[...8 lines deleted...]
-      <c r="B38" s="17"/>
+      <c r="D37" s="33"/>
+      <c r="E37" s="33"/>
+      <c r="F37" s="35"/>
+    </row>
+    <row r="38" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="0" t="str">
+        <f aca="false">D38&amp;" "&amp;C38</f>
+        <v> </v>
+      </c>
+      <c r="B38" s="36"/>
       <c r="C38" s="1"/>
-      <c r="D38" s="11"/>
-[...8 lines deleted...]
-      <c r="B39" s="12"/>
+      <c r="D38" s="33"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="35"/>
+    </row>
+    <row r="39" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="0" t="str">
+        <f aca="false">D39&amp;" "&amp;C39</f>
+        <v> </v>
+      </c>
+      <c r="B39" s="37"/>
       <c r="C39" s="1"/>
-      <c r="D39" s="11"/>
-[...8 lines deleted...]
-      <c r="B40" s="12"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="35"/>
+    </row>
+    <row r="40" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="0" t="str">
+        <f aca="false">D40&amp;" "&amp;C40</f>
+        <v> </v>
+      </c>
+      <c r="B40" s="37"/>
       <c r="C40" s="1"/>
-      <c r="D40" s="11"/>
-[...8 lines deleted...]
-      <c r="B41" s="12"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="35"/>
+    </row>
+    <row r="41" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="0" t="str">
+        <f aca="false">D41&amp;" "&amp;C41</f>
+        <v> </v>
+      </c>
+      <c r="B41" s="37"/>
       <c r="C41" s="1"/>
-      <c r="D41" s="11"/>
-[...30 lines deleted...]
-      <c r="B44" s="12"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="33"/>
+      <c r="F41" s="35"/>
+    </row>
+    <row r="42" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="0" t="str">
+        <f aca="false">D42&amp;" "&amp;C42</f>
+        <v> </v>
+      </c>
+      <c r="B42" s="36"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="33"/>
+      <c r="F42" s="15"/>
+    </row>
+    <row r="43" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="0" t="str">
+        <f aca="false">D43&amp;" "&amp;C43</f>
+        <v> </v>
+      </c>
+      <c r="B43" s="36"/>
+      <c r="C43" s="33"/>
+      <c r="D43" s="33"/>
+      <c r="E43" s="33"/>
+      <c r="F43" s="35"/>
+    </row>
+    <row r="44" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A44" s="0" t="str">
+        <f aca="false">D44&amp;" "&amp;C44</f>
+        <v> </v>
+      </c>
+      <c r="B44" s="37"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
-      <c r="E44" s="11"/>
-[...7 lines deleted...]
-      <c r="B45" s="12"/>
+      <c r="E44" s="33"/>
+      <c r="F44" s="35"/>
+    </row>
+    <row r="45" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A45" s="0" t="str">
+        <f aca="false">D45&amp;" "&amp;C45</f>
+        <v> </v>
+      </c>
+      <c r="B45" s="37"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
-      <c r="E45" s="11"/>
-[...7 lines deleted...]
-      <c r="B46" s="12"/>
+      <c r="E45" s="33"/>
+      <c r="F45" s="32"/>
+    </row>
+    <row r="46" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A46" s="0" t="str">
+        <f aca="false">D46&amp;" "&amp;C46</f>
+        <v> </v>
+      </c>
+      <c r="B46" s="37"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
-      <c r="E46" s="11"/>
-[...7 lines deleted...]
-      <c r="B47" s="12"/>
+      <c r="E46" s="33"/>
+      <c r="F46" s="32"/>
+    </row>
+    <row r="47" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A47" s="0" t="str">
+        <f aca="false">D47&amp;" "&amp;C47</f>
+        <v> </v>
+      </c>
+      <c r="B47" s="37"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
-      <c r="E47" s="11"/>
-[...7 lines deleted...]
-      <c r="B48" s="12"/>
+      <c r="E47" s="33"/>
+      <c r="F47" s="32"/>
+    </row>
+    <row r="48" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A48" s="0" t="str">
+        <f aca="false">D48&amp;" "&amp;C48</f>
+        <v> </v>
+      </c>
+      <c r="B48" s="37"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
-      <c r="E48" s="11"/>
-[...7 lines deleted...]
-      <c r="B49" s="12"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="32"/>
+    </row>
+    <row r="49" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A49" s="0" t="str">
+        <f aca="false">D49&amp;" "&amp;C49</f>
+        <v> </v>
+      </c>
+      <c r="B49" s="37"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
-      <c r="E49" s="11"/>
-[...7 lines deleted...]
-      <c r="B50" s="12"/>
+      <c r="E49" s="33"/>
+      <c r="F49" s="35"/>
+    </row>
+    <row r="50" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A50" s="0" t="str">
+        <f aca="false">D50&amp;" "&amp;C50</f>
+        <v> </v>
+      </c>
+      <c r="B50" s="37"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
-      <c r="E50" s="11"/>
-[...7 lines deleted...]
-      <c r="B51" s="12"/>
+      <c r="E50" s="33"/>
+      <c r="F50" s="35"/>
+    </row>
+    <row r="51" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A51" s="0" t="str">
+        <f aca="false">D51&amp;" "&amp;C51</f>
+        <v> </v>
+      </c>
+      <c r="B51" s="37"/>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
-      <c r="E51" s="11"/>
-[...18 lines deleted...]
-      <c r="B53" s="12"/>
+      <c r="E51" s="33"/>
+      <c r="F51" s="35"/>
+    </row>
+    <row r="52" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A52" s="0" t="str">
+        <f aca="false">D52&amp;" "&amp;C52</f>
+        <v> </v>
+      </c>
+      <c r="B52" s="37"/>
+      <c r="C52" s="33"/>
+      <c r="D52" s="33"/>
+      <c r="E52" s="33"/>
+      <c r="F52" s="35"/>
+    </row>
+    <row r="53" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A53" s="0" t="str">
+        <f aca="false">D53&amp;" "&amp;C53</f>
+        <v> </v>
+      </c>
+      <c r="B53" s="37"/>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
-      <c r="E53" s="11"/>
-[...29 lines deleted...]
-      <c r="B56" s="12"/>
+      <c r="E53" s="33"/>
+      <c r="F53" s="35"/>
+    </row>
+    <row r="54" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A54" s="0" t="str">
+        <f aca="false">D54&amp;" "&amp;C54</f>
+        <v> </v>
+      </c>
+      <c r="B54" s="37"/>
+      <c r="C54" s="33"/>
+      <c r="D54" s="33"/>
+      <c r="E54" s="33"/>
+      <c r="F54" s="35"/>
+    </row>
+    <row r="55" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A55" s="0" t="str">
+        <f aca="false">D55&amp;" "&amp;C55</f>
+        <v> </v>
+      </c>
+      <c r="B55" s="37"/>
+      <c r="C55" s="33"/>
+      <c r="D55" s="33"/>
+      <c r="E55" s="33"/>
+      <c r="F55" s="35"/>
+    </row>
+    <row r="56" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A56" s="0" t="str">
+        <f aca="false">D56&amp;" "&amp;C56</f>
+        <v> </v>
+      </c>
+      <c r="B56" s="37"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
-      <c r="E56" s="11"/>
-[...7 lines deleted...]
-      <c r="B57" s="12"/>
+      <c r="E56" s="33"/>
+      <c r="F56" s="35"/>
+    </row>
+    <row r="57" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A57" s="0" t="str">
+        <f aca="false">D57&amp;" "&amp;C57</f>
+        <v> </v>
+      </c>
+      <c r="B57" s="37"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
-      <c r="E57" s="11"/>
-[...7 lines deleted...]
-      <c r="B58" s="12"/>
+      <c r="E57" s="33"/>
+      <c r="F57" s="35"/>
+    </row>
+    <row r="58" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A58" s="0" t="str">
+        <f aca="false">D58&amp;" "&amp;C58</f>
+        <v> </v>
+      </c>
+      <c r="B58" s="37"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
-      <c r="E58" s="11"/>
-[...7 lines deleted...]
-      <c r="B59" s="34"/>
+      <c r="E58" s="33"/>
+      <c r="F58" s="32"/>
+    </row>
+    <row r="59" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A59" s="0" t="str">
+        <f aca="false">D59&amp;" "&amp;C59</f>
+        <v> </v>
+      </c>
+      <c r="B59" s="38"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
-      <c r="F59" s="19"/>
-[...6 lines deleted...]
-      <c r="B60" s="34"/>
+      <c r="F59" s="32"/>
+    </row>
+    <row r="60" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A60" s="0" t="str">
+        <f aca="false">D60&amp;" "&amp;C60</f>
+        <v> </v>
+      </c>
+      <c r="B60" s="38"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
-      <c r="F60" s="19"/>
-[...6 lines deleted...]
-      <c r="B61" s="34"/>
+      <c r="F60" s="32"/>
+    </row>
+    <row r="61" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A61" s="0" t="str">
+        <f aca="false">D61&amp;" "&amp;C61</f>
+        <v> </v>
+      </c>
+      <c r="B61" s="38"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
-      <c r="F61" s="19"/>
-[...6 lines deleted...]
-      <c r="B62" s="34"/>
+      <c r="F61" s="32"/>
+    </row>
+    <row r="62" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A62" s="0" t="str">
+        <f aca="false">D62&amp;" "&amp;C62</f>
+        <v> </v>
+      </c>
+      <c r="B62" s="38"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
-      <c r="F62" s="19"/>
-[...6 lines deleted...]
-      <c r="B63" s="34"/>
+      <c r="F62" s="32"/>
+    </row>
+    <row r="63" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A63" s="0" t="str">
+        <f aca="false">D63&amp;" "&amp;C63</f>
+        <v> </v>
+      </c>
+      <c r="B63" s="38"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
-      <c r="F63" s="19"/>
-[...6 lines deleted...]
-      <c r="B64" s="34"/>
+      <c r="F63" s="32"/>
+    </row>
+    <row r="64" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A64" s="0" t="str">
+        <f aca="false">D64&amp;" "&amp;C64</f>
+        <v> </v>
+      </c>
+      <c r="B64" s="38"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
-      <c r="F64" s="20"/>
-[...29 lines deleted...]
-      <c r="C67" s="11"/>
+      <c r="F64" s="35"/>
+    </row>
+    <row r="65" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A65" s="0" t="str">
+        <f aca="false">D65&amp;" "&amp;C65</f>
+        <v> </v>
+      </c>
+      <c r="B65" s="39"/>
+      <c r="C65" s="33"/>
+      <c r="D65" s="33"/>
+      <c r="E65" s="33"/>
+      <c r="F65" s="32"/>
+    </row>
+    <row r="66" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A66" s="0" t="str">
+        <f aca="false">D66&amp;" "&amp;C66</f>
+        <v> </v>
+      </c>
+      <c r="B66" s="39"/>
+      <c r="C66" s="33"/>
+      <c r="D66" s="33"/>
+      <c r="E66" s="33"/>
+      <c r="F66" s="32"/>
+    </row>
+    <row r="67" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A67" s="0" t="str">
+        <f aca="false">D67&amp;" "&amp;C67</f>
+        <v> </v>
+      </c>
+      <c r="B67" s="38"/>
+      <c r="C67" s="33"/>
       <c r="D67" s="1"/>
-      <c r="F67" s="19"/>
-[...7 lines deleted...]
-      <c r="C68" s="11"/>
+      <c r="F67" s="32"/>
+    </row>
+    <row r="68" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A68" s="0" t="str">
+        <f aca="false">D68&amp;" "&amp;C68</f>
+        <v> </v>
+      </c>
+      <c r="B68" s="38"/>
+      <c r="C68" s="33"/>
       <c r="D68" s="1"/>
-      <c r="F68" s="19"/>
-[...7 lines deleted...]
-      <c r="C69" s="11"/>
+      <c r="F68" s="32"/>
+    </row>
+    <row r="69" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A69" s="0" t="str">
+        <f aca="false">D69&amp;" "&amp;C69</f>
+        <v> </v>
+      </c>
+      <c r="B69" s="38"/>
+      <c r="C69" s="33"/>
       <c r="D69" s="1"/>
-      <c r="F69" s="19"/>
-[...7 lines deleted...]
-      <c r="C70" s="11"/>
+      <c r="F69" s="32"/>
+    </row>
+    <row r="70" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A70" s="0" t="str">
+        <f aca="false">D70&amp;" "&amp;C70</f>
+        <v> </v>
+      </c>
+      <c r="B70" s="38"/>
+      <c r="C70" s="33"/>
       <c r="D70" s="1"/>
-      <c r="F70" s="19"/>
-[...7 lines deleted...]
-      <c r="C71" s="11"/>
+      <c r="F70" s="32"/>
+    </row>
+    <row r="71" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A71" s="0" t="str">
+        <f aca="false">D71&amp;" "&amp;C71</f>
+        <v> </v>
+      </c>
+      <c r="B71" s="38"/>
+      <c r="C71" s="33"/>
       <c r="D71" s="1"/>
-      <c r="F71" s="19"/>
-[...7 lines deleted...]
-      <c r="C72" s="11"/>
+      <c r="F71" s="32"/>
+    </row>
+    <row r="72" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A72" s="0" t="str">
+        <f aca="false">D72&amp;" "&amp;C72</f>
+        <v> </v>
+      </c>
+      <c r="B72" s="38"/>
+      <c r="C72" s="33"/>
       <c r="D72" s="1"/>
-      <c r="F72" s="19"/>
-[...7 lines deleted...]
-      <c r="C73" s="11"/>
+      <c r="F72" s="32"/>
+    </row>
+    <row r="73" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A73" s="0" t="str">
+        <f aca="false">D73&amp;" "&amp;C73</f>
+        <v> </v>
+      </c>
+      <c r="B73" s="38"/>
+      <c r="C73" s="33"/>
       <c r="D73" s="1"/>
-      <c r="F73" s="19"/>
-[...7 lines deleted...]
-      <c r="C74" s="11"/>
+      <c r="F73" s="32"/>
+    </row>
+    <row r="74" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A74" s="0" t="str">
+        <f aca="false">D74&amp;" "&amp;C74</f>
+        <v> </v>
+      </c>
+      <c r="B74" s="38"/>
+      <c r="C74" s="33"/>
       <c r="D74" s="1"/>
-      <c r="F74" s="19"/>
-[...7 lines deleted...]
-      <c r="C75" s="11"/>
+      <c r="F74" s="32"/>
+    </row>
+    <row r="75" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A75" s="0" t="str">
+        <f aca="false">D75&amp;" "&amp;C75</f>
+        <v> </v>
+      </c>
+      <c r="B75" s="38"/>
+      <c r="C75" s="33"/>
       <c r="D75" s="1"/>
-      <c r="F75" s="19"/>
-[...7 lines deleted...]
-      <c r="C76" s="11"/>
+      <c r="F75" s="32"/>
+    </row>
+    <row r="76" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A76" s="0" t="str">
+        <f aca="false">D76&amp;" "&amp;C76</f>
+        <v> </v>
+      </c>
+      <c r="B76" s="38"/>
+      <c r="C76" s="33"/>
       <c r="D76" s="1"/>
-      <c r="F76" s="19"/>
-[...7 lines deleted...]
-      <c r="C77" s="11"/>
+      <c r="F76" s="32"/>
+    </row>
+    <row r="77" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A77" s="0" t="str">
+        <f aca="false">D77&amp;" "&amp;C77</f>
+        <v> </v>
+      </c>
+      <c r="B77" s="38"/>
+      <c r="C77" s="33"/>
       <c r="D77" s="1"/>
-      <c r="F77" s="19"/>
-[...7 lines deleted...]
-      <c r="C78" s="11"/>
+      <c r="F77" s="32"/>
+    </row>
+    <row r="78" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A78" s="0" t="str">
+        <f aca="false">D78&amp;" "&amp;C78</f>
+        <v> </v>
+      </c>
+      <c r="B78" s="38"/>
+      <c r="C78" s="33"/>
       <c r="D78" s="1"/>
-      <c r="F78" s="19"/>
-[...7 lines deleted...]
-      <c r="C79" s="11"/>
+      <c r="F78" s="32"/>
+    </row>
+    <row r="79" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A79" s="0" t="str">
+        <f aca="false">D79&amp;" "&amp;C79</f>
+        <v> </v>
+      </c>
+      <c r="B79" s="38"/>
+      <c r="C79" s="33"/>
       <c r="D79" s="1"/>
-      <c r="F79" s="19"/>
-[...7 lines deleted...]
-      <c r="C80" s="11"/>
+      <c r="F79" s="32"/>
+    </row>
+    <row r="80" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A80" s="0" t="str">
+        <f aca="false">D80&amp;" "&amp;C80</f>
+        <v> </v>
+      </c>
+      <c r="B80" s="38"/>
+      <c r="C80" s="33"/>
       <c r="D80" s="1"/>
-      <c r="F80" s="36"/>
-[...7 lines deleted...]
-      <c r="C81" s="11"/>
+      <c r="F80" s="32"/>
+    </row>
+    <row r="81" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A81" s="0" t="str">
+        <f aca="false">D81&amp;" "&amp;C81</f>
+        <v> </v>
+      </c>
+      <c r="B81" s="38"/>
+      <c r="C81" s="33"/>
       <c r="D81" s="1"/>
-      <c r="F81" s="19"/>
-[...7 lines deleted...]
-      <c r="C82" s="11"/>
+      <c r="F81" s="32"/>
+    </row>
+    <row r="82" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A82" s="0" t="str">
+        <f aca="false">D82&amp;" "&amp;C82</f>
+        <v> </v>
+      </c>
+      <c r="B82" s="38"/>
+      <c r="C82" s="33"/>
       <c r="D82" s="1"/>
-      <c r="F82" s="36"/>
-[...7 lines deleted...]
-      <c r="C83" s="11"/>
+      <c r="F82" s="32"/>
+    </row>
+    <row r="83" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A83" s="0" t="str">
+        <f aca="false">D83&amp;" "&amp;C83</f>
+        <v> </v>
+      </c>
+      <c r="B83" s="38"/>
+      <c r="C83" s="33"/>
       <c r="D83" s="1"/>
-      <c r="F83" s="19"/>
-[...7 lines deleted...]
-      <c r="C84" s="11"/>
+      <c r="F83" s="32"/>
+    </row>
+    <row r="84" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A84" s="0" t="str">
+        <f aca="false">D84&amp;" "&amp;C84</f>
+        <v> </v>
+      </c>
+      <c r="B84" s="38"/>
+      <c r="C84" s="33"/>
       <c r="D84" s="1"/>
-      <c r="F84" s="19"/>
-[...7 lines deleted...]
-      <c r="C85" s="11"/>
+      <c r="F84" s="32"/>
+    </row>
+    <row r="85" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A85" s="0" t="str">
+        <f aca="false">D85&amp;" "&amp;C85</f>
+        <v> </v>
+      </c>
+      <c r="B85" s="38"/>
+      <c r="C85" s="33"/>
       <c r="D85" s="1"/>
-      <c r="F85" s="19"/>
-[...7 lines deleted...]
-      <c r="C86" s="11"/>
+      <c r="F85" s="32"/>
+    </row>
+    <row r="86" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A86" s="0" t="str">
+        <f aca="false">D86&amp;" "&amp;C86</f>
+        <v> </v>
+      </c>
+      <c r="B86" s="39"/>
+      <c r="C86" s="33"/>
       <c r="D86" s="1"/>
-      <c r="F86" s="19"/>
-[...7 lines deleted...]
-      <c r="C87" s="11"/>
+      <c r="F86" s="32"/>
+    </row>
+    <row r="87" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A87" s="0" t="str">
+        <f aca="false">D87&amp;" "&amp;C87</f>
+        <v> </v>
+      </c>
+      <c r="B87" s="39"/>
+      <c r="C87" s="33"/>
       <c r="D87" s="1"/>
-      <c r="F87" s="19"/>
-[...7 lines deleted...]
-      <c r="C88" s="11"/>
+      <c r="F87" s="32"/>
+    </row>
+    <row r="88" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A88" s="0" t="str">
+        <f aca="false">D88&amp;" "&amp;C88</f>
+        <v> </v>
+      </c>
+      <c r="B88" s="39"/>
+      <c r="C88" s="33"/>
       <c r="D88" s="1"/>
-      <c r="F88" s="36"/>
-[...7 lines deleted...]
-      <c r="C89" s="11"/>
+      <c r="F88" s="32"/>
+    </row>
+    <row r="89" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A89" s="0" t="str">
+        <f aca="false">D89&amp;" "&amp;C89</f>
+        <v> </v>
+      </c>
+      <c r="B89" s="39"/>
+      <c r="C89" s="33"/>
       <c r="D89" s="1"/>
-      <c r="F89" s="36"/>
-[...7 lines deleted...]
-      <c r="C90" s="11"/>
+      <c r="F89" s="32"/>
+    </row>
+    <row r="90" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A90" s="0" t="str">
+        <f aca="false">D90&amp;" "&amp;C90</f>
+        <v> </v>
+      </c>
+      <c r="B90" s="39"/>
+      <c r="C90" s="33"/>
       <c r="D90" s="1"/>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C91" s="11"/>
+    <row r="91" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A91" s="0" t="str">
+        <f aca="false">D91&amp;" "&amp;C91</f>
+        <v> </v>
+      </c>
+      <c r="B91" s="39"/>
+      <c r="C91" s="33"/>
       <c r="D91" s="1"/>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C92" s="11"/>
+    <row r="92" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A92" s="0" t="str">
+        <f aca="false">D92&amp;" "&amp;C92</f>
+        <v> </v>
+      </c>
+      <c r="B92" s="39"/>
+      <c r="C92" s="33"/>
       <c r="D92" s="1"/>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C93" s="11"/>
+    <row r="93" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A93" s="0" t="str">
+        <f aca="false">D93&amp;" "&amp;C93</f>
+        <v> </v>
+      </c>
+      <c r="B93" s="39"/>
+      <c r="C93" s="33"/>
       <c r="D93" s="1"/>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C94" s="11"/>
+    <row r="94" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A94" s="0" t="str">
+        <f aca="false">D94&amp;" "&amp;C94</f>
+        <v> </v>
+      </c>
+      <c r="B94" s="39"/>
+      <c r="C94" s="33"/>
       <c r="D94" s="1"/>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C95" s="11"/>
+    <row r="95" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A95" s="0" t="str">
+        <f aca="false">D95&amp;" "&amp;C95</f>
+        <v> </v>
+      </c>
+      <c r="B95" s="39"/>
+      <c r="C95" s="33"/>
       <c r="D95" s="1"/>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C96" s="11"/>
+    <row r="96" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A96" s="0" t="str">
+        <f aca="false">D96&amp;" "&amp;C96</f>
+        <v> </v>
+      </c>
+      <c r="B96" s="39"/>
+      <c r="C96" s="33"/>
       <c r="D96" s="1"/>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C97" s="11"/>
+    <row r="97" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A97" s="0" t="str">
+        <f aca="false">D97&amp;" "&amp;C97</f>
+        <v> </v>
+      </c>
+      <c r="B97" s="39"/>
+      <c r="C97" s="33"/>
       <c r="D97" s="1"/>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C98" s="11"/>
+    <row r="98" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A98" s="0" t="str">
+        <f aca="false">D98&amp;" "&amp;C98</f>
+        <v> </v>
+      </c>
+      <c r="B98" s="39"/>
+      <c r="C98" s="33"/>
       <c r="D98" s="1"/>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C99" s="11"/>
+    <row r="99" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A99" s="0" t="str">
+        <f aca="false">D99&amp;" "&amp;C99</f>
+        <v> </v>
+      </c>
+      <c r="B99" s="39"/>
+      <c r="C99" s="33"/>
       <c r="D99" s="1"/>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C100" s="11"/>
+    <row r="100" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A100" s="0" t="str">
+        <f aca="false">D100&amp;" "&amp;C100</f>
+        <v> </v>
+      </c>
+      <c r="B100" s="39"/>
+      <c r="C100" s="33"/>
       <c r="D100" s="1"/>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C101" s="11"/>
+    <row r="101" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A101" s="0" t="str">
+        <f aca="false">D101&amp;" "&amp;C101</f>
+        <v> </v>
+      </c>
+      <c r="B101" s="39"/>
+      <c r="C101" s="33"/>
       <c r="D101" s="1"/>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="C102" s="11"/>
+    <row r="102" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A102" s="0" t="str">
+        <f aca="false">D102&amp;" "&amp;C102</f>
+        <v> </v>
+      </c>
+      <c r="B102" s="39"/>
+      <c r="C102" s="33"/>
       <c r="D102" s="1"/>
-      <c r="F102" s="36"/>
-[...7 lines deleted...]
-      <c r="C103" s="11"/>
+      <c r="F102" s="32"/>
+    </row>
+    <row r="103" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A103" s="0" t="str">
+        <f aca="false">D103&amp;" "&amp;C103</f>
+        <v> </v>
+      </c>
+      <c r="B103" s="39"/>
+      <c r="C103" s="33"/>
       <c r="D103" s="1"/>
-      <c r="F103" s="36"/>
-[...7 lines deleted...]
-      <c r="C104" s="11"/>
+      <c r="F103" s="32"/>
+    </row>
+    <row r="104" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A104" s="0" t="str">
+        <f aca="false">D104&amp;" "&amp;C104</f>
+        <v> </v>
+      </c>
+      <c r="B104" s="39"/>
+      <c r="C104" s="33"/>
       <c r="D104" s="1"/>
     </row>
-    <row r="105" spans="1:6" x14ac:dyDescent="0.2">
-[...10135 lines deleted...]
-        <v xml:space="preserve"> </v>
+    <row r="105" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A105" s="0" t="str">
+        <f aca="false">D105&amp;" "&amp;C105</f>
+        <v> </v>
+      </c>
+      <c r="B105" s="39"/>
+    </row>
+    <row r="106" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A106" s="0" t="str">
+        <f aca="false">D106&amp;" "&amp;C106</f>
+        <v> </v>
+      </c>
+      <c r="B106" s="39"/>
+    </row>
+    <row r="107" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A107" s="0" t="str">
+        <f aca="false">D107&amp;" "&amp;C107</f>
+        <v> </v>
+      </c>
+      <c r="B107" s="39"/>
+    </row>
+    <row r="108" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A108" s="0" t="str">
+        <f aca="false">D108&amp;" "&amp;C108</f>
+        <v> </v>
+      </c>
+      <c r="B108" s="39"/>
+    </row>
+    <row r="109" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A109" s="0" t="str">
+        <f aca="false">D109&amp;" "&amp;C109</f>
+        <v> </v>
+      </c>
+      <c r="B109" s="39"/>
+    </row>
+    <row r="110" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A110" s="0" t="str">
+        <f aca="false">D110&amp;" "&amp;C110</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="111" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A111" s="0" t="str">
+        <f aca="false">D111&amp;" "&amp;C111</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="112" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A112" s="0" t="str">
+        <f aca="false">D112&amp;" "&amp;C112</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="113" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A113" s="0" t="str">
+        <f aca="false">D113&amp;" "&amp;C113</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="114" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A114" s="0" t="str">
+        <f aca="false">D114&amp;" "&amp;C114</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="115" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A115" s="0" t="str">
+        <f aca="false">D115&amp;" "&amp;C115</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="116" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A116" s="0" t="str">
+        <f aca="false">D116&amp;" "&amp;C116</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="117" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A117" s="0" t="str">
+        <f aca="false">D117&amp;" "&amp;C117</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="118" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A118" s="0" t="str">
+        <f aca="false">D118&amp;" "&amp;C118</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="119" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A119" s="0" t="str">
+        <f aca="false">D119&amp;" "&amp;C119</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="120" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A120" s="0" t="str">
+        <f aca="false">D120&amp;" "&amp;C120</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="121" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A121" s="0" t="str">
+        <f aca="false">D121&amp;" "&amp;C121</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="122" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A122" s="0" t="str">
+        <f aca="false">D122&amp;" "&amp;C122</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="123" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A123" s="0" t="str">
+        <f aca="false">D123&amp;" "&amp;C123</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="124" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A124" s="0" t="str">
+        <f aca="false">D124&amp;" "&amp;C124</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="125" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A125" s="0" t="str">
+        <f aca="false">D125&amp;" "&amp;C125</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="126" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A126" s="0" t="str">
+        <f aca="false">D126&amp;" "&amp;C126</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="127" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A127" s="0" t="str">
+        <f aca="false">D127&amp;" "&amp;C127</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="128" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A128" s="0" t="str">
+        <f aca="false">D128&amp;" "&amp;C128</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="129" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A129" s="0" t="str">
+        <f aca="false">D129&amp;" "&amp;C129</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="130" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A130" s="0" t="str">
+        <f aca="false">D130&amp;" "&amp;C130</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="131" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A131" s="0" t="str">
+        <f aca="false">D131&amp;" "&amp;C131</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="132" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A132" s="0" t="str">
+        <f aca="false">D132&amp;" "&amp;C132</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="133" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A133" s="0" t="str">
+        <f aca="false">D133&amp;" "&amp;C133</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="134" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A134" s="0" t="str">
+        <f aca="false">D134&amp;" "&amp;C134</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="135" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A135" s="0" t="str">
+        <f aca="false">D135&amp;" "&amp;C135</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="136" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A136" s="0" t="str">
+        <f aca="false">D136&amp;" "&amp;C136</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="137" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A137" s="0" t="str">
+        <f aca="false">D137&amp;" "&amp;C137</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="138" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A138" s="0" t="str">
+        <f aca="false">D138&amp;" "&amp;C138</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="139" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A139" s="0" t="str">
+        <f aca="false">D139&amp;" "&amp;C139</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="140" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A140" s="0" t="str">
+        <f aca="false">D140&amp;" "&amp;C140</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="141" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A141" s="0" t="str">
+        <f aca="false">D141&amp;" "&amp;C141</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="142" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A142" s="0" t="str">
+        <f aca="false">D142&amp;" "&amp;C142</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="143" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A143" s="0" t="str">
+        <f aca="false">D143&amp;" "&amp;C143</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="144" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A144" s="0" t="str">
+        <f aca="false">D144&amp;" "&amp;C144</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="145" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A145" s="0" t="str">
+        <f aca="false">D145&amp;" "&amp;C145</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="146" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A146" s="0" t="str">
+        <f aca="false">D146&amp;" "&amp;C146</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="147" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A147" s="0" t="str">
+        <f aca="false">D147&amp;" "&amp;C147</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="148" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A148" s="0" t="str">
+        <f aca="false">D148&amp;" "&amp;C148</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="149" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A149" s="0" t="str">
+        <f aca="false">D149&amp;" "&amp;C149</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="150" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A150" s="0" t="str">
+        <f aca="false">D150&amp;" "&amp;C150</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="151" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A151" s="0" t="str">
+        <f aca="false">D151&amp;" "&amp;C151</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="152" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A152" s="0" t="str">
+        <f aca="false">D152&amp;" "&amp;C152</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="153" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A153" s="0" t="str">
+        <f aca="false">D153&amp;" "&amp;C153</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="154" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A154" s="0" t="str">
+        <f aca="false">D154&amp;" "&amp;C154</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="155" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A155" s="0" t="str">
+        <f aca="false">D155&amp;" "&amp;C155</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="156" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A156" s="0" t="str">
+        <f aca="false">D156&amp;" "&amp;C156</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="157" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A157" s="0" t="str">
+        <f aca="false">D157&amp;" "&amp;C157</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="158" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A158" s="0" t="str">
+        <f aca="false">D158&amp;" "&amp;C158</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="159" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A159" s="0" t="str">
+        <f aca="false">D159&amp;" "&amp;C159</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="160" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A160" s="0" t="str">
+        <f aca="false">D160&amp;" "&amp;C160</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="161" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A161" s="0" t="str">
+        <f aca="false">D161&amp;" "&amp;C161</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="162" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A162" s="0" t="str">
+        <f aca="false">D162&amp;" "&amp;C162</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="163" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A163" s="0" t="str">
+        <f aca="false">D163&amp;" "&amp;C163</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="164" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A164" s="0" t="str">
+        <f aca="false">D164&amp;" "&amp;C164</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="165" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A165" s="0" t="str">
+        <f aca="false">D165&amp;" "&amp;C165</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="166" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A166" s="0" t="str">
+        <f aca="false">D166&amp;" "&amp;C166</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="167" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A167" s="0" t="str">
+        <f aca="false">D167&amp;" "&amp;C167</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="168" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A168" s="0" t="str">
+        <f aca="false">D168&amp;" "&amp;C168</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="169" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A169" s="0" t="str">
+        <f aca="false">D169&amp;" "&amp;C169</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="170" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A170" s="0" t="str">
+        <f aca="false">D170&amp;" "&amp;C170</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="171" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A171" s="0" t="str">
+        <f aca="false">D171&amp;" "&amp;C171</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="172" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A172" s="0" t="str">
+        <f aca="false">D172&amp;" "&amp;C172</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="173" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A173" s="0" t="str">
+        <f aca="false">D173&amp;" "&amp;C173</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="174" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A174" s="0" t="str">
+        <f aca="false">D174&amp;" "&amp;C174</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="175" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A175" s="0" t="str">
+        <f aca="false">D175&amp;" "&amp;C175</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="176" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A176" s="0" t="str">
+        <f aca="false">D176&amp;" "&amp;C176</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="177" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A177" s="0" t="str">
+        <f aca="false">D177&amp;" "&amp;C177</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="178" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A178" s="0" t="str">
+        <f aca="false">D178&amp;" "&amp;C178</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="179" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A179" s="0" t="str">
+        <f aca="false">D179&amp;" "&amp;C179</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="180" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A180" s="0" t="str">
+        <f aca="false">D180&amp;" "&amp;C180</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="181" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A181" s="0" t="str">
+        <f aca="false">D181&amp;" "&amp;C181</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="182" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A182" s="0" t="str">
+        <f aca="false">D182&amp;" "&amp;C182</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="183" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A183" s="0" t="str">
+        <f aca="false">D183&amp;" "&amp;C183</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="184" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A184" s="0" t="str">
+        <f aca="false">D184&amp;" "&amp;C184</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="185" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A185" s="0" t="str">
+        <f aca="false">D185&amp;" "&amp;C185</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="186" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A186" s="0" t="str">
+        <f aca="false">D186&amp;" "&amp;C186</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="187" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A187" s="0" t="str">
+        <f aca="false">D187&amp;" "&amp;C187</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="188" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A188" s="0" t="str">
+        <f aca="false">D188&amp;" "&amp;C188</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="189" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A189" s="0" t="str">
+        <f aca="false">D189&amp;" "&amp;C189</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="190" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A190" s="0" t="str">
+        <f aca="false">D190&amp;" "&amp;C190</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="191" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A191" s="0" t="str">
+        <f aca="false">D191&amp;" "&amp;C191</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="192" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A192" s="0" t="str">
+        <f aca="false">D192&amp;" "&amp;C192</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="193" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A193" s="0" t="str">
+        <f aca="false">D193&amp;" "&amp;C193</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="194" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A194" s="0" t="str">
+        <f aca="false">D194&amp;" "&amp;C194</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="195" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A195" s="0" t="str">
+        <f aca="false">D195&amp;" "&amp;C195</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="196" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A196" s="0" t="str">
+        <f aca="false">D196&amp;" "&amp;C196</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="197" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A197" s="0" t="str">
+        <f aca="false">D197&amp;" "&amp;C197</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="198" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A198" s="0" t="str">
+        <f aca="false">D198&amp;" "&amp;C198</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="199" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A199" s="0" t="str">
+        <f aca="false">D199&amp;" "&amp;C199</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="200" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A200" s="0" t="str">
+        <f aca="false">D200&amp;" "&amp;C200</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="201" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A201" s="0" t="str">
+        <f aca="false">D201&amp;" "&amp;C201</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="202" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A202" s="0" t="str">
+        <f aca="false">D202&amp;" "&amp;C202</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="203" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A203" s="0" t="str">
+        <f aca="false">D203&amp;" "&amp;C203</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="204" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A204" s="0" t="str">
+        <f aca="false">D204&amp;" "&amp;C204</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="205" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A205" s="0" t="str">
+        <f aca="false">D205&amp;" "&amp;C205</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="206" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A206" s="0" t="str">
+        <f aca="false">D206&amp;" "&amp;C206</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="207" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A207" s="0" t="str">
+        <f aca="false">D207&amp;" "&amp;C207</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="208" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A208" s="0" t="str">
+        <f aca="false">D208&amp;" "&amp;C208</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="209" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A209" s="0" t="str">
+        <f aca="false">D209&amp;" "&amp;C209</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="210" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A210" s="0" t="str">
+        <f aca="false">D210&amp;" "&amp;C210</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="211" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A211" s="0" t="str">
+        <f aca="false">D211&amp;" "&amp;C211</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="212" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A212" s="0" t="str">
+        <f aca="false">D212&amp;" "&amp;C212</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="213" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A213" s="0" t="str">
+        <f aca="false">D213&amp;" "&amp;C213</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="214" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A214" s="0" t="str">
+        <f aca="false">D214&amp;" "&amp;C214</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="215" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A215" s="0" t="str">
+        <f aca="false">D215&amp;" "&amp;C215</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="216" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A216" s="0" t="str">
+        <f aca="false">D216&amp;" "&amp;C216</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="217" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A217" s="0" t="str">
+        <f aca="false">D217&amp;" "&amp;C217</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="218" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A218" s="0" t="str">
+        <f aca="false">D218&amp;" "&amp;C218</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="219" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A219" s="0" t="str">
+        <f aca="false">D219&amp;" "&amp;C219</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="220" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A220" s="0" t="str">
+        <f aca="false">D220&amp;" "&amp;C220</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="221" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A221" s="0" t="str">
+        <f aca="false">D221&amp;" "&amp;C221</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="222" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A222" s="0" t="str">
+        <f aca="false">D222&amp;" "&amp;C222</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="223" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A223" s="0" t="str">
+        <f aca="false">D223&amp;" "&amp;C223</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="224" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A224" s="0" t="str">
+        <f aca="false">D224&amp;" "&amp;C224</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="225" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A225" s="0" t="str">
+        <f aca="false">D225&amp;" "&amp;C225</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="226" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A226" s="0" t="str">
+        <f aca="false">D226&amp;" "&amp;C226</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="227" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A227" s="0" t="str">
+        <f aca="false">D227&amp;" "&amp;C227</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="228" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A228" s="0" t="str">
+        <f aca="false">D228&amp;" "&amp;C228</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="229" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A229" s="0" t="str">
+        <f aca="false">D229&amp;" "&amp;C229</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="230" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A230" s="0" t="str">
+        <f aca="false">D230&amp;" "&amp;C230</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="231" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A231" s="0" t="str">
+        <f aca="false">D231&amp;" "&amp;C231</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="232" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A232" s="0" t="str">
+        <f aca="false">D232&amp;" "&amp;C232</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="233" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A233" s="0" t="str">
+        <f aca="false">D233&amp;" "&amp;C233</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="234" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A234" s="0" t="str">
+        <f aca="false">D234&amp;" "&amp;C234</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="235" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A235" s="0" t="str">
+        <f aca="false">D235&amp;" "&amp;C235</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="236" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A236" s="0" t="str">
+        <f aca="false">D236&amp;" "&amp;C236</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="237" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A237" s="0" t="str">
+        <f aca="false">D237&amp;" "&amp;C237</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="238" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A238" s="0" t="str">
+        <f aca="false">D238&amp;" "&amp;C238</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="239" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A239" s="0" t="str">
+        <f aca="false">D239&amp;" "&amp;C239</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="240" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A240" s="0" t="str">
+        <f aca="false">D240&amp;" "&amp;C240</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="241" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A241" s="0" t="str">
+        <f aca="false">D241&amp;" "&amp;C241</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="242" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A242" s="0" t="str">
+        <f aca="false">D242&amp;" "&amp;C242</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="243" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A243" s="0" t="str">
+        <f aca="false">D243&amp;" "&amp;C243</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="244" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A244" s="0" t="str">
+        <f aca="false">D244&amp;" "&amp;C244</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="245" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A245" s="0" t="str">
+        <f aca="false">D245&amp;" "&amp;C245</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="246" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A246" s="0" t="str">
+        <f aca="false">D246&amp;" "&amp;C246</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="247" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A247" s="0" t="str">
+        <f aca="false">D247&amp;" "&amp;C247</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="248" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A248" s="0" t="str">
+        <f aca="false">D248&amp;" "&amp;C248</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="249" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A249" s="0" t="str">
+        <f aca="false">D249&amp;" "&amp;C249</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="250" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A250" s="0" t="str">
+        <f aca="false">D250&amp;" "&amp;C250</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="251" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A251" s="0" t="str">
+        <f aca="false">D251&amp;" "&amp;C251</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="252" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A252" s="0" t="str">
+        <f aca="false">D252&amp;" "&amp;C252</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="253" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A253" s="0" t="str">
+        <f aca="false">D253&amp;" "&amp;C253</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="254" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A254" s="0" t="str">
+        <f aca="false">D254&amp;" "&amp;C254</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="255" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A255" s="0" t="str">
+        <f aca="false">D255&amp;" "&amp;C255</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="256" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A256" s="0" t="str">
+        <f aca="false">D256&amp;" "&amp;C256</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="257" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A257" s="0" t="str">
+        <f aca="false">D257&amp;" "&amp;C257</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="258" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A258" s="0" t="str">
+        <f aca="false">D258&amp;" "&amp;C258</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="259" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A259" s="0" t="str">
+        <f aca="false">D259&amp;" "&amp;C259</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="260" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A260" s="0" t="str">
+        <f aca="false">D260&amp;" "&amp;C260</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="261" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A261" s="0" t="str">
+        <f aca="false">D261&amp;" "&amp;C261</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="262" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A262" s="0" t="str">
+        <f aca="false">D262&amp;" "&amp;C262</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="263" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A263" s="0" t="str">
+        <f aca="false">D263&amp;" "&amp;C263</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="264" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A264" s="0" t="str">
+        <f aca="false">D264&amp;" "&amp;C264</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="265" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A265" s="0" t="str">
+        <f aca="false">D265&amp;" "&amp;C265</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="266" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A266" s="0" t="str">
+        <f aca="false">D266&amp;" "&amp;C266</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="267" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A267" s="0" t="str">
+        <f aca="false">D267&amp;" "&amp;C267</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="268" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A268" s="0" t="str">
+        <f aca="false">D268&amp;" "&amp;C268</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="269" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A269" s="0" t="str">
+        <f aca="false">D269&amp;" "&amp;C269</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="270" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A270" s="0" t="str">
+        <f aca="false">D270&amp;" "&amp;C270</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="271" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A271" s="0" t="str">
+        <f aca="false">D271&amp;" "&amp;C271</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="272" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A272" s="0" t="str">
+        <f aca="false">D272&amp;" "&amp;C272</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="273" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A273" s="0" t="str">
+        <f aca="false">D273&amp;" "&amp;C273</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="274" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A274" s="0" t="str">
+        <f aca="false">D274&amp;" "&amp;C274</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="275" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A275" s="0" t="str">
+        <f aca="false">D275&amp;" "&amp;C275</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="276" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A276" s="0" t="str">
+        <f aca="false">D276&amp;" "&amp;C276</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="277" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A277" s="0" t="str">
+        <f aca="false">D277&amp;" "&amp;C277</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="278" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A278" s="0" t="str">
+        <f aca="false">D278&amp;" "&amp;C278</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="279" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A279" s="0" t="str">
+        <f aca="false">D279&amp;" "&amp;C279</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="280" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A280" s="0" t="str">
+        <f aca="false">D280&amp;" "&amp;C280</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="281" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A281" s="0" t="str">
+        <f aca="false">D281&amp;" "&amp;C281</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="282" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A282" s="0" t="str">
+        <f aca="false">D282&amp;" "&amp;C282</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="283" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A283" s="0" t="str">
+        <f aca="false">D283&amp;" "&amp;C283</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="284" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A284" s="0" t="str">
+        <f aca="false">D284&amp;" "&amp;C284</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="285" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A285" s="0" t="str">
+        <f aca="false">D285&amp;" "&amp;C285</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="286" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A286" s="0" t="str">
+        <f aca="false">D286&amp;" "&amp;C286</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="287" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A287" s="0" t="str">
+        <f aca="false">D287&amp;" "&amp;C287</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="288" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A288" s="0" t="str">
+        <f aca="false">D288&amp;" "&amp;C288</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="289" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A289" s="0" t="str">
+        <f aca="false">D289&amp;" "&amp;C289</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="290" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A290" s="0" t="str">
+        <f aca="false">D290&amp;" "&amp;C290</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="291" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A291" s="0" t="str">
+        <f aca="false">D291&amp;" "&amp;C291</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="292" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A292" s="0" t="str">
+        <f aca="false">D292&amp;" "&amp;C292</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="293" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A293" s="0" t="str">
+        <f aca="false">D293&amp;" "&amp;C293</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="294" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A294" s="0" t="str">
+        <f aca="false">D294&amp;" "&amp;C294</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="295" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A295" s="0" t="str">
+        <f aca="false">D295&amp;" "&amp;C295</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="296" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A296" s="0" t="str">
+        <f aca="false">D296&amp;" "&amp;C296</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="297" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A297" s="0" t="str">
+        <f aca="false">D297&amp;" "&amp;C297</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="298" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A298" s="0" t="str">
+        <f aca="false">D298&amp;" "&amp;C298</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="299" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A299" s="0" t="str">
+        <f aca="false">D299&amp;" "&amp;C299</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="300" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A300" s="0" t="str">
+        <f aca="false">D300&amp;" "&amp;C300</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="301" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A301" s="0" t="str">
+        <f aca="false">D301&amp;" "&amp;C301</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="302" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A302" s="0" t="str">
+        <f aca="false">D302&amp;" "&amp;C302</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="303" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A303" s="0" t="str">
+        <f aca="false">D303&amp;" "&amp;C303</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="304" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A304" s="0" t="str">
+        <f aca="false">D304&amp;" "&amp;C304</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="305" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A305" s="0" t="str">
+        <f aca="false">D305&amp;" "&amp;C305</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="306" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A306" s="0" t="str">
+        <f aca="false">D306&amp;" "&amp;C306</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="307" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A307" s="0" t="str">
+        <f aca="false">D307&amp;" "&amp;C307</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="308" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A308" s="0" t="str">
+        <f aca="false">D308&amp;" "&amp;C308</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="309" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A309" s="0" t="str">
+        <f aca="false">D309&amp;" "&amp;C309</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="310" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A310" s="0" t="str">
+        <f aca="false">D310&amp;" "&amp;C310</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="311" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A311" s="0" t="str">
+        <f aca="false">D311&amp;" "&amp;C311</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="312" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A312" s="0" t="str">
+        <f aca="false">D312&amp;" "&amp;C312</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="313" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A313" s="0" t="str">
+        <f aca="false">D313&amp;" "&amp;C313</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="314" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A314" s="0" t="str">
+        <f aca="false">D314&amp;" "&amp;C314</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="315" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A315" s="0" t="str">
+        <f aca="false">D315&amp;" "&amp;C315</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="316" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A316" s="0" t="str">
+        <f aca="false">D316&amp;" "&amp;C316</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="317" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A317" s="0" t="str">
+        <f aca="false">D317&amp;" "&amp;C317</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="318" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A318" s="0" t="str">
+        <f aca="false">D318&amp;" "&amp;C318</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="319" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A319" s="0" t="str">
+        <f aca="false">D319&amp;" "&amp;C319</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="320" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A320" s="0" t="str">
+        <f aca="false">D320&amp;" "&amp;C320</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="321" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A321" s="0" t="str">
+        <f aca="false">D321&amp;" "&amp;C321</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="322" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A322" s="0" t="str">
+        <f aca="false">D322&amp;" "&amp;C322</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="323" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A323" s="0" t="str">
+        <f aca="false">D323&amp;" "&amp;C323</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="324" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A324" s="0" t="str">
+        <f aca="false">D324&amp;" "&amp;C324</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="325" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A325" s="0" t="str">
+        <f aca="false">D325&amp;" "&amp;C325</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="326" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A326" s="0" t="str">
+        <f aca="false">D326&amp;" "&amp;C326</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="327" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A327" s="0" t="str">
+        <f aca="false">D327&amp;" "&amp;C327</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="328" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A328" s="0" t="str">
+        <f aca="false">D328&amp;" "&amp;C328</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="329" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A329" s="0" t="str">
+        <f aca="false">D329&amp;" "&amp;C329</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="330" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A330" s="0" t="str">
+        <f aca="false">D330&amp;" "&amp;C330</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="331" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A331" s="0" t="str">
+        <f aca="false">D331&amp;" "&amp;C331</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="332" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A332" s="0" t="str">
+        <f aca="false">D332&amp;" "&amp;C332</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="333" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A333" s="0" t="str">
+        <f aca="false">D333&amp;" "&amp;C333</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="334" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A334" s="0" t="str">
+        <f aca="false">D334&amp;" "&amp;C334</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="335" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A335" s="0" t="str">
+        <f aca="false">D335&amp;" "&amp;C335</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="336" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A336" s="0" t="str">
+        <f aca="false">D336&amp;" "&amp;C336</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="337" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A337" s="0" t="str">
+        <f aca="false">D337&amp;" "&amp;C337</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="338" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A338" s="0" t="str">
+        <f aca="false">D338&amp;" "&amp;C338</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="339" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A339" s="0" t="str">
+        <f aca="false">D339&amp;" "&amp;C339</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="340" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A340" s="0" t="str">
+        <f aca="false">D340&amp;" "&amp;C340</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="341" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A341" s="0" t="str">
+        <f aca="false">D341&amp;" "&amp;C341</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="342" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A342" s="0" t="str">
+        <f aca="false">D342&amp;" "&amp;C342</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="343" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A343" s="0" t="str">
+        <f aca="false">D343&amp;" "&amp;C343</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="344" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A344" s="0" t="str">
+        <f aca="false">D344&amp;" "&amp;C344</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="345" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A345" s="0" t="str">
+        <f aca="false">D345&amp;" "&amp;C345</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="346" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A346" s="0" t="str">
+        <f aca="false">D346&amp;" "&amp;C346</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="347" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A347" s="0" t="str">
+        <f aca="false">D347&amp;" "&amp;C347</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="348" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A348" s="0" t="str">
+        <f aca="false">D348&amp;" "&amp;C348</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="349" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A349" s="0" t="str">
+        <f aca="false">D349&amp;" "&amp;C349</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="350" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A350" s="0" t="str">
+        <f aca="false">D350&amp;" "&amp;C350</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="351" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A351" s="0" t="str">
+        <f aca="false">D351&amp;" "&amp;C351</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="352" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A352" s="0" t="str">
+        <f aca="false">D352&amp;" "&amp;C352</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="353" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A353" s="0" t="str">
+        <f aca="false">D353&amp;" "&amp;C353</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="354" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A354" s="0" t="str">
+        <f aca="false">D354&amp;" "&amp;C354</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="355" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A355" s="0" t="str">
+        <f aca="false">D355&amp;" "&amp;C355</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="356" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A356" s="0" t="str">
+        <f aca="false">D356&amp;" "&amp;C356</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="357" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A357" s="0" t="str">
+        <f aca="false">D357&amp;" "&amp;C357</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="358" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A358" s="0" t="str">
+        <f aca="false">D358&amp;" "&amp;C358</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="359" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A359" s="0" t="str">
+        <f aca="false">D359&amp;" "&amp;C359</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="360" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A360" s="0" t="str">
+        <f aca="false">D360&amp;" "&amp;C360</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="361" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A361" s="0" t="str">
+        <f aca="false">D361&amp;" "&amp;C361</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="362" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A362" s="0" t="str">
+        <f aca="false">D362&amp;" "&amp;C362</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="363" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A363" s="0" t="str">
+        <f aca="false">D363&amp;" "&amp;C363</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="364" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A364" s="0" t="str">
+        <f aca="false">D364&amp;" "&amp;C364</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="365" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A365" s="0" t="str">
+        <f aca="false">D365&amp;" "&amp;C365</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="366" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A366" s="0" t="str">
+        <f aca="false">D366&amp;" "&amp;C366</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="367" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A367" s="0" t="str">
+        <f aca="false">D367&amp;" "&amp;C367</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="368" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A368" s="0" t="str">
+        <f aca="false">D368&amp;" "&amp;C368</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="369" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A369" s="0" t="str">
+        <f aca="false">D369&amp;" "&amp;C369</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="370" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A370" s="0" t="str">
+        <f aca="false">D370&amp;" "&amp;C370</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="371" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A371" s="0" t="str">
+        <f aca="false">D371&amp;" "&amp;C371</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="372" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A372" s="0" t="str">
+        <f aca="false">D372&amp;" "&amp;C372</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="373" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A373" s="0" t="str">
+        <f aca="false">D373&amp;" "&amp;C373</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="374" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A374" s="0" t="str">
+        <f aca="false">D374&amp;" "&amp;C374</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="375" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A375" s="0" t="str">
+        <f aca="false">D375&amp;" "&amp;C375</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="376" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A376" s="0" t="str">
+        <f aca="false">D376&amp;" "&amp;C376</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="377" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A377" s="0" t="str">
+        <f aca="false">D377&amp;" "&amp;C377</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="378" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A378" s="0" t="str">
+        <f aca="false">D378&amp;" "&amp;C378</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="379" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A379" s="0" t="str">
+        <f aca="false">D379&amp;" "&amp;C379</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="380" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A380" s="0" t="str">
+        <f aca="false">D380&amp;" "&amp;C380</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="381" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A381" s="0" t="str">
+        <f aca="false">D381&amp;" "&amp;C381</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="382" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A382" s="0" t="str">
+        <f aca="false">D382&amp;" "&amp;C382</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="383" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A383" s="0" t="str">
+        <f aca="false">D383&amp;" "&amp;C383</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="384" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A384" s="0" t="str">
+        <f aca="false">D384&amp;" "&amp;C384</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="385" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A385" s="0" t="str">
+        <f aca="false">D385&amp;" "&amp;C385</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="386" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A386" s="0" t="str">
+        <f aca="false">D386&amp;" "&amp;C386</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="387" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A387" s="0" t="str">
+        <f aca="false">D387&amp;" "&amp;C387</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="388" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A388" s="0" t="str">
+        <f aca="false">D388&amp;" "&amp;C388</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="389" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A389" s="0" t="str">
+        <f aca="false">D389&amp;" "&amp;C389</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="390" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A390" s="0" t="str">
+        <f aca="false">D390&amp;" "&amp;C390</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="391" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A391" s="0" t="str">
+        <f aca="false">D391&amp;" "&amp;C391</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="392" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A392" s="0" t="str">
+        <f aca="false">D392&amp;" "&amp;C392</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="393" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A393" s="0" t="str">
+        <f aca="false">D393&amp;" "&amp;C393</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="394" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A394" s="0" t="str">
+        <f aca="false">D394&amp;" "&amp;C394</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="395" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A395" s="0" t="str">
+        <f aca="false">D395&amp;" "&amp;C395</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="396" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A396" s="0" t="str">
+        <f aca="false">D396&amp;" "&amp;C396</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="397" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A397" s="0" t="str">
+        <f aca="false">D397&amp;" "&amp;C397</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="398" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A398" s="0" t="str">
+        <f aca="false">D398&amp;" "&amp;C398</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="399" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A399" s="0" t="str">
+        <f aca="false">D399&amp;" "&amp;C399</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="400" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A400" s="0" t="str">
+        <f aca="false">D400&amp;" "&amp;C400</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="401" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A401" s="0" t="str">
+        <f aca="false">D401&amp;" "&amp;C401</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="402" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A402" s="0" t="str">
+        <f aca="false">D402&amp;" "&amp;C402</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="403" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A403" s="0" t="str">
+        <f aca="false">D403&amp;" "&amp;C403</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="404" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A404" s="0" t="str">
+        <f aca="false">D404&amp;" "&amp;C404</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="405" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A405" s="0" t="str">
+        <f aca="false">D405&amp;" "&amp;C405</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="406" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A406" s="0" t="str">
+        <f aca="false">D406&amp;" "&amp;C406</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="407" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A407" s="0" t="str">
+        <f aca="false">D407&amp;" "&amp;C407</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="408" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A408" s="0" t="str">
+        <f aca="false">D408&amp;" "&amp;C408</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="409" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A409" s="0" t="str">
+        <f aca="false">D409&amp;" "&amp;C409</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="410" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A410" s="0" t="str">
+        <f aca="false">D410&amp;" "&amp;C410</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="411" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A411" s="0" t="str">
+        <f aca="false">D411&amp;" "&amp;C411</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="412" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A412" s="0" t="str">
+        <f aca="false">D412&amp;" "&amp;C412</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="413" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A413" s="0" t="str">
+        <f aca="false">D413&amp;" "&amp;C413</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="414" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A414" s="0" t="str">
+        <f aca="false">D414&amp;" "&amp;C414</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="415" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A415" s="0" t="str">
+        <f aca="false">D415&amp;" "&amp;C415</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="416" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A416" s="0" t="str">
+        <f aca="false">D416&amp;" "&amp;C416</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="417" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A417" s="0" t="str">
+        <f aca="false">D417&amp;" "&amp;C417</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="418" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A418" s="0" t="str">
+        <f aca="false">D418&amp;" "&amp;C418</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="419" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A419" s="0" t="str">
+        <f aca="false">D419&amp;" "&amp;C419</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="420" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A420" s="0" t="str">
+        <f aca="false">D420&amp;" "&amp;C420</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="421" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A421" s="0" t="str">
+        <f aca="false">D421&amp;" "&amp;C421</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="422" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A422" s="0" t="str">
+        <f aca="false">D422&amp;" "&amp;C422</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="423" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A423" s="0" t="str">
+        <f aca="false">D423&amp;" "&amp;C423</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="424" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A424" s="0" t="str">
+        <f aca="false">D424&amp;" "&amp;C424</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="425" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A425" s="0" t="str">
+        <f aca="false">D425&amp;" "&amp;C425</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="426" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A426" s="0" t="str">
+        <f aca="false">D426&amp;" "&amp;C426</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="427" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A427" s="0" t="str">
+        <f aca="false">D427&amp;" "&amp;C427</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="428" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A428" s="0" t="str">
+        <f aca="false">D428&amp;" "&amp;C428</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="429" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A429" s="0" t="str">
+        <f aca="false">D429&amp;" "&amp;C429</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="430" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A430" s="0" t="str">
+        <f aca="false">D430&amp;" "&amp;C430</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="431" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A431" s="0" t="str">
+        <f aca="false">D431&amp;" "&amp;C431</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="432" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A432" s="0" t="str">
+        <f aca="false">D432&amp;" "&amp;C432</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="433" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A433" s="0" t="str">
+        <f aca="false">D433&amp;" "&amp;C433</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="434" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A434" s="0" t="str">
+        <f aca="false">D434&amp;" "&amp;C434</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="435" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A435" s="0" t="str">
+        <f aca="false">D435&amp;" "&amp;C435</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="436" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A436" s="0" t="str">
+        <f aca="false">D436&amp;" "&amp;C436</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="437" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A437" s="0" t="str">
+        <f aca="false">D437&amp;" "&amp;C437</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="438" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A438" s="0" t="str">
+        <f aca="false">D438&amp;" "&amp;C438</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="439" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A439" s="0" t="str">
+        <f aca="false">D439&amp;" "&amp;C439</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="440" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A440" s="0" t="str">
+        <f aca="false">D440&amp;" "&amp;C440</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="441" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A441" s="0" t="str">
+        <f aca="false">D441&amp;" "&amp;C441</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="442" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A442" s="0" t="str">
+        <f aca="false">D442&amp;" "&amp;C442</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="443" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A443" s="0" t="str">
+        <f aca="false">D443&amp;" "&amp;C443</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="444" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A444" s="0" t="str">
+        <f aca="false">D444&amp;" "&amp;C444</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="445" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A445" s="0" t="str">
+        <f aca="false">D445&amp;" "&amp;C445</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="446" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A446" s="0" t="str">
+        <f aca="false">D446&amp;" "&amp;C446</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="447" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A447" s="0" t="str">
+        <f aca="false">D447&amp;" "&amp;C447</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="448" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A448" s="0" t="str">
+        <f aca="false">D448&amp;" "&amp;C448</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="449" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A449" s="0" t="str">
+        <f aca="false">D449&amp;" "&amp;C449</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="450" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A450" s="0" t="str">
+        <f aca="false">D450&amp;" "&amp;C450</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="451" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A451" s="0" t="str">
+        <f aca="false">D451&amp;" "&amp;C451</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="452" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A452" s="0" t="str">
+        <f aca="false">D452&amp;" "&amp;C452</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="453" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A453" s="0" t="str">
+        <f aca="false">D453&amp;" "&amp;C453</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="454" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A454" s="0" t="str">
+        <f aca="false">D454&amp;" "&amp;C454</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="455" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A455" s="0" t="str">
+        <f aca="false">D455&amp;" "&amp;C455</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="456" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A456" s="0" t="str">
+        <f aca="false">D456&amp;" "&amp;C456</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="457" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A457" s="0" t="str">
+        <f aca="false">D457&amp;" "&amp;C457</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="458" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A458" s="0" t="str">
+        <f aca="false">D458&amp;" "&amp;C458</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="459" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A459" s="0" t="str">
+        <f aca="false">D459&amp;" "&amp;C459</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="460" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A460" s="0" t="str">
+        <f aca="false">D460&amp;" "&amp;C460</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="461" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A461" s="0" t="str">
+        <f aca="false">D461&amp;" "&amp;C461</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="462" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A462" s="0" t="str">
+        <f aca="false">D462&amp;" "&amp;C462</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="463" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A463" s="0" t="str">
+        <f aca="false">D463&amp;" "&amp;C463</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="464" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A464" s="0" t="str">
+        <f aca="false">D464&amp;" "&amp;C464</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="465" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A465" s="0" t="str">
+        <f aca="false">D465&amp;" "&amp;C465</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="466" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A466" s="0" t="str">
+        <f aca="false">D466&amp;" "&amp;C466</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="467" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A467" s="0" t="str">
+        <f aca="false">D467&amp;" "&amp;C467</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="468" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A468" s="0" t="str">
+        <f aca="false">D468&amp;" "&amp;C468</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="469" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A469" s="0" t="str">
+        <f aca="false">D469&amp;" "&amp;C469</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="470" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A470" s="0" t="str">
+        <f aca="false">D470&amp;" "&amp;C470</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="471" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A471" s="0" t="str">
+        <f aca="false">D471&amp;" "&amp;C471</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="472" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A472" s="0" t="str">
+        <f aca="false">D472&amp;" "&amp;C472</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="473" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A473" s="0" t="str">
+        <f aca="false">D473&amp;" "&amp;C473</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="474" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A474" s="0" t="str">
+        <f aca="false">D474&amp;" "&amp;C474</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="475" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A475" s="0" t="str">
+        <f aca="false">D475&amp;" "&amp;C475</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="476" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A476" s="0" t="str">
+        <f aca="false">D476&amp;" "&amp;C476</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="477" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A477" s="0" t="str">
+        <f aca="false">D477&amp;" "&amp;C477</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="478" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A478" s="0" t="str">
+        <f aca="false">D478&amp;" "&amp;C478</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="479" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A479" s="0" t="str">
+        <f aca="false">D479&amp;" "&amp;C479</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="480" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A480" s="0" t="str">
+        <f aca="false">D480&amp;" "&amp;C480</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="481" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A481" s="0" t="str">
+        <f aca="false">D481&amp;" "&amp;C481</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="482" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A482" s="0" t="str">
+        <f aca="false">D482&amp;" "&amp;C482</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="483" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A483" s="0" t="str">
+        <f aca="false">D483&amp;" "&amp;C483</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="484" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A484" s="0" t="str">
+        <f aca="false">D484&amp;" "&amp;C484</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="485" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A485" s="0" t="str">
+        <f aca="false">D485&amp;" "&amp;C485</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="486" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A486" s="0" t="str">
+        <f aca="false">D486&amp;" "&amp;C486</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="487" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A487" s="0" t="str">
+        <f aca="false">D487&amp;" "&amp;C487</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="488" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A488" s="0" t="str">
+        <f aca="false">D488&amp;" "&amp;C488</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="489" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A489" s="0" t="str">
+        <f aca="false">D489&amp;" "&amp;C489</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="490" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A490" s="0" t="str">
+        <f aca="false">D490&amp;" "&amp;C490</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="491" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A491" s="0" t="str">
+        <f aca="false">D491&amp;" "&amp;C491</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="492" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A492" s="0" t="str">
+        <f aca="false">D492&amp;" "&amp;C492</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="493" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A493" s="0" t="str">
+        <f aca="false">D493&amp;" "&amp;C493</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="494" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A494" s="0" t="str">
+        <f aca="false">D494&amp;" "&amp;C494</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="495" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A495" s="0" t="str">
+        <f aca="false">D495&amp;" "&amp;C495</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="496" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A496" s="0" t="str">
+        <f aca="false">D496&amp;" "&amp;C496</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="497" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A497" s="0" t="str">
+        <f aca="false">D497&amp;" "&amp;C497</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="498" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A498" s="0" t="str">
+        <f aca="false">D498&amp;" "&amp;C498</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="499" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A499" s="0" t="str">
+        <f aca="false">D499&amp;" "&amp;C499</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="500" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A500" s="0" t="str">
+        <f aca="false">D500&amp;" "&amp;C500</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="501" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A501" s="0" t="str">
+        <f aca="false">D501&amp;" "&amp;C501</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="502" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A502" s="0" t="str">
+        <f aca="false">D502&amp;" "&amp;C502</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="503" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A503" s="0" t="str">
+        <f aca="false">D503&amp;" "&amp;C503</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="504" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A504" s="0" t="str">
+        <f aca="false">D504&amp;" "&amp;C504</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="505" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A505" s="0" t="str">
+        <f aca="false">D505&amp;" "&amp;C505</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="506" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A506" s="0" t="str">
+        <f aca="false">D506&amp;" "&amp;C506</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="507" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A507" s="0" t="str">
+        <f aca="false">D507&amp;" "&amp;C507</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="508" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A508" s="0" t="str">
+        <f aca="false">D508&amp;" "&amp;C508</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="509" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A509" s="0" t="str">
+        <f aca="false">D509&amp;" "&amp;C509</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="510" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A510" s="0" t="str">
+        <f aca="false">D510&amp;" "&amp;C510</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="511" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A511" s="0" t="str">
+        <f aca="false">D511&amp;" "&amp;C511</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="512" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A512" s="0" t="str">
+        <f aca="false">D512&amp;" "&amp;C512</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="513" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A513" s="0" t="str">
+        <f aca="false">D513&amp;" "&amp;C513</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="514" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A514" s="0" t="str">
+        <f aca="false">D514&amp;" "&amp;C514</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="515" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A515" s="0" t="str">
+        <f aca="false">D515&amp;" "&amp;C515</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="516" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A516" s="0" t="str">
+        <f aca="false">D516&amp;" "&amp;C516</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="517" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A517" s="0" t="str">
+        <f aca="false">D517&amp;" "&amp;C517</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="518" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A518" s="0" t="str">
+        <f aca="false">D518&amp;" "&amp;C518</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="519" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A519" s="0" t="str">
+        <f aca="false">D519&amp;" "&amp;C519</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="520" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A520" s="0" t="str">
+        <f aca="false">D520&amp;" "&amp;C520</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="521" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A521" s="0" t="str">
+        <f aca="false">D521&amp;" "&amp;C521</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="522" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A522" s="0" t="str">
+        <f aca="false">D522&amp;" "&amp;C522</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="523" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A523" s="0" t="str">
+        <f aca="false">D523&amp;" "&amp;C523</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="524" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A524" s="0" t="str">
+        <f aca="false">D524&amp;" "&amp;C524</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="525" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A525" s="0" t="str">
+        <f aca="false">D525&amp;" "&amp;C525</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="526" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A526" s="0" t="str">
+        <f aca="false">D526&amp;" "&amp;C526</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="527" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A527" s="0" t="str">
+        <f aca="false">D527&amp;" "&amp;C527</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="528" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A528" s="0" t="str">
+        <f aca="false">D528&amp;" "&amp;C528</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="529" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A529" s="0" t="str">
+        <f aca="false">D529&amp;" "&amp;C529</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="530" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A530" s="0" t="str">
+        <f aca="false">D530&amp;" "&amp;C530</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="531" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A531" s="0" t="str">
+        <f aca="false">D531&amp;" "&amp;C531</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="532" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A532" s="0" t="str">
+        <f aca="false">D532&amp;" "&amp;C532</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="533" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A533" s="0" t="str">
+        <f aca="false">D533&amp;" "&amp;C533</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="534" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A534" s="0" t="str">
+        <f aca="false">D534&amp;" "&amp;C534</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="535" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A535" s="0" t="str">
+        <f aca="false">D535&amp;" "&amp;C535</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="536" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A536" s="0" t="str">
+        <f aca="false">D536&amp;" "&amp;C536</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="537" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A537" s="0" t="str">
+        <f aca="false">D537&amp;" "&amp;C537</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="538" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A538" s="0" t="str">
+        <f aca="false">D538&amp;" "&amp;C538</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="539" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A539" s="0" t="str">
+        <f aca="false">D539&amp;" "&amp;C539</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="540" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A540" s="0" t="str">
+        <f aca="false">D540&amp;" "&amp;C540</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="541" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A541" s="0" t="str">
+        <f aca="false">D541&amp;" "&amp;C541</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="542" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A542" s="0" t="str">
+        <f aca="false">D542&amp;" "&amp;C542</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="543" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A543" s="0" t="str">
+        <f aca="false">D543&amp;" "&amp;C543</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="544" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A544" s="0" t="str">
+        <f aca="false">D544&amp;" "&amp;C544</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="545" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A545" s="0" t="str">
+        <f aca="false">D545&amp;" "&amp;C545</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="546" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A546" s="0" t="str">
+        <f aca="false">D546&amp;" "&amp;C546</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="547" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A547" s="0" t="str">
+        <f aca="false">D547&amp;" "&amp;C547</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="548" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A548" s="0" t="str">
+        <f aca="false">D548&amp;" "&amp;C548</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="549" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A549" s="0" t="str">
+        <f aca="false">D549&amp;" "&amp;C549</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="550" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A550" s="0" t="str">
+        <f aca="false">D550&amp;" "&amp;C550</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="551" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A551" s="0" t="str">
+        <f aca="false">D551&amp;" "&amp;C551</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="552" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A552" s="0" t="str">
+        <f aca="false">D552&amp;" "&amp;C552</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="553" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A553" s="0" t="str">
+        <f aca="false">D553&amp;" "&amp;C553</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="554" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A554" s="0" t="str">
+        <f aca="false">D554&amp;" "&amp;C554</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="555" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A555" s="0" t="str">
+        <f aca="false">D555&amp;" "&amp;C555</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="556" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A556" s="0" t="str">
+        <f aca="false">D556&amp;" "&amp;C556</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="557" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A557" s="0" t="str">
+        <f aca="false">D557&amp;" "&amp;C557</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="558" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A558" s="0" t="str">
+        <f aca="false">D558&amp;" "&amp;C558</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="559" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A559" s="0" t="str">
+        <f aca="false">D559&amp;" "&amp;C559</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="560" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A560" s="0" t="str">
+        <f aca="false">D560&amp;" "&amp;C560</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="561" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A561" s="0" t="str">
+        <f aca="false">D561&amp;" "&amp;C561</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="562" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A562" s="0" t="str">
+        <f aca="false">D562&amp;" "&amp;C562</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="563" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A563" s="0" t="str">
+        <f aca="false">D563&amp;" "&amp;C563</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="564" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A564" s="0" t="str">
+        <f aca="false">D564&amp;" "&amp;C564</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="565" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A565" s="0" t="str">
+        <f aca="false">D565&amp;" "&amp;C565</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="566" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A566" s="0" t="str">
+        <f aca="false">D566&amp;" "&amp;C566</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="567" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A567" s="0" t="str">
+        <f aca="false">D567&amp;" "&amp;C567</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="568" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A568" s="0" t="str">
+        <f aca="false">D568&amp;" "&amp;C568</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="569" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A569" s="0" t="str">
+        <f aca="false">D569&amp;" "&amp;C569</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="570" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A570" s="0" t="str">
+        <f aca="false">D570&amp;" "&amp;C570</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="571" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A571" s="0" t="str">
+        <f aca="false">D571&amp;" "&amp;C571</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="572" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A572" s="0" t="str">
+        <f aca="false">D572&amp;" "&amp;C572</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="573" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A573" s="0" t="str">
+        <f aca="false">D573&amp;" "&amp;C573</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="574" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A574" s="0" t="str">
+        <f aca="false">D574&amp;" "&amp;C574</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="575" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A575" s="0" t="str">
+        <f aca="false">D575&amp;" "&amp;C575</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="576" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A576" s="0" t="str">
+        <f aca="false">D576&amp;" "&amp;C576</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="577" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A577" s="0" t="str">
+        <f aca="false">D577&amp;" "&amp;C577</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="578" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A578" s="0" t="str">
+        <f aca="false">D578&amp;" "&amp;C578</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="579" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A579" s="0" t="str">
+        <f aca="false">D579&amp;" "&amp;C579</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="580" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A580" s="0" t="str">
+        <f aca="false">D580&amp;" "&amp;C580</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="581" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A581" s="0" t="str">
+        <f aca="false">D581&amp;" "&amp;C581</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="582" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A582" s="0" t="str">
+        <f aca="false">D582&amp;" "&amp;C582</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="583" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A583" s="0" t="str">
+        <f aca="false">D583&amp;" "&amp;C583</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="584" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A584" s="0" t="str">
+        <f aca="false">D584&amp;" "&amp;C584</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="585" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A585" s="0" t="str">
+        <f aca="false">D585&amp;" "&amp;C585</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="586" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A586" s="0" t="str">
+        <f aca="false">D586&amp;" "&amp;C586</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="587" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A587" s="0" t="str">
+        <f aca="false">D587&amp;" "&amp;C587</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="588" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A588" s="0" t="str">
+        <f aca="false">D588&amp;" "&amp;C588</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="589" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A589" s="0" t="str">
+        <f aca="false">D589&amp;" "&amp;C589</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="590" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A590" s="0" t="str">
+        <f aca="false">D590&amp;" "&amp;C590</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="591" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A591" s="0" t="str">
+        <f aca="false">D591&amp;" "&amp;C591</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="592" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A592" s="0" t="str">
+        <f aca="false">D592&amp;" "&amp;C592</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="593" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A593" s="0" t="str">
+        <f aca="false">D593&amp;" "&amp;C593</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="594" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A594" s="0" t="str">
+        <f aca="false">D594&amp;" "&amp;C594</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="595" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A595" s="0" t="str">
+        <f aca="false">D595&amp;" "&amp;C595</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="596" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A596" s="0" t="str">
+        <f aca="false">D596&amp;" "&amp;C596</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="597" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A597" s="0" t="str">
+        <f aca="false">D597&amp;" "&amp;C597</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="598" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A598" s="0" t="str">
+        <f aca="false">D598&amp;" "&amp;C598</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="599" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A599" s="0" t="str">
+        <f aca="false">D599&amp;" "&amp;C599</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="600" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A600" s="0" t="str">
+        <f aca="false">D600&amp;" "&amp;C600</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="601" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A601" s="0" t="str">
+        <f aca="false">D601&amp;" "&amp;C601</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="602" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A602" s="0" t="str">
+        <f aca="false">D602&amp;" "&amp;C602</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="603" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A603" s="0" t="str">
+        <f aca="false">D603&amp;" "&amp;C603</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="604" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A604" s="0" t="str">
+        <f aca="false">D604&amp;" "&amp;C604</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="605" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A605" s="0" t="str">
+        <f aca="false">D605&amp;" "&amp;C605</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="606" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A606" s="0" t="str">
+        <f aca="false">D606&amp;" "&amp;C606</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="607" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A607" s="0" t="str">
+        <f aca="false">D607&amp;" "&amp;C607</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="608" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A608" s="0" t="str">
+        <f aca="false">D608&amp;" "&amp;C608</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="609" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A609" s="0" t="str">
+        <f aca="false">D609&amp;" "&amp;C609</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="610" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A610" s="0" t="str">
+        <f aca="false">D610&amp;" "&amp;C610</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="611" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A611" s="0" t="str">
+        <f aca="false">D611&amp;" "&amp;C611</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="612" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A612" s="0" t="str">
+        <f aca="false">D612&amp;" "&amp;C612</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="613" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A613" s="0" t="str">
+        <f aca="false">D613&amp;" "&amp;C613</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="614" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A614" s="0" t="str">
+        <f aca="false">D614&amp;" "&amp;C614</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="615" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A615" s="0" t="str">
+        <f aca="false">D615&amp;" "&amp;C615</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="616" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A616" s="0" t="str">
+        <f aca="false">D616&amp;" "&amp;C616</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="617" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A617" s="0" t="str">
+        <f aca="false">D617&amp;" "&amp;C617</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="618" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A618" s="0" t="str">
+        <f aca="false">D618&amp;" "&amp;C618</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="619" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A619" s="0" t="str">
+        <f aca="false">D619&amp;" "&amp;C619</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="620" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A620" s="0" t="str">
+        <f aca="false">D620&amp;" "&amp;C620</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="621" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A621" s="0" t="str">
+        <f aca="false">D621&amp;" "&amp;C621</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="622" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A622" s="0" t="str">
+        <f aca="false">D622&amp;" "&amp;C622</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="623" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A623" s="0" t="str">
+        <f aca="false">D623&amp;" "&amp;C623</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="624" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A624" s="0" t="str">
+        <f aca="false">D624&amp;" "&amp;C624</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="625" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A625" s="0" t="str">
+        <f aca="false">D625&amp;" "&amp;C625</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="626" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A626" s="0" t="str">
+        <f aca="false">D626&amp;" "&amp;C626</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="627" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A627" s="0" t="str">
+        <f aca="false">D627&amp;" "&amp;C627</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="628" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A628" s="0" t="str">
+        <f aca="false">D628&amp;" "&amp;C628</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="629" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A629" s="0" t="str">
+        <f aca="false">D629&amp;" "&amp;C629</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="630" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A630" s="0" t="str">
+        <f aca="false">D630&amp;" "&amp;C630</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="631" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A631" s="0" t="str">
+        <f aca="false">D631&amp;" "&amp;C631</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="632" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A632" s="0" t="str">
+        <f aca="false">D632&amp;" "&amp;C632</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="633" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A633" s="0" t="str">
+        <f aca="false">D633&amp;" "&amp;C633</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="634" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A634" s="0" t="str">
+        <f aca="false">D634&amp;" "&amp;C634</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="635" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A635" s="0" t="str">
+        <f aca="false">D635&amp;" "&amp;C635</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="636" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A636" s="0" t="str">
+        <f aca="false">D636&amp;" "&amp;C636</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="637" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A637" s="0" t="str">
+        <f aca="false">D637&amp;" "&amp;C637</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="638" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A638" s="0" t="str">
+        <f aca="false">D638&amp;" "&amp;C638</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="639" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A639" s="0" t="str">
+        <f aca="false">D639&amp;" "&amp;C639</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="640" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A640" s="0" t="str">
+        <f aca="false">D640&amp;" "&amp;C640</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="641" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A641" s="0" t="str">
+        <f aca="false">D641&amp;" "&amp;C641</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="642" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A642" s="0" t="str">
+        <f aca="false">D642&amp;" "&amp;C642</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="643" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A643" s="0" t="str">
+        <f aca="false">D643&amp;" "&amp;C643</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="644" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A644" s="0" t="str">
+        <f aca="false">D644&amp;" "&amp;C644</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="645" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A645" s="0" t="str">
+        <f aca="false">D645&amp;" "&amp;C645</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="646" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A646" s="0" t="str">
+        <f aca="false">D646&amp;" "&amp;C646</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="647" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A647" s="0" t="str">
+        <f aca="false">D647&amp;" "&amp;C647</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="648" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A648" s="0" t="str">
+        <f aca="false">D648&amp;" "&amp;C648</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="649" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A649" s="0" t="str">
+        <f aca="false">D649&amp;" "&amp;C649</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="650" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A650" s="0" t="str">
+        <f aca="false">D650&amp;" "&amp;C650</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="651" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A651" s="0" t="str">
+        <f aca="false">D651&amp;" "&amp;C651</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="652" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A652" s="0" t="str">
+        <f aca="false">D652&amp;" "&amp;C652</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="653" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A653" s="0" t="str">
+        <f aca="false">D653&amp;" "&amp;C653</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="654" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A654" s="0" t="str">
+        <f aca="false">D654&amp;" "&amp;C654</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="655" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A655" s="0" t="str">
+        <f aca="false">D655&amp;" "&amp;C655</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="656" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A656" s="0" t="str">
+        <f aca="false">D656&amp;" "&amp;C656</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="657" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A657" s="0" t="str">
+        <f aca="false">D657&amp;" "&amp;C657</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="658" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A658" s="0" t="str">
+        <f aca="false">D658&amp;" "&amp;C658</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="659" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A659" s="0" t="str">
+        <f aca="false">D659&amp;" "&amp;C659</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="660" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A660" s="0" t="str">
+        <f aca="false">D660&amp;" "&amp;C660</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="661" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A661" s="0" t="str">
+        <f aca="false">D661&amp;" "&amp;C661</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="662" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A662" s="0" t="str">
+        <f aca="false">D662&amp;" "&amp;C662</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="663" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A663" s="0" t="str">
+        <f aca="false">D663&amp;" "&amp;C663</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="664" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A664" s="0" t="str">
+        <f aca="false">D664&amp;" "&amp;C664</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="665" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A665" s="0" t="str">
+        <f aca="false">D665&amp;" "&amp;C665</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="666" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A666" s="0" t="str">
+        <f aca="false">D666&amp;" "&amp;C666</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="667" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A667" s="0" t="str">
+        <f aca="false">D667&amp;" "&amp;C667</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="668" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A668" s="0" t="str">
+        <f aca="false">D668&amp;" "&amp;C668</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="669" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A669" s="0" t="str">
+        <f aca="false">D669&amp;" "&amp;C669</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="670" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A670" s="0" t="str">
+        <f aca="false">D670&amp;" "&amp;C670</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="671" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A671" s="0" t="str">
+        <f aca="false">D671&amp;" "&amp;C671</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="672" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A672" s="0" t="str">
+        <f aca="false">D672&amp;" "&amp;C672</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="673" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A673" s="0" t="str">
+        <f aca="false">D673&amp;" "&amp;C673</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="674" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A674" s="0" t="str">
+        <f aca="false">D674&amp;" "&amp;C674</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="675" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A675" s="0" t="str">
+        <f aca="false">D675&amp;" "&amp;C675</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="676" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A676" s="0" t="str">
+        <f aca="false">D676&amp;" "&amp;C676</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="677" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A677" s="0" t="str">
+        <f aca="false">D677&amp;" "&amp;C677</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="678" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A678" s="0" t="str">
+        <f aca="false">D678&amp;" "&amp;C678</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="679" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A679" s="0" t="str">
+        <f aca="false">D679&amp;" "&amp;C679</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="680" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A680" s="0" t="str">
+        <f aca="false">D680&amp;" "&amp;C680</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="681" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A681" s="0" t="str">
+        <f aca="false">D681&amp;" "&amp;C681</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="682" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A682" s="0" t="str">
+        <f aca="false">D682&amp;" "&amp;C682</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="683" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A683" s="0" t="str">
+        <f aca="false">D683&amp;" "&amp;C683</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="684" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A684" s="0" t="str">
+        <f aca="false">D684&amp;" "&amp;C684</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="685" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A685" s="0" t="str">
+        <f aca="false">D685&amp;" "&amp;C685</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="686" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A686" s="0" t="str">
+        <f aca="false">D686&amp;" "&amp;C686</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="687" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A687" s="0" t="str">
+        <f aca="false">D687&amp;" "&amp;C687</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="688" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A688" s="0" t="str">
+        <f aca="false">D688&amp;" "&amp;C688</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="689" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A689" s="0" t="str">
+        <f aca="false">D689&amp;" "&amp;C689</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="690" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A690" s="0" t="str">
+        <f aca="false">D690&amp;" "&amp;C690</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="691" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A691" s="0" t="str">
+        <f aca="false">D691&amp;" "&amp;C691</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="692" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A692" s="0" t="str">
+        <f aca="false">D692&amp;" "&amp;C692</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="693" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A693" s="0" t="str">
+        <f aca="false">D693&amp;" "&amp;C693</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="694" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A694" s="0" t="str">
+        <f aca="false">D694&amp;" "&amp;C694</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="695" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A695" s="0" t="str">
+        <f aca="false">D695&amp;" "&amp;C695</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="696" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A696" s="0" t="str">
+        <f aca="false">D696&amp;" "&amp;C696</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="697" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A697" s="0" t="str">
+        <f aca="false">D697&amp;" "&amp;C697</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="698" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A698" s="0" t="str">
+        <f aca="false">D698&amp;" "&amp;C698</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="699" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A699" s="0" t="str">
+        <f aca="false">D699&amp;" "&amp;C699</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="700" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A700" s="0" t="str">
+        <f aca="false">D700&amp;" "&amp;C700</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="701" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A701" s="0" t="str">
+        <f aca="false">D701&amp;" "&amp;C701</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="702" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A702" s="0" t="str">
+        <f aca="false">D702&amp;" "&amp;C702</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="703" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A703" s="0" t="str">
+        <f aca="false">D703&amp;" "&amp;C703</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="704" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A704" s="0" t="str">
+        <f aca="false">D704&amp;" "&amp;C704</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="705" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A705" s="0" t="str">
+        <f aca="false">D705&amp;" "&amp;C705</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="706" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A706" s="0" t="str">
+        <f aca="false">D706&amp;" "&amp;C706</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="707" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A707" s="0" t="str">
+        <f aca="false">D707&amp;" "&amp;C707</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="708" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A708" s="0" t="str">
+        <f aca="false">D708&amp;" "&amp;C708</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="709" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A709" s="0" t="str">
+        <f aca="false">D709&amp;" "&amp;C709</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="710" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A710" s="0" t="str">
+        <f aca="false">D710&amp;" "&amp;C710</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="711" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A711" s="0" t="str">
+        <f aca="false">D711&amp;" "&amp;C711</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="712" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A712" s="0" t="str">
+        <f aca="false">D712&amp;" "&amp;C712</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="713" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A713" s="0" t="str">
+        <f aca="false">D713&amp;" "&amp;C713</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="714" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A714" s="0" t="str">
+        <f aca="false">D714&amp;" "&amp;C714</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="715" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A715" s="0" t="str">
+        <f aca="false">D715&amp;" "&amp;C715</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="716" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A716" s="0" t="str">
+        <f aca="false">D716&amp;" "&amp;C716</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="717" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A717" s="0" t="str">
+        <f aca="false">D717&amp;" "&amp;C717</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="718" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A718" s="0" t="str">
+        <f aca="false">D718&amp;" "&amp;C718</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="719" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A719" s="0" t="str">
+        <f aca="false">D719&amp;" "&amp;C719</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="720" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A720" s="0" t="str">
+        <f aca="false">D720&amp;" "&amp;C720</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="721" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A721" s="0" t="str">
+        <f aca="false">D721&amp;" "&amp;C721</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="722" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A722" s="0" t="str">
+        <f aca="false">D722&amp;" "&amp;C722</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="723" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A723" s="0" t="str">
+        <f aca="false">D723&amp;" "&amp;C723</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="724" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A724" s="0" t="str">
+        <f aca="false">D724&amp;" "&amp;C724</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="725" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A725" s="0" t="str">
+        <f aca="false">D725&amp;" "&amp;C725</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="726" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A726" s="0" t="str">
+        <f aca="false">D726&amp;" "&amp;C726</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="727" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A727" s="0" t="str">
+        <f aca="false">D727&amp;" "&amp;C727</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="728" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A728" s="0" t="str">
+        <f aca="false">D728&amp;" "&amp;C728</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="729" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A729" s="0" t="str">
+        <f aca="false">D729&amp;" "&amp;C729</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="730" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A730" s="0" t="str">
+        <f aca="false">D730&amp;" "&amp;C730</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="731" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A731" s="0" t="str">
+        <f aca="false">D731&amp;" "&amp;C731</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="732" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A732" s="0" t="str">
+        <f aca="false">D732&amp;" "&amp;C732</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="733" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A733" s="0" t="str">
+        <f aca="false">D733&amp;" "&amp;C733</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="734" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A734" s="0" t="str">
+        <f aca="false">D734&amp;" "&amp;C734</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="735" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A735" s="0" t="str">
+        <f aca="false">D735&amp;" "&amp;C735</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="736" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A736" s="0" t="str">
+        <f aca="false">D736&amp;" "&amp;C736</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="737" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A737" s="0" t="str">
+        <f aca="false">D737&amp;" "&amp;C737</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="738" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A738" s="0" t="str">
+        <f aca="false">D738&amp;" "&amp;C738</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="739" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A739" s="0" t="str">
+        <f aca="false">D739&amp;" "&amp;C739</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="740" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A740" s="0" t="str">
+        <f aca="false">D740&amp;" "&amp;C740</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="741" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A741" s="0" t="str">
+        <f aca="false">D741&amp;" "&amp;C741</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="742" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A742" s="0" t="str">
+        <f aca="false">D742&amp;" "&amp;C742</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="743" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A743" s="0" t="str">
+        <f aca="false">D743&amp;" "&amp;C743</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="744" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A744" s="0" t="str">
+        <f aca="false">D744&amp;" "&amp;C744</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="745" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A745" s="0" t="str">
+        <f aca="false">D745&amp;" "&amp;C745</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="746" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A746" s="0" t="str">
+        <f aca="false">D746&amp;" "&amp;C746</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="747" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A747" s="0" t="str">
+        <f aca="false">D747&amp;" "&amp;C747</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="748" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A748" s="0" t="str">
+        <f aca="false">D748&amp;" "&amp;C748</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="749" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A749" s="0" t="str">
+        <f aca="false">D749&amp;" "&amp;C749</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="750" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A750" s="0" t="str">
+        <f aca="false">D750&amp;" "&amp;C750</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="751" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A751" s="0" t="str">
+        <f aca="false">D751&amp;" "&amp;C751</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="752" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A752" s="0" t="str">
+        <f aca="false">D752&amp;" "&amp;C752</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="753" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A753" s="0" t="str">
+        <f aca="false">D753&amp;" "&amp;C753</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="754" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A754" s="0" t="str">
+        <f aca="false">D754&amp;" "&amp;C754</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="755" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A755" s="0" t="str">
+        <f aca="false">D755&amp;" "&amp;C755</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="756" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A756" s="0" t="str">
+        <f aca="false">D756&amp;" "&amp;C756</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="757" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A757" s="0" t="str">
+        <f aca="false">D757&amp;" "&amp;C757</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="758" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A758" s="0" t="str">
+        <f aca="false">D758&amp;" "&amp;C758</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="759" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A759" s="0" t="str">
+        <f aca="false">D759&amp;" "&amp;C759</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="760" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A760" s="0" t="str">
+        <f aca="false">D760&amp;" "&amp;C760</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="761" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A761" s="0" t="str">
+        <f aca="false">D761&amp;" "&amp;C761</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="762" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A762" s="0" t="str">
+        <f aca="false">D762&amp;" "&amp;C762</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="763" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A763" s="0" t="str">
+        <f aca="false">D763&amp;" "&amp;C763</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="764" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A764" s="0" t="str">
+        <f aca="false">D764&amp;" "&amp;C764</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="765" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A765" s="0" t="str">
+        <f aca="false">D765&amp;" "&amp;C765</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="766" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A766" s="0" t="str">
+        <f aca="false">D766&amp;" "&amp;C766</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="767" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A767" s="0" t="str">
+        <f aca="false">D767&amp;" "&amp;C767</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="768" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A768" s="0" t="str">
+        <f aca="false">D768&amp;" "&amp;C768</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="769" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A769" s="0" t="str">
+        <f aca="false">D769&amp;" "&amp;C769</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="770" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A770" s="0" t="str">
+        <f aca="false">D770&amp;" "&amp;C770</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="771" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A771" s="0" t="str">
+        <f aca="false">D771&amp;" "&amp;C771</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="772" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A772" s="0" t="str">
+        <f aca="false">D772&amp;" "&amp;C772</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="773" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A773" s="0" t="str">
+        <f aca="false">D773&amp;" "&amp;C773</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="774" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A774" s="0" t="str">
+        <f aca="false">D774&amp;" "&amp;C774</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="775" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A775" s="0" t="str">
+        <f aca="false">D775&amp;" "&amp;C775</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="776" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A776" s="0" t="str">
+        <f aca="false">D776&amp;" "&amp;C776</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="777" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A777" s="0" t="str">
+        <f aca="false">D777&amp;" "&amp;C777</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="778" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A778" s="0" t="str">
+        <f aca="false">D778&amp;" "&amp;C778</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="779" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A779" s="0" t="str">
+        <f aca="false">D779&amp;" "&amp;C779</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="780" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A780" s="0" t="str">
+        <f aca="false">D780&amp;" "&amp;C780</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="781" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A781" s="0" t="str">
+        <f aca="false">D781&amp;" "&amp;C781</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="782" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A782" s="0" t="str">
+        <f aca="false">D782&amp;" "&amp;C782</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="783" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A783" s="0" t="str">
+        <f aca="false">D783&amp;" "&amp;C783</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="784" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A784" s="0" t="str">
+        <f aca="false">D784&amp;" "&amp;C784</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="785" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A785" s="0" t="str">
+        <f aca="false">D785&amp;" "&amp;C785</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="786" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A786" s="0" t="str">
+        <f aca="false">D786&amp;" "&amp;C786</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="787" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A787" s="0" t="str">
+        <f aca="false">D787&amp;" "&amp;C787</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="788" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A788" s="0" t="str">
+        <f aca="false">D788&amp;" "&amp;C788</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="789" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A789" s="0" t="str">
+        <f aca="false">D789&amp;" "&amp;C789</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="790" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A790" s="0" t="str">
+        <f aca="false">D790&amp;" "&amp;C790</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="791" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A791" s="0" t="str">
+        <f aca="false">D791&amp;" "&amp;C791</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="792" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A792" s="0" t="str">
+        <f aca="false">D792&amp;" "&amp;C792</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="793" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A793" s="0" t="str">
+        <f aca="false">D793&amp;" "&amp;C793</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="794" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A794" s="0" t="str">
+        <f aca="false">D794&amp;" "&amp;C794</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="795" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A795" s="0" t="str">
+        <f aca="false">D795&amp;" "&amp;C795</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="796" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A796" s="0" t="str">
+        <f aca="false">D796&amp;" "&amp;C796</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="797" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A797" s="0" t="str">
+        <f aca="false">D797&amp;" "&amp;C797</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="798" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A798" s="0" t="str">
+        <f aca="false">D798&amp;" "&amp;C798</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="799" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A799" s="0" t="str">
+        <f aca="false">D799&amp;" "&amp;C799</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="800" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A800" s="0" t="str">
+        <f aca="false">D800&amp;" "&amp;C800</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="801" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A801" s="0" t="str">
+        <f aca="false">D801&amp;" "&amp;C801</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="802" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A802" s="0" t="str">
+        <f aca="false">D802&amp;" "&amp;C802</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="803" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A803" s="0" t="str">
+        <f aca="false">D803&amp;" "&amp;C803</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="804" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A804" s="0" t="str">
+        <f aca="false">D804&amp;" "&amp;C804</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="805" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A805" s="0" t="str">
+        <f aca="false">D805&amp;" "&amp;C805</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="806" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A806" s="0" t="str">
+        <f aca="false">D806&amp;" "&amp;C806</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="807" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A807" s="0" t="str">
+        <f aca="false">D807&amp;" "&amp;C807</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="808" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A808" s="0" t="str">
+        <f aca="false">D808&amp;" "&amp;C808</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="809" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A809" s="0" t="str">
+        <f aca="false">D809&amp;" "&amp;C809</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="810" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A810" s="0" t="str">
+        <f aca="false">D810&amp;" "&amp;C810</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="811" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A811" s="0" t="str">
+        <f aca="false">D811&amp;" "&amp;C811</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="812" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A812" s="0" t="str">
+        <f aca="false">D812&amp;" "&amp;C812</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="813" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A813" s="0" t="str">
+        <f aca="false">D813&amp;" "&amp;C813</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="814" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A814" s="0" t="str">
+        <f aca="false">D814&amp;" "&amp;C814</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="815" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A815" s="0" t="str">
+        <f aca="false">D815&amp;" "&amp;C815</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="816" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A816" s="0" t="str">
+        <f aca="false">D816&amp;" "&amp;C816</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="817" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A817" s="0" t="str">
+        <f aca="false">D817&amp;" "&amp;C817</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="818" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A818" s="0" t="str">
+        <f aca="false">D818&amp;" "&amp;C818</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="819" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A819" s="0" t="str">
+        <f aca="false">D819&amp;" "&amp;C819</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="820" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A820" s="0" t="str">
+        <f aca="false">D820&amp;" "&amp;C820</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="821" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A821" s="0" t="str">
+        <f aca="false">D821&amp;" "&amp;C821</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="822" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A822" s="0" t="str">
+        <f aca="false">D822&amp;" "&amp;C822</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="823" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A823" s="0" t="str">
+        <f aca="false">D823&amp;" "&amp;C823</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="824" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A824" s="0" t="str">
+        <f aca="false">D824&amp;" "&amp;C824</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="825" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A825" s="0" t="str">
+        <f aca="false">D825&amp;" "&amp;C825</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="826" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A826" s="0" t="str">
+        <f aca="false">D826&amp;" "&amp;C826</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="827" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A827" s="0" t="str">
+        <f aca="false">D827&amp;" "&amp;C827</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="828" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A828" s="0" t="str">
+        <f aca="false">D828&amp;" "&amp;C828</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="829" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A829" s="0" t="str">
+        <f aca="false">D829&amp;" "&amp;C829</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="830" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A830" s="0" t="str">
+        <f aca="false">D830&amp;" "&amp;C830</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="831" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A831" s="0" t="str">
+        <f aca="false">D831&amp;" "&amp;C831</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="832" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A832" s="0" t="str">
+        <f aca="false">D832&amp;" "&amp;C832</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="833" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A833" s="0" t="str">
+        <f aca="false">D833&amp;" "&amp;C833</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="834" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A834" s="0" t="str">
+        <f aca="false">D834&amp;" "&amp;C834</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="835" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A835" s="0" t="str">
+        <f aca="false">D835&amp;" "&amp;C835</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="836" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A836" s="0" t="str">
+        <f aca="false">D836&amp;" "&amp;C836</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="837" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A837" s="0" t="str">
+        <f aca="false">D837&amp;" "&amp;C837</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="838" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A838" s="0" t="str">
+        <f aca="false">D838&amp;" "&amp;C838</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="839" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A839" s="0" t="str">
+        <f aca="false">D839&amp;" "&amp;C839</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="840" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A840" s="0" t="str">
+        <f aca="false">D840&amp;" "&amp;C840</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="841" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A841" s="0" t="str">
+        <f aca="false">D841&amp;" "&amp;C841</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="842" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A842" s="0" t="str">
+        <f aca="false">D842&amp;" "&amp;C842</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="843" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A843" s="0" t="str">
+        <f aca="false">D843&amp;" "&amp;C843</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="844" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A844" s="0" t="str">
+        <f aca="false">D844&amp;" "&amp;C844</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="845" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A845" s="0" t="str">
+        <f aca="false">D845&amp;" "&amp;C845</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="846" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A846" s="0" t="str">
+        <f aca="false">D846&amp;" "&amp;C846</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="847" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A847" s="0" t="str">
+        <f aca="false">D847&amp;" "&amp;C847</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="848" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A848" s="0" t="str">
+        <f aca="false">D848&amp;" "&amp;C848</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="849" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A849" s="0" t="str">
+        <f aca="false">D849&amp;" "&amp;C849</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="850" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A850" s="0" t="str">
+        <f aca="false">D850&amp;" "&amp;C850</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="851" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A851" s="0" t="str">
+        <f aca="false">D851&amp;" "&amp;C851</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="852" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A852" s="0" t="str">
+        <f aca="false">D852&amp;" "&amp;C852</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="853" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A853" s="0" t="str">
+        <f aca="false">D853&amp;" "&amp;C853</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="854" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A854" s="0" t="str">
+        <f aca="false">D854&amp;" "&amp;C854</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="855" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A855" s="0" t="str">
+        <f aca="false">D855&amp;" "&amp;C855</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="856" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A856" s="0" t="str">
+        <f aca="false">D856&amp;" "&amp;C856</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="857" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A857" s="0" t="str">
+        <f aca="false">D857&amp;" "&amp;C857</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="858" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A858" s="0" t="str">
+        <f aca="false">D858&amp;" "&amp;C858</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="859" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A859" s="0" t="str">
+        <f aca="false">D859&amp;" "&amp;C859</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="860" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A860" s="0" t="str">
+        <f aca="false">D860&amp;" "&amp;C860</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="861" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A861" s="0" t="str">
+        <f aca="false">D861&amp;" "&amp;C861</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="862" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A862" s="0" t="str">
+        <f aca="false">D862&amp;" "&amp;C862</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="863" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A863" s="0" t="str">
+        <f aca="false">D863&amp;" "&amp;C863</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="864" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A864" s="0" t="str">
+        <f aca="false">D864&amp;" "&amp;C864</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="865" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A865" s="0" t="str">
+        <f aca="false">D865&amp;" "&amp;C865</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="866" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A866" s="0" t="str">
+        <f aca="false">D866&amp;" "&amp;C866</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="867" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A867" s="0" t="str">
+        <f aca="false">D867&amp;" "&amp;C867</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="868" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A868" s="0" t="str">
+        <f aca="false">D868&amp;" "&amp;C868</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="869" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A869" s="0" t="str">
+        <f aca="false">D869&amp;" "&amp;C869</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="870" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A870" s="0" t="str">
+        <f aca="false">D870&amp;" "&amp;C870</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="871" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A871" s="0" t="str">
+        <f aca="false">D871&amp;" "&amp;C871</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="872" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A872" s="0" t="str">
+        <f aca="false">D872&amp;" "&amp;C872</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="873" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A873" s="0" t="str">
+        <f aca="false">D873&amp;" "&amp;C873</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="874" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A874" s="0" t="str">
+        <f aca="false">D874&amp;" "&amp;C874</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="875" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A875" s="0" t="str">
+        <f aca="false">D875&amp;" "&amp;C875</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="876" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A876" s="0" t="str">
+        <f aca="false">D876&amp;" "&amp;C876</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="877" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A877" s="0" t="str">
+        <f aca="false">D877&amp;" "&amp;C877</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="878" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A878" s="0" t="str">
+        <f aca="false">D878&amp;" "&amp;C878</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="879" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A879" s="0" t="str">
+        <f aca="false">D879&amp;" "&amp;C879</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="880" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A880" s="0" t="str">
+        <f aca="false">D880&amp;" "&amp;C880</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="881" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A881" s="0" t="str">
+        <f aca="false">D881&amp;" "&amp;C881</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="882" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A882" s="0" t="str">
+        <f aca="false">D882&amp;" "&amp;C882</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="883" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A883" s="0" t="str">
+        <f aca="false">D883&amp;" "&amp;C883</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="884" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A884" s="0" t="str">
+        <f aca="false">D884&amp;" "&amp;C884</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="885" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A885" s="0" t="str">
+        <f aca="false">D885&amp;" "&amp;C885</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="886" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A886" s="0" t="str">
+        <f aca="false">D886&amp;" "&amp;C886</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="887" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A887" s="0" t="str">
+        <f aca="false">D887&amp;" "&amp;C887</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="888" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A888" s="0" t="str">
+        <f aca="false">D888&amp;" "&amp;C888</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="889" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A889" s="0" t="str">
+        <f aca="false">D889&amp;" "&amp;C889</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="890" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A890" s="0" t="str">
+        <f aca="false">D890&amp;" "&amp;C890</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="891" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A891" s="0" t="str">
+        <f aca="false">D891&amp;" "&amp;C891</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="892" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A892" s="0" t="str">
+        <f aca="false">D892&amp;" "&amp;C892</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="893" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A893" s="0" t="str">
+        <f aca="false">D893&amp;" "&amp;C893</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="894" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A894" s="0" t="str">
+        <f aca="false">D894&amp;" "&amp;C894</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="895" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A895" s="0" t="str">
+        <f aca="false">D895&amp;" "&amp;C895</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="896" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A896" s="0" t="str">
+        <f aca="false">D896&amp;" "&amp;C896</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="897" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A897" s="0" t="str">
+        <f aca="false">D897&amp;" "&amp;C897</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="898" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A898" s="0" t="str">
+        <f aca="false">D898&amp;" "&amp;C898</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="899" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A899" s="0" t="str">
+        <f aca="false">D899&amp;" "&amp;C899</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="900" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A900" s="0" t="str">
+        <f aca="false">D900&amp;" "&amp;C900</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="901" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A901" s="0" t="str">
+        <f aca="false">D901&amp;" "&amp;C901</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="902" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A902" s="0" t="str">
+        <f aca="false">D902&amp;" "&amp;C902</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="903" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A903" s="0" t="str">
+        <f aca="false">D903&amp;" "&amp;C903</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="904" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A904" s="0" t="str">
+        <f aca="false">D904&amp;" "&amp;C904</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="905" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A905" s="0" t="str">
+        <f aca="false">D905&amp;" "&amp;C905</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="906" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A906" s="0" t="str">
+        <f aca="false">D906&amp;" "&amp;C906</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="907" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A907" s="0" t="str">
+        <f aca="false">D907&amp;" "&amp;C907</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="908" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A908" s="0" t="str">
+        <f aca="false">D908&amp;" "&amp;C908</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="909" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A909" s="0" t="str">
+        <f aca="false">D909&amp;" "&amp;C909</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="910" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A910" s="0" t="str">
+        <f aca="false">D910&amp;" "&amp;C910</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="911" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A911" s="0" t="str">
+        <f aca="false">D911&amp;" "&amp;C911</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="912" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A912" s="0" t="str">
+        <f aca="false">D912&amp;" "&amp;C912</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="913" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A913" s="0" t="str">
+        <f aca="false">D913&amp;" "&amp;C913</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="914" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A914" s="0" t="str">
+        <f aca="false">D914&amp;" "&amp;C914</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="915" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A915" s="0" t="str">
+        <f aca="false">D915&amp;" "&amp;C915</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="916" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A916" s="0" t="str">
+        <f aca="false">D916&amp;" "&amp;C916</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="917" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A917" s="0" t="str">
+        <f aca="false">D917&amp;" "&amp;C917</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="918" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A918" s="0" t="str">
+        <f aca="false">D918&amp;" "&amp;C918</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="919" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A919" s="0" t="str">
+        <f aca="false">D919&amp;" "&amp;C919</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="920" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A920" s="0" t="str">
+        <f aca="false">D920&amp;" "&amp;C920</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="921" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A921" s="0" t="str">
+        <f aca="false">D921&amp;" "&amp;C921</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="922" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A922" s="0" t="str">
+        <f aca="false">D922&amp;" "&amp;C922</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="923" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A923" s="0" t="str">
+        <f aca="false">D923&amp;" "&amp;C923</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="924" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A924" s="0" t="str">
+        <f aca="false">D924&amp;" "&amp;C924</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="925" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A925" s="0" t="str">
+        <f aca="false">D925&amp;" "&amp;C925</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="926" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A926" s="0" t="str">
+        <f aca="false">D926&amp;" "&amp;C926</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="927" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A927" s="0" t="str">
+        <f aca="false">D927&amp;" "&amp;C927</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="928" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A928" s="0" t="str">
+        <f aca="false">D928&amp;" "&amp;C928</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="929" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A929" s="0" t="str">
+        <f aca="false">D929&amp;" "&amp;C929</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="930" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A930" s="0" t="str">
+        <f aca="false">D930&amp;" "&amp;C930</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="931" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A931" s="0" t="str">
+        <f aca="false">D931&amp;" "&amp;C931</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="932" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A932" s="0" t="str">
+        <f aca="false">D932&amp;" "&amp;C932</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="933" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A933" s="0" t="str">
+        <f aca="false">D933&amp;" "&amp;C933</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="934" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A934" s="0" t="str">
+        <f aca="false">D934&amp;" "&amp;C934</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="935" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A935" s="0" t="str">
+        <f aca="false">D935&amp;" "&amp;C935</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="936" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A936" s="0" t="str">
+        <f aca="false">D936&amp;" "&amp;C936</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="937" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A937" s="0" t="str">
+        <f aca="false">D937&amp;" "&amp;C937</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="938" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A938" s="0" t="str">
+        <f aca="false">D938&amp;" "&amp;C938</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="939" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A939" s="0" t="str">
+        <f aca="false">D939&amp;" "&amp;C939</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="940" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A940" s="0" t="str">
+        <f aca="false">D940&amp;" "&amp;C940</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="941" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A941" s="0" t="str">
+        <f aca="false">D941&amp;" "&amp;C941</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="942" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A942" s="0" t="str">
+        <f aca="false">D942&amp;" "&amp;C942</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="943" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A943" s="0" t="str">
+        <f aca="false">D943&amp;" "&amp;C943</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="944" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A944" s="0" t="str">
+        <f aca="false">D944&amp;" "&amp;C944</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="945" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A945" s="0" t="str">
+        <f aca="false">D945&amp;" "&amp;C945</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="946" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A946" s="0" t="str">
+        <f aca="false">D946&amp;" "&amp;C946</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="947" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A947" s="0" t="str">
+        <f aca="false">D947&amp;" "&amp;C947</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="948" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A948" s="0" t="str">
+        <f aca="false">D948&amp;" "&amp;C948</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="949" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A949" s="0" t="str">
+        <f aca="false">D949&amp;" "&amp;C949</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="950" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A950" s="0" t="str">
+        <f aca="false">D950&amp;" "&amp;C950</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="951" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A951" s="0" t="str">
+        <f aca="false">D951&amp;" "&amp;C951</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="952" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A952" s="0" t="str">
+        <f aca="false">D952&amp;" "&amp;C952</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="953" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A953" s="0" t="str">
+        <f aca="false">D953&amp;" "&amp;C953</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="954" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A954" s="0" t="str">
+        <f aca="false">D954&amp;" "&amp;C954</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="955" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A955" s="0" t="str">
+        <f aca="false">D955&amp;" "&amp;C955</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="956" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A956" s="0" t="str">
+        <f aca="false">D956&amp;" "&amp;C956</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="957" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A957" s="0" t="str">
+        <f aca="false">D957&amp;" "&amp;C957</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="958" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A958" s="0" t="str">
+        <f aca="false">D958&amp;" "&amp;C958</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="959" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A959" s="0" t="str">
+        <f aca="false">D959&amp;" "&amp;C959</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="960" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A960" s="0" t="str">
+        <f aca="false">D960&amp;" "&amp;C960</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="961" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A961" s="0" t="str">
+        <f aca="false">D961&amp;" "&amp;C961</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="962" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A962" s="0" t="str">
+        <f aca="false">D962&amp;" "&amp;C962</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="963" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A963" s="0" t="str">
+        <f aca="false">D963&amp;" "&amp;C963</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="964" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A964" s="0" t="str">
+        <f aca="false">D964&amp;" "&amp;C964</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="965" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A965" s="0" t="str">
+        <f aca="false">D965&amp;" "&amp;C965</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="966" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A966" s="0" t="str">
+        <f aca="false">D966&amp;" "&amp;C966</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="967" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A967" s="0" t="str">
+        <f aca="false">D967&amp;" "&amp;C967</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="968" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A968" s="0" t="str">
+        <f aca="false">D968&amp;" "&amp;C968</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="969" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A969" s="0" t="str">
+        <f aca="false">D969&amp;" "&amp;C969</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="970" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A970" s="0" t="str">
+        <f aca="false">D970&amp;" "&amp;C970</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="971" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A971" s="0" t="str">
+        <f aca="false">D971&amp;" "&amp;C971</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="972" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A972" s="0" t="str">
+        <f aca="false">D972&amp;" "&amp;C972</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="973" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A973" s="0" t="str">
+        <f aca="false">D973&amp;" "&amp;C973</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="974" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A974" s="0" t="str">
+        <f aca="false">D974&amp;" "&amp;C974</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="975" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A975" s="0" t="str">
+        <f aca="false">D975&amp;" "&amp;C975</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="976" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A976" s="0" t="str">
+        <f aca="false">D976&amp;" "&amp;C976</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="977" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A977" s="0" t="str">
+        <f aca="false">D977&amp;" "&amp;C977</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="978" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A978" s="0" t="str">
+        <f aca="false">D978&amp;" "&amp;C978</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="979" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A979" s="0" t="str">
+        <f aca="false">D979&amp;" "&amp;C979</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="980" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A980" s="0" t="str">
+        <f aca="false">D980&amp;" "&amp;C980</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="981" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A981" s="0" t="str">
+        <f aca="false">D981&amp;" "&amp;C981</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="982" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A982" s="0" t="str">
+        <f aca="false">D982&amp;" "&amp;C982</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="983" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A983" s="0" t="str">
+        <f aca="false">D983&amp;" "&amp;C983</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="984" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A984" s="0" t="str">
+        <f aca="false">D984&amp;" "&amp;C984</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="985" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A985" s="0" t="str">
+        <f aca="false">D985&amp;" "&amp;C985</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="986" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A986" s="0" t="str">
+        <f aca="false">D986&amp;" "&amp;C986</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="987" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A987" s="0" t="str">
+        <f aca="false">D987&amp;" "&amp;C987</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="988" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A988" s="0" t="str">
+        <f aca="false">D988&amp;" "&amp;C988</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="989" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A989" s="0" t="str">
+        <f aca="false">D989&amp;" "&amp;C989</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="990" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A990" s="0" t="str">
+        <f aca="false">D990&amp;" "&amp;C990</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="991" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A991" s="0" t="str">
+        <f aca="false">D991&amp;" "&amp;C991</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="992" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A992" s="0" t="str">
+        <f aca="false">D992&amp;" "&amp;C992</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="993" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A993" s="0" t="str">
+        <f aca="false">D993&amp;" "&amp;C993</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="994" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A994" s="0" t="str">
+        <f aca="false">D994&amp;" "&amp;C994</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="995" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A995" s="0" t="str">
+        <f aca="false">D995&amp;" "&amp;C995</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="996" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A996" s="0" t="str">
+        <f aca="false">D996&amp;" "&amp;C996</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="997" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A997" s="0" t="str">
+        <f aca="false">D997&amp;" "&amp;C997</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="998" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A998" s="0" t="str">
+        <f aca="false">D998&amp;" "&amp;C998</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="999" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A999" s="0" t="str">
+        <f aca="false">D999&amp;" "&amp;C999</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1000" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1000" s="0" t="str">
+        <f aca="false">D1000&amp;" "&amp;C1000</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1001" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1001" s="0" t="str">
+        <f aca="false">D1001&amp;" "&amp;C1001</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1002" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1002" s="0" t="str">
+        <f aca="false">D1002&amp;" "&amp;C1002</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1003" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1003" s="0" t="str">
+        <f aca="false">D1003&amp;" "&amp;C1003</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1004" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1004" s="0" t="str">
+        <f aca="false">D1004&amp;" "&amp;C1004</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1005" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1005" s="0" t="str">
+        <f aca="false">D1005&amp;" "&amp;C1005</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1006" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1006" s="0" t="str">
+        <f aca="false">D1006&amp;" "&amp;C1006</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1007" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1007" s="0" t="str">
+        <f aca="false">D1007&amp;" "&amp;C1007</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1008" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1008" s="0" t="str">
+        <f aca="false">D1008&amp;" "&amp;C1008</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1009" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1009" s="0" t="str">
+        <f aca="false">D1009&amp;" "&amp;C1009</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1010" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1010" s="0" t="str">
+        <f aca="false">D1010&amp;" "&amp;C1010</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1011" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1011" s="0" t="str">
+        <f aca="false">D1011&amp;" "&amp;C1011</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1012" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1012" s="0" t="str">
+        <f aca="false">D1012&amp;" "&amp;C1012</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1013" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1013" s="0" t="str">
+        <f aca="false">D1013&amp;" "&amp;C1013</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1014" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1014" s="0" t="str">
+        <f aca="false">D1014&amp;" "&amp;C1014</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1015" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1015" s="0" t="str">
+        <f aca="false">D1015&amp;" "&amp;C1015</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1016" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1016" s="0" t="str">
+        <f aca="false">D1016&amp;" "&amp;C1016</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1017" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1017" s="0" t="str">
+        <f aca="false">D1017&amp;" "&amp;C1017</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1018" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1018" s="0" t="str">
+        <f aca="false">D1018&amp;" "&amp;C1018</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1019" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1019" s="0" t="str">
+        <f aca="false">D1019&amp;" "&amp;C1019</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1020" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1020" s="0" t="str">
+        <f aca="false">D1020&amp;" "&amp;C1020</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1021" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1021" s="0" t="str">
+        <f aca="false">D1021&amp;" "&amp;C1021</f>
+        <v> </v>
+      </c>
+    </row>
+    <row r="1022" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1022" s="0" t="str">
+        <f aca="false">D1022&amp;" "&amp;C1022</f>
+        <v> </v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B6:F1793" xr:uid="{00000000-0009-0000-0000-000004000000}"/>
-[...2 lines deleted...]
-      <formula1>Types</formula1>
+  <autoFilter ref="B6:F1793"/>
+  <dataValidations count="1">
+    <dataValidation allowBlank="true" errorStyle="stop" operator="between" showDropDown="false" showErrorMessage="true" showInputMessage="true" sqref="C21" type="list">
+      <formula1>Updates_Fall2025!Types</formula1>
+      <formula2>0</formula2>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...2 lines deleted...]
-    <oddFooter>&amp;C&amp;"Calibri,Regular"&amp;K000000www.theinfiniteactuary.com</oddFooter>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.3"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter>&amp;Cwww.theinfiniteactuary.com</oddFooter>
   </headerFooter>
-  <legacyDrawing r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
   <dimension ref="A3:A9"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C37" sqref="C37"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="C37" activeCellId="0" sqref="C37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.00390625" defaultRowHeight="15.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-        <v>87</v>
+    <row r="3" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="0" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="5" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="6" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="0" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="0" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="9" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="0" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
-[...31 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Template/>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/24.2.7.2$Linux_X86_64 LibreOffice_project/420$Build-2</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Eddie</dc:creator>
+  <dc:description/>
+  <dc:language>en-US</dc:language>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>